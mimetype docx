--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -1966,308 +1966,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core Network Function Placement in Self-Deployable Mobile Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ground Level Deployment of Wireless Sensor Networks: Experiments, Evaluation and Engineering Insight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vania Conan</w:t>
+                <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Lavaux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maurice Tchuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 133, pp.12-23. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (15), pp.3358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2018.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s19153358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928552v1</w:t>
+                <w:t xml:space="preserve">hal-02290185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground Level Deployment of Wireless Sensor Networks: Experiments, Evaluation and Engineering Insight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Core Network Function Placement in Self-Deployable Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
+                <w:t xml:space="preserve">Vania Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lavaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (15), pp.3358. </w:t>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.12-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s19153358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290185v1</w:t>
+                <w:t xml:space="preserve">hal-01928552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor Deployment in Wireless Sensor Networks with Linear Topology using Virtual Node Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2468,274 +2468,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of LTE Isolated E-UTRAN Operation for Public Safety</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Lavaux</w:t>
+                <w:t xml:space="preserve">Mobile Demand Profiling for Cellular Cognitive Networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Standards Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (2), pp.98-105. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (3), pp.772-786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCOMSTD.2017.1600875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMC.2016.2563429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573383v1</w:t>
+                <w:t xml:space="preserve">hal-01402487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Demand Profiling for Cellular Cognitive Networking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diala Naboulsi</w:t>
+                <w:t xml:space="preserve">Overview of LTE Isolated E-UTRAN Operation for Public Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Fiore</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (3), pp.772-786. </w:t>
+              <w:t xml:space="preserve">IEEE Communications Standards Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (2), pp.98-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMC.2016.2563429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MCOMSTD.2017.1600875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402487v1</w:t>
+                <w:t xml:space="preserve">hal-01573383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tale of Ten Cities: Characterizing Signatures of Mobile Traffic in Urban Areas</w:t>
               </w:r>
@@ -3521,403 +3521,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte des chemins populaires en zone urbaine à partir de données mobiles</w:t>
+                <w:t xml:space="preserve">A Comparison of Energy Consumption in Voice Call Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Akopyan</w:t>
+                <w:t xml:space="preserve">Youssef Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
+              <w:t xml:space="preserve">PIMRC 2025 – IEEE 36th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018653v1</w:t>
+                <w:t xml:space="preserve">hal-05308587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Energy Consumption in Voice Call Services</w:t>
+                <w:t xml:space="preserve">Découverte des chemins populaires en zone urbaine à partir de données mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Badra</w:t>
+                <w:t xml:space="preserve">Evelyne Akopyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2025 – IEEE 36th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308587v1</w:t>
+                <w:t xml:space="preserve">hal-05018653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Urban Behavior: Information Theory Insights from WhatsApp Traffic Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geymerson S Ramos</w:t>
+                <w:t xml:space="preserve">MARIO: Multi-Agent Resilience Framework for Network Slicing in Tactical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hnin Pann Phyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andre L L Aquino</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DDINS 2025 - 7th International Workshop on Data Driven Intelligence for Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118743v1</w:t>
+                <w:t xml:space="preserve">hal-05018410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARIO: Multi-Agent Resilience Framework for Network Slicing in Tactical Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hnin Pann Phyu</w:t>
+                <w:t xml:space="preserve">Understanding Urban Behavior: Information Theory Insights from WhatsApp Traffic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geymerson S Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diala Naboulsi</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osvaldo A Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre L L Aquino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDINS 2025 - 7th International Workshop on Data Driven Intelligence for Networks and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montreal, Canada. pp.7140-7145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11161829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018410v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mais qui sont-ils ? Mais où sont-ils ?</w:t>
               </w:r>
@@ -4011,51 +4011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Analysis of Energy Consumption in Video Streaming Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4264,226 +4264,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Energy Impact of Cell Switch Off at an Urban Scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sekinat Yahya</w:t>
+                <w:t xml:space="preserve">Optimizing Vehicular Users Association in Urban Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geymerson S Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian G.S. Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre L.L. Aquino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STWiMob 2024 - 17th International Workshop on Selected Topics in Wireless and Mobile Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC 2024 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Dubai, United Arab Emirates. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC57260.2024.10570709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767323v1</w:t>
+                <w:t xml:space="preserve">hal-04642478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Vehicular Users Association in Urban Mobile Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geymerson S Ramos</w:t>
+                <w:t xml:space="preserve">Assessing the Energy Impact of Cell Switch Off at an Urban Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekinat Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andre L.L. Aquino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2024 - IEEE Wireless Communications and Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STWiMob 2024 - 17th International Workshop on Selected Topics in Wireless and Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC57260.2024.10570709⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04642478v1</w:t>
+                <w:t xml:space="preserve">hal-04767323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intérêt d'utiliser des stations de base mobiles pour les premiers secours !</w:t>
               </w:r>
@@ -5526,235 +5526,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay-based Core Network Placement in Self-Deployable Mobile Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhiyi Zhang</w:t>
+                <w:t xml:space="preserve">On the Use of Carrier Sense Mechanisms in Low-Power Wide Area Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2021 - IEEE Wireless Communications and Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC49053.2021.9417466⟩</w:t>
+              <w:t xml:space="preserve">WD 2021 - 13th IFIP Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD52248.2021.9508274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183703v1</w:t>
+                <w:t xml:space="preserve">hal-03299130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Carrier Sense Mechanisms in Low-Power Wide Area Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman Ben Khalifa</w:t>
+                <w:t xml:space="preserve">Delay-based Core Network Placement in Self-Deployable Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WD 2021 - 13th IFIP Wireless Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">WCNC 2021 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Nanjing, China. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD52248.2021.9508274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WCNC49053.2021.9417466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299130v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des performances des communications optiques LED-à-caméra</w:t>
               </w:r>
@@ -5848,51 +5848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCA Threshold Impact on the MAC Layer Performance in IoT Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5924,260 +5924,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing and Removing Oscillations in Mobile Phone Location Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angelo Furno</w:t>
+                <w:t xml:space="preserve">On the Use of Wide Channels in WiFi Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Malekmohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoWMoM 2019 - 20th IEEE International symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Washington, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">LCN 2019 - 44th IEEE Conference on Local Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Osnabruck, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173080v1</w:t>
+                <w:t xml:space="preserve">hal-02336041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Wide Channels in WiFi Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Rosenberg</w:t>
+                <w:t xml:space="preserve">Characterizing and Removing Oscillations in Mobile Phone Location Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiota Katsikouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Furno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCN 2019 - 44th IEEE Conference on Local Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Osnabruck, Germany. pp.1-4</w:t>
+              <w:t xml:space="preserve">WoWMoM 2019 - 20th IEEE International symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Washington, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336041v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of Channel Access Methods for Dedicated IoT Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6224,77 +6224,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive message generation in intersection monitoring WSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Tchuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7374,77 +7374,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Node Ranking in Wireless Sensor Networks with Linear Topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Tchuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7495,64 +7495,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placement du coeur d'un réseau mobile autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Oueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7597,269 +7597,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRIVA'MOV: Analysing Human Mobility Through Multi-Sensor Datasets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fusing GPS Probe and Mobile Phone Data for Enhanced Land-Use Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetMob 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MT-ITS 2017 - 5th IEEE International Conference on Models and Technologies for Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Naples, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MTITS.2017.8005601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578557v1</w:t>
+                <w:t xml:space="preserve">hal-01576866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusing GPS Probe and Mobile Phone Data for Enhanced Land-Use Detection</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PRIVA'MOV: Analysing Human Mobility Through Multi-Sensor Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MT-ITS 2017 - 5th IEEE International Conference on Models and Technologies for Intelligent Transportation Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NetMob 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576866v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Spatial and Temporal Classification of Mobile Traffic Demands</w:t>
               </w:r>
@@ -8061,64 +8061,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core Network Function Placement in Mobile Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Oueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8397,239 +8397,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking the Environment, the Battery, and the Application in Energy Harvesting Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jad Oueis</w:t>
+                <w:t xml:space="preserve">LTE-A Random Access Channel Capacity Evaluation for M2M Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Keskes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AdHoc-Now 2016 - 15th International Conference on Ad Hoc Networks and Wireless</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WD 2016 - 8th IFIP Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2016.7461480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306198v1</w:t>
+                <w:t xml:space="preserve">hal-01312768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTE-A Random Access Channel Capacity Evaluation for M2M Communications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+                <w:t xml:space="preserve">Linking the Environment, the Battery, and the Application in Energy Harvesting Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WD 2016 - 8th IFIP Wireless Days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AdHoc-Now 2016 - 15th International Conference on Ad Hoc Networks and Wireless</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2016.7461480⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01312768v1</w:t>
+                <w:t xml:space="preserve">hal-01306198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demo: Unleashing the power of LED-to-camera communications for IoT devices</w:t>
               </w:r>
@@ -8726,489 +8726,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unleashing the Power of LED-to-Camera Communications for IoT Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Duque</w:t>
+                <w:t xml:space="preserve">Energy Harvesting Wireless Sensor Networks: From Characterization to Duty Cycle Dimensioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Desportes</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLCS 2016 - ACM 3rd International Workshop on Visible Light Communication Systems </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MASS 2016 - IEEE 13th International Conference on Mobile Ad hoc and Sensor Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Brasilia, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351146v1</w:t>
+                <w:t xml:space="preserve">hal-01342974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Harvesting Wireless Sensor Networks: From Characterization to Duty Cycle Dimensioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jad Oueis</w:t>
+                <w:t xml:space="preserve">Unleashing the Power of LED-to-Camera Communications for IoT Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Desportes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASS 2016 - IEEE 13th International Conference on Mobile Ad hoc and Sensor Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VLCS 2016 - ACM 3rd International Workshop on Visible Light Communication Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2981548.2981555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342974v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Evaluation of Urban Fabric Detection Techniques Based on Mobile Traffic Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelo Furno</w:t>
+                <w:t xml:space="preserve">Urban-scale Cellular Offloading through Wi-Fi Access Points: a Measurement-based Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandesh Uppoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cunche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASONAM 2015 - IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">RTSI 2015 - 1st International Forum on Research and Technologies for Society and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246620v1</w:t>
+                <w:t xml:space="preserve">hal-01201719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban-scale Cellular Offloading through Wi-Fi Access Points: a Measurement-based Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Raveneau</w:t>
+                <w:t xml:space="preserve">A Comparative Evaluation of Urban Fabric Detection Techniques Based on Mobile Traffic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Furno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTSI 2015 - 1st International Forum on Research and Technologies for Society and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Turin, Italy</w:t>
+              <w:t xml:space="preserve">ASONAM 2015 - IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201719v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privamov : Suivi d'utilisateurs mobiles et reconstruction de trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9272,77 +9272,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WARIM: Wireless Sensor Network Architecture for a Reliable Intersection Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Tchuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9374,122 +9374,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Mobility Flows from Mobile Phone Data</w:t>
+                <w:t xml:space="preserve">Classifying Call Profiles in Large-scale Mobile Traffic Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diala Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UM - Urban Modelling Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">INFOCOM - 33rd Annual IEEE International Conference on Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095558v1</w:t>
+                <w:t xml:space="preserve">hal-01005050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Boundaries of Massive Floating Car Data Offloading</w:t>
               </w:r>
@@ -9573,122 +9573,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying Call Profiles in Large-scale Mobile Traffic Datasets</w:t>
+                <w:t xml:space="preserve">Urban Mobility Flows from Mobile Phone Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diala Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOCOM - 33rd Annual IEEE International Conference on Computer Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">UM - Urban Modelling Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005050v1</w:t>
+                <w:t xml:space="preserve">hal-01095558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety Information Dissemination in Vehicular Networks using Facilities Layer Mechanisms</w:t>
               </w:r>
@@ -10477,235 +10477,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadcast Communication in Vehicular Ad-Hoc Network Safety Applications</w:t>
+                <w:t xml:space="preserve">Why VANET Beaconing is More than Simple Broadcast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE Consumer Communications and Networking Conference (CCNC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Communications Society, Jan 2011, Las Vegas, United States. pp.462-466, </w:t>
+              <w:t xml:space="preserve">Vehicular Technology Conference (VTC Fall 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2011, San Francisco, United States. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2011.5766513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VETECF.2011.6093233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884472v1</w:t>
+                <w:t xml:space="preserve">hal-03967937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why VANET Beaconing is More than Simple Broadcast</w:t>
+                <w:t xml:space="preserve">Broadcast Communication in Vehicular Ad-Hoc Network Safety Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vehicular Technology Conference (VTC Fall 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2011, San Francisco, United States. pp.1-5, </w:t>
+              <w:t xml:space="preserve">8th IEEE Consumer Communications and Networking Conference (CCNC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Communications Society, Jan 2011, Las Vegas, United States. pp.462-466, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VETECF.2011.6093233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2011.5766513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967937v1</w:t>
+                <w:t xml:space="preserve">hal-03884472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Carrier Sense Mechanism in Safety VANETs</w:t>
               </w:r>
@@ -10884,217 +10884,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Channel Access Techniques in Vehicular Ad-Hoc Networks (Ecole d'été RESCOM 2010)</w:t>
+                <w:t xml:space="preserve">Minimum Contention Window Adaptation for VANET Control Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été RESCOM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">Journées Spécifiques Pôle ResCom Réseaux Véhiculaires 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS GdR Réseaux et Systèmes Distribués (RSD), Nov 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970404v1</w:t>
+                <w:t xml:space="preserve">hal-03970402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum Contention Window Adaptation for VANET Control Channel</w:t>
+                <w:t xml:space="preserve">Evaluation of Channel Access Techniques in Vehicular Ad-Hoc Networks (Ecole d'été RESCOM 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Spécifiques Pôle ResCom Réseaux Véhiculaires 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS GdR Réseaux et Systèmes Distribués (RSD), Nov 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Ecole d'été RESCOM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970402v1</w:t>
+                <w:t xml:space="preserve">hal-03970404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of CSMA and TDMA for a Heartbeat VANET Application</w:t>
               </w:r>
@@ -12191,560 +12191,678 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (5)</w:t>
+        <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation du simulateur ICI de propagation d'épidémies à l'aide des données publiques recueillies pendant la première vague de la pandémie de COVID-19</w:t>
+                <w:t xml:space="preserve">DONUTS deliverable D1.1 - Use cases: applications and requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Colomb</w:t>
+                <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Talay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+                <w:t xml:space="preserve">Siwar Ben Hadj Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Cormier</w:t>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Garnier</w:t>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inria. 2026</w:t>
+              <w:t xml:space="preserve">IRIT; CEA LIST; LAAS-CNRS; LIP; LIG; ICUBE. Strasbourg (67); CITI - Centre d'Innovation en Télécommunications et Intégration de services. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529948v1</w:t>
+                <w:t xml:space="preserve">hal-05563199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilités et spatialités des pratiques de mobilité des coworkers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Souche-Lecorvec</w:t>
+                <w:t xml:space="preserve">Validation du simulateur ICI de propagation d'épidémies à l'aide des données publiques recueillies pendant la première vague de la pandémie de COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Talay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] LAET (Lyon, France). 2022, pp.20</w:t>
+              <w:t xml:space="preserve">Inria. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03792435v1</w:t>
+                <w:t xml:space="preserve">hal-05529948v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SafeCityMap (1st phase) – COVID INRIA mission: Investigating population mobility habits in metropolitan zones and the lockdown impact using mobile phone data</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Inria. 2021</w:t>
+                <w:t xml:space="preserve">Durabilités et spatialités des pratiques de mobilité des coworkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ortar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ovtracht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Souche-Lecorvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LAET (Lyon, France). 2022, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219274v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03792435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT Anywhere - Comment choisir sa technologie d'accès ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SafeCityMap (1st phase) – COVID INRIA mission: Investigating population mobility habits in metropolitan zones and the lockdown impact using mobile phone data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haron C Fantecele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solohaja Rabenjamina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ziviani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie S Gorce</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-03020299v1</w:t>
+                <w:t xml:space="preserve">hal-03219274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">IoT Anywhere - Comment choisir sa technologie d'accès ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacir Mouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie S Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goursaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] INSA LYON; SPIE ICS. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CamComSim: a LED-to-Camera Communication Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12776,51 +12894,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Desportes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9114, INSA Lyon; INRIA Grenoble - Rhône-Alpes; CITI - CITI Centre of Innovation in Telecommunications and Integration of services; Rtone. 2017, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12830,100 +12948,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congestion Control in Vehicular Ad Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other [cs.OH]. Institut National Polytechnique de Toulouse - INPT, 2011. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011INPT0130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04240335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12933,91 +13051,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Networks to Data and Back Again</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Institut National des Sciences Appliquées de Lyon, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02446174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13027,51 +13145,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDManet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Tamdrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13096,84 +13214,84 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:2f5796c4998e8925c40ff4388d9c082f3621104a;origin=https://hal.archives-ouvertes.fr/hal-05459686;visit=swh:1:snp:c6b829c82377da6a50c58ebfc62a93b15474e04c;anchor=swh:1:rel:eb17e3faf661e104cb646688bc198376d63e2217;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId291"/>
+      <w:footerReference w:type="default" r:id="rId296"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13320,51 +13438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05511059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Ornella Djuikom Foka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachit Mishra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Naboulsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-026-01144-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288598v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Emary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJVT.2025.3598154" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288414v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111497" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ranjha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3584645" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04881128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hnin Pann Phyu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3524503" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04813320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Furno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Felipe Zanella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42421-024-00089-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3267725" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Amini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610402" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3267985" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03569051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haron Fanticelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohaja Rabenjamina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santos de Oliveira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517222" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03840152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Attanasio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fiandrino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Widmer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ludant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109428" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03299297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonnetain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103257" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gramaglia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451178" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909386v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desportes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.05.036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigit &#214;zcan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Oueis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.3001691" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Katsikouli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Zavou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fessant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928552v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lavaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.10.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Domga Komguem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tchuente" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19153358" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02354755v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tchuent&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-019-02071-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419717v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11247161" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOMSTD.2017.1600875" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2016.2563429" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Ziemlicki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Smoreda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2016.2637901" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132385v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ribot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2015.2491361" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123827v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.12.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884458v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2012.6194402" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967936v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2011.05.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXV246KX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05095906v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04881133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Negar Afrasiabi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018653v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Akopyan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05308587v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Badra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118743v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geymerson S Ramos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo A Rosso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre L L Aquino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161829" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05018410v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042127v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tamdrari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05095936v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945405v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekinat Yahya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05095915v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04642478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian G.S. Pinheiro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre L.L. Aquino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC57260.2024.10570709" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560566v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04741769v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089968v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bellanger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189587v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Poitau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293981" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189569v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob58348.2023.10187721" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269561v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geymerson S. Ramos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gean Santos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas L. L. Moura" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Fernandes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiane Queiroz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03840106v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03755115v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03183703v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC49053.2021.9417466" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03299130v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Ben Khalifa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD52248.2021.9508274" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878140v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02878723v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173080v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02336041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Malekmohammadi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02042688v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2019.8734186" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02751040v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327011v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pujol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02270454v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345768.3355922" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988294v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01781620v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mermouri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767560v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683605v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927252v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyun Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Patras" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683629v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/GLC.2018.8319118" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01740816v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ceselli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Premoli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking.2018.8696508" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01466468v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516180v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578557v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576866v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTITS.2017.8005601" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514402v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573380v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571530v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3129881.3129889" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577845v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Ahmed Khan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3134829.3134835" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306198v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312768v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Cherkaoui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Keskes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461480" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819404v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2981548.3003712" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351146v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2981548.2981555" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342974v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246620v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201719v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raveneau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Uppoor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147217v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caballero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057864v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095558v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005015v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ancona" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WONS.2014.6814727" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005050v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005009v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Irfan Khan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908277v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805854v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Malandrino" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884468v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2387027.2387029" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967938v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2011.6140062" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762968v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boussetta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884460v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECON.2012.6275840" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967934v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962516" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884472v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2011.5766513" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967937v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2011.6093233" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967946v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967940v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASS.2011.61" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970404v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970402v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967948v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5501786" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03755118v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01473706v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewsn2017.org" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01757002v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094050v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840797v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648759.ch1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840792v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Naja" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9563-6_2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CN2CDG5Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819464v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365088v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chasse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josiane Kouam" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Lobato" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529948v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colomb" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cormier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792435v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03219274v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haron C Fantecele" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ziviani" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020299v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacir Mouline" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie S Gorce" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625734v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04240335v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011INPT0130" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02446174v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05459686v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2f5796c4998e8925c40ff4388d9c082f3621104a;origin=https://hal.archives-ouvertes.fr/hal-05459686;visit=swh:1:snp:c6b829c82377da6a50c58ebfc62a93b15474e04c;anchor=swh:1:rel:eb17e3faf661e104cb646688bc198376d63e2217;path=/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05511059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Ornella Djuikom Foka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachit Mishra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Naboulsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-026-01144-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288598v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Emary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJVT.2025.3598154" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288414v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111497" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ranjha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3584645" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04881128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hnin Pann Phyu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3524503" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04813320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Furno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Felipe Zanella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42421-024-00089-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3267725" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Amini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610402" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3267985" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03569051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haron Fanticelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohaja Rabenjamina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santos de Oliveira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517222" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03840152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Attanasio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fiandrino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Widmer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ludant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109428" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03299297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonnetain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103257" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gramaglia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451178" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909386v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desportes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.05.036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigit &#214;zcan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Oueis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.3001691" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Katsikouli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Zavou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fessant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290185v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Domga Komguem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tchuente" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19153358" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lavaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.10.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02354755v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tchuent&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-019-02071-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419717v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11247161" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2016.2563429" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573383v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOMSTD.2017.1600875" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Ziemlicki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Smoreda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2016.2637901" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132385v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ribot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2015.2491361" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123827v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.12.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884458v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2012.6194402" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967936v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2011.05.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXV246KX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05095906v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04881133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Negar Afrasiabi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05308587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Badra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Akopyan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05018410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118743v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geymerson S Ramos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo A Rosso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre L L Aquino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161829" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042127v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tamdrari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05095936v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945405v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekinat Yahya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05095915v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04642478v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian G.S. Pinheiro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre L.L. Aquino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC57260.2024.10570709" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767323v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560566v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04741769v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089968v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bellanger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189587v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Poitau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293981" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189569v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob58348.2023.10187721" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269561v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geymerson S. Ramos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gean Santos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas L. L. Moura" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Fernandes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiane Queiroz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03840106v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03755115v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03299130v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Ben Khalifa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD52248.2021.9508274" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03183703v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC49053.2021.9417466" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878140v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02878723v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02336041v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Malekmohammadi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173080v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02042688v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2019.8734186" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02751040v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327011v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pujol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02270454v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345768.3355922" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988294v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01781620v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mermouri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767560v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683605v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927252v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyun Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Patras" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683629v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/GLC.2018.8319118" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01740816v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ceselli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Premoli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking.2018.8696508" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01466468v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516180v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576866v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTITS.2017.8005601" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578557v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514402v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573380v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571530v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3129881.3129889" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577845v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Ahmed Khan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3134829.3134835" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312768v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Cherkaoui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Keskes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461480" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306198v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819404v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2981548.3003712" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342974v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351146v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2981548.2981555" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201719v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raveneau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Uppoor" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246620v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147217v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caballero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057864v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005050v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005015v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ancona" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WONS.2014.6814727" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095558v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005009v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Irfan Khan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908277v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805854v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Malandrino" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884468v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2387027.2387029" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967938v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2011.6140062" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762968v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boussetta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884460v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECON.2012.6275840" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967934v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962516" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967937v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2011.6093233" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884472v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2011.5766513" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967946v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967940v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASS.2011.61" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970402v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970404v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967948v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5501786" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03755118v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01473706v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewsn2017.org" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01757002v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094050v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840797v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648759.ch1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840792v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Naja" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9563-6_2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CN2CDG5Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819464v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365088v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chasse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josiane Kouam" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Lobato" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563199v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529948v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colomb" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cormier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792435v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03219274v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haron C Fantecele" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ziviani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020299v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacir Mouline" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie S Gorce" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625734v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04240335v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011INPT0130" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02446174v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05459686v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2f5796c4998e8925c40ff4388d9c082f3621104a;origin=https://hal.archives-ouvertes.fr/hal-05459686;visit=swh:1:snp:c6b829c82377da6a50c58ebfc62a93b15474e04c;anchor=swh:1:rel:eb17e3faf661e104cb646688bc198376d63e2217;path=/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>