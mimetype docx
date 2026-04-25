--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -763,235 +763,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Slice Privacy-Aware Traffic Forecasting at RAN Level: A Scalable Federated-Learning Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hnin Pann Phyu</w:t>
+                <w:t xml:space="preserve">Where Are The (Cellular) Data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diala Naboulsi</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2023.3267725⟩</w:t>
+              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (2), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3610402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189562v1</w:t>
+                <w:t xml:space="preserve">hal-04189564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where Are The (Cellular) Data?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryam Amini</w:t>
+                <w:t xml:space="preserve">Multi-Slice Privacy-Aware Traffic Forecasting at RAN Level: A Scalable Federated-Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hnin Pann Phyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Rosenberg</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (2), pp.1-25. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (4), pp.5038-5052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3610402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2023.3267725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189564v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning in Network Slicing - A Survey</w:t>
               </w:r>
@@ -1594,274 +1594,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and Simulation Tools for Optical Camera Communications</w:t>
+                <w:t xml:space="preserve">Robust Planning and Operation of Multi-Cell Homogeneous and Heterogeneous Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Duque</w:t>
+                <w:t xml:space="preserve">Yigit Özcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Desportes</w:t>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 160, pp.52-62. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (3), pp.1805 - 1821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2020.05.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2020.3001691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909386v1</w:t>
+                <w:t xml:space="preserve">hal-02909390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Planning and Operation of Multi-Cell Homogeneous and Heterogeneous Networks</w:t>
+                <w:t xml:space="preserve">Analytical and Simulation Tools for Optical Camera Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yigit Özcan</w:t>
+                <w:t xml:space="preserve">Alexis Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jad Oueis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Razvan Stanica</w:t>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+                <w:t xml:space="preserve">Adrien Desportes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (3), pp.1805 - 1821. </w:t>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.52-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2020.3001691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2020.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909390v1</w:t>
+                <w:t xml:space="preserve">hal-02909386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy in trajectory micro-data publishing: a survey</w:t>
               </w:r>
@@ -1966,347 +1966,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground Level Deployment of Wireless Sensor Networks: Experiments, Evaluation and Engineering Insight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Core Network Function Placement in Self-Deployable Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
+                <w:t xml:space="preserve">Vania Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lavaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (15), pp.3358. </w:t>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.12-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s19153358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290185v1</w:t>
+                <w:t xml:space="preserve">hal-01928552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core Network Function Placement in Self-Deployable Mobile Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ground Level Deployment of Wireless Sensor Networks: Experiments, Evaluation and Engineering Insight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vania Conan</w:t>
+                <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Lavaux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maurice Tchuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 133, pp.12-23. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (15), pp.3358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2018.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s19153358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928552v1</w:t>
+                <w:t xml:space="preserve">hal-02290185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor Deployment in Wireless Sensor Networks with Linear Topology using Virtual Node Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Tchuenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (8), pp.4947-4962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2468,274 +2468,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Demand Profiling for Cellular Cognitive Networking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diala Naboulsi</w:t>
+                <w:t xml:space="preserve">Overview of LTE Isolated E-UTRAN Operation for Public Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Fiore</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (3), pp.772-786. </w:t>
+              <w:t xml:space="preserve">IEEE Communications Standards Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (2), pp.98-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMC.2016.2563429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MCOMSTD.2017.1600875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402487v1</w:t>
+                <w:t xml:space="preserve">hal-01573383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of LTE Isolated E-UTRAN Operation for Public Safety</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Lavaux</w:t>
+                <w:t xml:space="preserve">Mobile Demand Profiling for Cellular Cognitive Networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Standards Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (2), pp.98-105. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (3), pp.772-786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCOMSTD.2017.1600875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMC.2016.2563429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573383v1</w:t>
+                <w:t xml:space="preserve">hal-01402487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tale of Ten Cities: Characterizing Signatures of Mobile Traffic in Urban Areas</w:t>
               </w:r>
@@ -3284,346 +3284,346 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handover Management in Virtualized Radio Access Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+                <w:t xml:space="preserve">Quantification de l’impact de la météo sur le trafic des réseaux mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geymerson S Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cezary Ziemlicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoWMoM 2025 - 26th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Fort Worth (TX), United States</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2026 — 28es Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095906v1</w:t>
+                <w:t xml:space="preserve">hal-05597391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Task Offloading using Reinforcement Learning for Dependent Tasks in Cloud-Edge-Device Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diala Naboulsi</w:t>
+                <w:t xml:space="preserve">Handover Management in Virtualized Radio Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solohaja Rabenjamina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezary Ziemlicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIN 2025 - 28th Conference on Innovation in Clouds, Internet and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">WoWMoM 2025 - 26th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Fort Worth (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881133v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Energy Consumption in Voice Call Services</w:t>
+                <w:t xml:space="preserve">Energy-Efficient Task Offloading using Reinforcement Learning for Dependent Tasks in Cloud-Edge-Device Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Badra</w:t>
+                <w:t xml:space="preserve">Seyedeh Negar Afrasiabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2025 – IEEE 36th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">ICIN 2025 - 28th Conference on Innovation in Clouds, Internet and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308587v1</w:t>
+                <w:t xml:space="preserve">hal-04881133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte des chemins populaires en zone urbaine à partir de données mobiles</w:t>
               </w:r>
@@ -3685,152 +3685,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARIO: Multi-Agent Resilience Framework for Network Slicing in Tactical Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hnin Pann Phyu</w:t>
+                <w:t xml:space="preserve">A Comparison of Energy Consumption in Voice Call Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diala Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDINS 2025 - 7th International Workshop on Data Driven Intelligence for Networks and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">PIMRC 2025 – IEEE 36th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018410v1</w:t>
+                <w:t xml:space="preserve">hal-05308587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Urban Behavior: Information Theory Insights from WhatsApp Traffic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geymerson S Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3867,5050 +3854,5050 @@
               <w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Montreal, Canada. pp.7140-7145, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11161829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mais qui sont-ils ? Mais où sont-ils ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+                <w:t xml:space="preserve">MARIO: Multi-Agent Resilience Framework for Network Slicing in Tactical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hnin Pann Phyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
+              <w:t xml:space="preserve">DDINS 2025 - 7th International Workshop on Data Driven Intelligence for Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042127v1</w:t>
+                <w:t xml:space="preserve">hal-05018410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of Energy Consumption in Video Streaming Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Badra</w:t>
+                <w:t xml:space="preserve">Mais qui sont-ils ? Mais où sont-ils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Tamdrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoWMoM 2025 - 26th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Fort Worth (TX), United States</w:t>
+              <w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095936v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction-based Discontinuous Reception Mechanism for Extended Reality Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sekinat Yahya</w:t>
+                <w:t xml:space="preserve">Experimental Analysis of Energy Consumption in Video Streaming Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2025 – IEEE Consumer Communications and Networking Conference, Las Vegas, January 2025.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">WoWMoM 2025 - 26th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Fort Worth (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945405v1</w:t>
+                <w:t xml:space="preserve">hal-05095936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNOW: A Split Reinforcement Learning Approach for Energy Efficiency in Tactical Network Slicing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hnin Pann Phyu</w:t>
+                <w:t xml:space="preserve">Prediction-based Discontinuous Reception Mechanism for Extended Reality Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekinat Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diala Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoWMoM 2025 - 26th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Fort Worth (TX), United States</w:t>
+              <w:t xml:space="preserve">CCNC 2025 – IEEE Consumer Communications and Networking Conference, Las Vegas, January 2025.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095915v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Vehicular Users Association in Urban Mobile Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geymerson S Ramos</w:t>
+                <w:t xml:space="preserve">SNOW: A Split Reinforcement Learning Approach for Energy Efficiency in Tactical Network Slicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hnin Pann Phyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andre L.L. Aquino</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2024 - IEEE Wireless Communications and Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WoWMoM 2025 - 26th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Fort Worth (TX), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642478v1</w:t>
+                <w:t xml:space="preserve">hal-05095915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Energy Impact of Cell Switch Off at an Urban Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sekinat Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STWiMob 2024 - 17th International Workshop on Selected Topics in Wireless and Mobile Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'intérêt d'utiliser des stations de base mobiles pour les premiers secours !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhiyi Zhang</w:t>
+                <w:t xml:space="preserve">Optimizing Vehicular Users Association in Urban Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geymerson S Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian G.S. Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre L.L. Aquino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC 2024 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Dubai, United Arab Emirates. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC57260.2024.10570709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560566v2</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Presence Hotspot Extraction: A Mobile Network Data-Oriented Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solohaja Rabenjamina</w:t>
+                <w:t xml:space="preserve">De l'intérêt d'utiliser des stations de base mobiles pour les premiers secours !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diala Naboulsi</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetMob 2024 - International Conference on the Analysis of Mobile Phone Datasets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Washinghton DC, United States</w:t>
+              <w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741769v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560566v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everyone can slice LoRaWAN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+                <w:t xml:space="preserve">Human Presence Hotspot Extraction: A Mobile Network Data-Oriented Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Ornella Djuikom Foka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solohaja Rabenjamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">NetMob 2024 - International Conference on the Analysis of Mobile Phone Datasets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Washinghton DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089968v1</w:t>
+                <w:t xml:space="preserve">hal-04741769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Energy Efficiency in RAN Network Slicing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diala Naboulsi</w:t>
+                <w:t xml:space="preserve">Everyone can slice LoRaWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Poitau</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCN 2023 - IEEE 48th Conference on Local Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Daytona Beach, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189587v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movable Base Stations in Mobile Networks for Emergency Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhiyi Zhang</w:t>
+                <w:t xml:space="preserve">Towards Energy Efficiency in RAN Network Slicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hnin Pann Phyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Poitau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2023 - IEEE 34th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LCN 2023 - IEEE 48th Conference on Local Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Daytona Beach, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189583v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Task Offloading and Trajectory Design for UAV-based MEC Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diala Naboulsi</w:t>
+                <w:t xml:space="preserve">Movable Base Stations in Mobile Networks for Emergency Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiMob 2023 - 19th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WiMob58348.2023.10187721⟩</w:t>
+              <w:t xml:space="preserve">PIMRC 2023 - IEEE 34th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Toronto, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC56721.2023.10293981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189569v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handover Forecasting in Cellular Networks: A Spatio-temporal Graph Neural Network Approach</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Left on read: Human behavior characterization based on messaging service applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geymerson S. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gean Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas L. L. Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiane Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NoF 2023 - 14th International Conference on Network of the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Izmir, Turkey</w:t>
+              <w:t xml:space="preserve">NetMob 2023: Book of Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189574v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left on read: Human behavior characterization based on messaging service applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Handover Forecasting in Cellular Networks: A Spatio-temporal Graph Neural Network Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Ornella Djuikom Foka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Naboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetMob 2023: Book of Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">NoF 2023 - 14th International Conference on Network of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269561v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of User Presence Information from Mobile Phone and Sensor Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solohaja Rabenjamina</w:t>
+                <w:t xml:space="preserve">Energy-Efficient Task Offloading and Trajectory Design for UAV-based MEC Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Emary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ranjha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM 2022 – 25th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WiMob 2023 - 19th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montreal, Canada. pp.274-279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiMob58348.2023.10187721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840106v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Traffic Forecasting for Network Slices: A Federated-Learning Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diala Naboulsi</w:t>
+                <w:t xml:space="preserve">Comparison of User Presence Information from Mobile Phone and Sensor Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solohaja Rabenjamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2022 - IEEE 33rd International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Virtual, Japan</w:t>
+              <w:t xml:space="preserve">MSWiM 2022 – 25th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755115v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Carrier Sense Mechanisms in Low-Power Wide Area Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman Ben Khalifa</w:t>
+                <w:t xml:space="preserve">Mobile Traffic Forecasting for Network Slices: A Federated-Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hnin Pann Phyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WD 2021 - 13th IFIP Wireless Days</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PIMRC 2022 - IEEE 33rd International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Virtual, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299130v1</w:t>
+                <w:t xml:space="preserve">hal-03755115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay-based Core Network Placement in Self-Deployable Mobile Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhiyi Zhang</w:t>
+                <w:t xml:space="preserve">On the Use of Carrier Sense Mechanisms in Low-Power Wide Area Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2021 - IEEE Wireless Communications and Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC49053.2021.9417466⟩</w:t>
+              <w:t xml:space="preserve">WD 2021 - 13th IFIP Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD52248.2021.9508274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183703v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances des communications optiques LED-à-caméra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Duque</w:t>
+                <w:t xml:space="preserve">Delay-based Core Network Placement in Self-Deployable Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Desportes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2020 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC 2021 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Nanjing, China. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC49053.2021.9417466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878140v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCA Threshold Impact on the MAC Layer Performance in IoT Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman Ben Khalifa</w:t>
+                <w:t xml:space="preserve">Evaluation des performances des communications optiques LED-à-caméra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Desportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC Spring 2020 - IEEE 91st Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">CORES 2020 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02878723v1</w:t>
+                <w:t xml:space="preserve">hal-02878140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Wide Channels in WiFi Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Rosenberg</w:t>
+                <w:t xml:space="preserve">CCA Threshold Impact on the MAC Layer Performance in IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCN 2019 - 44th IEEE Conference on Local Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Osnabruck, Germany. pp.1-4</w:t>
+              <w:t xml:space="preserve">VTC Spring 2020 - IEEE 91st Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336041v1</w:t>
+                <w:t xml:space="preserve">hal-02878723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing and Removing Oscillations in Mobile Phone Location Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angelo Furno</w:t>
+                <w:t xml:space="preserve">On the Use of Wide Channels in WiFi Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Malekmohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoWMoM 2019 - 20th IEEE International symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Washington, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">LCN 2019 - 44th IEEE Conference on Local Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Osnabruck, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173080v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Channel Access Methods for Dedicated IoT Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman Ben Khalifa</w:t>
+                <w:t xml:space="preserve">Characterizing and Removing Oscillations in Mobile Phone Location Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiota Katsikouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Furno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WD 2019 - 11th IFIP Annual Wireless Days Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WoWMoM 2019 - 20th IEEE International symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Washington, United States. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042688v1</w:t>
+                <w:t xml:space="preserve">hal-03173080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive message generation in intersection monitoring WSN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of Channel Access Methods for Dedicated IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de Recherche en Informatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WD 2019 - 11th IFIP Annual Wireless Days Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Manchester, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2019.8734186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751040v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTE User Association for Self-Deployable Networks in Disaster Management Scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Pujol</w:t>
+                <w:t xml:space="preserve">Adaptive message generation in intersection monitoring WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Tchuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT-DM 2019 - 6th International Conference on Information and Communication Technologies for Disaster Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence de Recherche en Informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Yaoundé, Cameroon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327011v1</w:t>
+                <w:t xml:space="preserve">hal-02751040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of LED-to-Camera Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Duque</w:t>
+                <w:t xml:space="preserve">LTE User Association for Self-Deployable Networks in Disaster Management Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Desportes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM 2019 - 22nd ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICT-DM 2019 - 6th International Conference on Information and Communication Technologies for Disaster Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270454v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtualized Local Core Network Functions Placement in Mobile Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Evaluation of LED-to-Camera Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Desportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jad Oueis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2019 - IEEE Wireless Communications and Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MSWiM 2019 - 22nd ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Miami Beach, United States. pp.135-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3345768.3355922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988294v2</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des Réseaux d'Accès Radio Virtualisés à la Mobilité des Utilisateurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Assia Mermouri</w:t>
+                <w:t xml:space="preserve">Virtualized Local Core Network Functions Placement in Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marco Fiore</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">WCNC 2019 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781620v1</w:t>
+                <w:t xml:space="preserve">hal-01988294v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On User Mobility in Dynamic Cloud Radio Access Networks</w:t>
+                <w:t xml:space="preserve">Adaptation des Réseaux d'Accès Radio Virtualisés à la Mobilité des Utilisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diala Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mermouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOCOM 2018 – 37th Annual IEEE International Conference on Computer Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Honolulu, United States. pp.1-9</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767560v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poster: Insights into RGB-LED to Smartphone Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Duque</w:t>
+                <w:t xml:space="preserve">On User Mobility in Dynamic Cloud Radio Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Naboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Mermouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Desportes</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSN 2018 - International Conference on Embedded Wireless Systems and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Madrid, Spain. pp.173-174</w:t>
+              <w:t xml:space="preserve">INFOCOM 2018 – 37th Annual IEEE International Conference on Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Honolulu, United States. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683605v1</w:t>
+                <w:t xml:space="preserve">hal-01767560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Driven Mobility Control of Airborne Base Stations in Emergency Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Patras</w:t>
+                <w:t xml:space="preserve">Poster: Insights into RGB-LED to Smartphone Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goursaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+                <w:t xml:space="preserve">Adrien Desportes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAIN 2018 - Workshop on Artificial Intelligence in Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EWSN 2018 - International Conference on Embedded Wireless Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Madrid, Spain. pp.173-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927252v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding Methods in LED-to-Smartphone Bidirectional Communication for the IoT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Duque</w:t>
+                <w:t xml:space="preserve">Learning Driven Mobility Control of Airborne Base Stations in Emergency Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Desportes</w:t>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global LiFi Congress - 1st edition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WAIN 2018 - Workshop on Artificial Intelligence in Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683629v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescriptive Analytics for MEC Orchestration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decoding Methods in LED-to-Smartphone Bidirectional Communication for the IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Desportes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Networking 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/IFIPNetworking.2018.8696508⟩</w:t>
+              <w:t xml:space="preserve">Global LiFi Congress - 1st edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/GLC.2018.8319118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740816v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Node Ranking in Wireless Sensor Networks with Linear Topology</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prescriptive Analytics for MEC Orchestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ceselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Premoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Secci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WD 2017 - 9th IFIP Wireless Days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP Networking 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Zürich, Switzerland. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/IFIPNetworking.2018.8696508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466468v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placement du coeur d'un réseau mobile autonome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Node Ranking in Wireless Sensor Networks with Linear Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vania Conan</w:t>
+                <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Lavaux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Maurice Tchuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
+              <w:t xml:space="preserve">WD 2017 - 9th IFIP Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Porto, Portugal. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516180v1</w:t>
+                <w:t xml:space="preserve">hal-01466468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusing GPS Probe and Mobile Phone Data for Enhanced Land-Use Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Fiore</w:t>
+                <w:t xml:space="preserve">Placement du coeur d'un réseau mobile autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MT-ITS 2017 - 5th IEEE International Conference on Models and Technologies for Intelligent Transportation Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576866v1</w:t>
+                <w:t xml:space="preserve">hal-01516180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRIVA'MOV: Analysing Human Mobility Through Multi-Sensor Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Boutet</w:t>
+                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
+                <w:t xml:space="preserve">Patrick Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetMob 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Spatial and Temporal Classification of Mobile Traffic Demands</w:t>
+                <w:t xml:space="preserve">Fusing GPS Probe and Mobile Phone Data for Enhanced Land-Use Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOCOM 2017 – 36th Annual IEEE International Conference on Computer Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MT-ITS 2017 - 5th IEEE International Conference on Models and Technologies for Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Naples, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MTITS.2017.8005601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514402v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network-aware User Association in Public Safety Oriented Mobile Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jad Oueis</w:t>
+                <w:t xml:space="preserve">Joint Spatial and Temporal Classification of Mobile Traffic Demands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> I-TENDER 2017 - 1st Workshop on ICT Tools for Emergency Networks and Disaster Relief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Seoul, South Korea. pp. 1-6</w:t>
+              <w:t xml:space="preserve">INFOCOM 2017 – 36th Annual IEEE International Conference on Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Atlanta, United States. pp. 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625595v1</w:t>
+                <w:t xml:space="preserve">hal-01514402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core Network Function Placement in Mobile Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Network-aware User Association in Public Safety Oriented Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Oueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2017 - IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montreal, Canada. pp.5</w:t>
+              <w:t xml:space="preserve"> I-TENDER 2017 - 1st Workshop on ICT Tools for Emergency Networks and Disaster Relief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Seoul, South Korea. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573380v1</w:t>
+                <w:t xml:space="preserve">hal-01625595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SeedLight: Hardening LED-to-Camera Communication with Random Linear Coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Duque</w:t>
+                <w:t xml:space="preserve">Core Network Function Placement in Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Desportes</w:t>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLCS 2017 - 4th ACM Workshop on Visible Light Communication Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PIMRC 2017 - IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montreal, Canada. pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01571530v1</w:t>
+                <w:t xml:space="preserve">hal-01573380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Energy Efficiency and Performance of Neighbor Discovery Schemes for Low Duty Cycle IoT Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Pujol</w:t>
+                <w:t xml:space="preserve">SeedLight: Hardening LED-to-Camera Communication with Random Linear Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+                <w:t xml:space="preserve">Adrien Desportes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM PE-WASUN'17 - 14th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3134829.3134835⟩</w:t>
+              <w:t xml:space="preserve">VLCS 2017 - 4th ACM Workshop on Visible Light Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Snowbird, UT, United States. pp. 15-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3129881.3129889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577845v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTE-A Random Access Channel Capacity Evaluation for M2M Communications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+                <w:t xml:space="preserve">On the Energy Efficiency and Performance of Neighbor Discovery Schemes for Low Duty Cycle IoT Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junaid Ahmed Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WD 2016 - 8th IFIP Wireless Days</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WD.2016.7461480⟩</w:t>
+              <w:t xml:space="preserve">ACM PE-WASUN'17 - 14th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Miami Beach, FL, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3134829.3134835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312768v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking the Environment, the Battery, and the Application in Energy Harvesting Wireless Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demo: Unleashing the power of LED-to-camera communications for IoT devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jad Oueis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Razvan Stanica</w:t>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+                <w:t xml:space="preserve">Adrien Desportes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AdHoc-Now 2016 - 15th International Conference on Ad Hoc Networks and Wireless</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 3rd Workshop on Visible Light Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, New York City, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2981548.3003712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306198v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo: Unleashing the power of LED-to-camera communications for IoT devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Duque</w:t>
+                <w:t xml:space="preserve">LTE-A Random Access Channel Capacity Evaluation for M2M Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Keskes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Desportes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 3rd Workshop on Visible Light Communication Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, New York City, United States. </w:t>
+              <w:t xml:space="preserve">WD 2016 - 8th IFIP Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2981548.3003712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WD.2016.7461480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819404v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Harvesting Wireless Sensor Networks: From Characterization to Duty Cycle Dimensioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Linking the Environment, the Battery, and the Application in Energy Harvesting Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Oueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASS 2016 - IEEE 13th International Conference on Mobile Ad hoc and Sensor Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Brasilia, Brazil</w:t>
+              <w:t xml:space="preserve">AdHoc-Now 2016 - 15th International Conference on Ad Hoc Networks and Wireless</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342974v1</w:t>
+                <w:t xml:space="preserve">hal-01306198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unleashing the Power of LED-to-Camera Communications for IoT Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Desportes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VLCS 2016 - ACM 3rd International Workshop on Visible Light Communication Systems </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, New York, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8938,1686 +8925,1677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban-scale Cellular Offloading through Wi-Fi Access Points: a Measurement-based Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Raveneau</w:t>
+                <w:t xml:space="preserve">Energy Harvesting Wireless Sensor Networks: From Characterization to Duty Cycle Dimensioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTSI 2015 - 1st International Forum on Research and Technologies for Society and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Turin, Italy</w:t>
+              <w:t xml:space="preserve">MASS 2016 - IEEE 13th International Conference on Mobile Ad hoc and Sensor Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201719v1</w:t>
+                <w:t xml:space="preserve">hal-01342974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Evaluation of Urban Fabric Detection Techniques Based on Mobile Traffic Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelo Furno</w:t>
+                <w:t xml:space="preserve">Urban-scale Cellular Offloading through Wi-Fi Access Points: a Measurement-based Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandesh Uppoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cunche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASONAM 2015 - IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">RTSI 2015 - 1st International Forum on Research and Technologies for Society and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246620v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privamov : Suivi d'utilisateurs mobiles et reconstruction de trajectoires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Caballero</w:t>
+                <w:t xml:space="preserve">A Comparative Evaluation of Urban Fabric Detection Techniques Based on Mobile Traffic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Furno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
+              <w:t xml:space="preserve">ASONAM 2015 - IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147217v1</w:t>
+                <w:t xml:space="preserve">hal-01246620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WARIM: Wireless Sensor Network Architecture for a Reliable Intersection Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
+                <w:t xml:space="preserve">Privamov : Suivi d'utilisateurs mobiles et reconstruction de trajectoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC - IEEE 17th International Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Qingdao, China</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057864v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying Call Profiles in Large-scale Mobile Traffic Datasets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diala Naboulsi</w:t>
+                <w:t xml:space="preserve">WARIM: Wireless Sensor Network Architecture for a Reliable Intersection Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Fiore</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Tchuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOCOM - 33rd Annual IEEE International Conference on Computer Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">ITSC - IEEE 17th International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005050v1</w:t>
+                <w:t xml:space="preserve">hal-01057864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Boundaries of Massive Floating Car Data Offloading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvia Ancona</w:t>
+                <w:t xml:space="preserve">Urban Mobility Flows from Mobile Phone Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Naboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WONS - 11th IEEE/IFIP Annual Conference on Wireless On-demand Network Systems and Services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UM - Urban Modelling Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005015v1</w:t>
+                <w:t xml:space="preserve">hal-01095558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Mobility Flows from Mobile Phone Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diala Naboulsi</w:t>
+                <w:t xml:space="preserve">Performance Boundaries of Massive Floating Car Data Offloading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ancona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UM - Urban Modelling Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WONS - 11th IEEE/IFIP Annual Conference on Wireless On-demand Network Systems and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Obergurgl, Austria. pp.89 - 96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WONS.2014.6814727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095558v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Information Dissemination in Vehicular Networks using Facilities Layer Mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Irfan Khan</w:t>
+                <w:t xml:space="preserve">Classifying Call Profiles in Large-scale Mobile Traffic Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC - IEEE Wireless Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">INFOCOM - 33rd Annual IEEE International Conference on Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005009v1</w:t>
+                <w:t xml:space="preserve">hal-01005050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Mobility Flows in the City of Abidjan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Fiore</w:t>
+                <w:t xml:space="preserve">Safety Information Dissemination in Vehicular Networks using Facilities Layer Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Irfan Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on the Analysis of Mobile Phone Datasets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Boston, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">WCNC - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908277v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offloading Floating Car Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human Mobility Flows in the City of Abidjan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Naboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Malandrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 14th International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Madrid, Spain. pp.1-9</w:t>
+              <w:t xml:space="preserve">3rd International Conference on the Analysis of Mobile Phone Datasets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Boston, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805854v1</w:t>
+                <w:t xml:space="preserve">hal-00908277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss Reasons in Safety VANETs and Implications on Congestion Control</w:t>
+                <w:t xml:space="preserve">Offloading Floating Car Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André-Luc Beylot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Malandrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks (PE-WASUN 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 14th International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Madrid, Spain. pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884468v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Density Estimation for Contention Window Adaptation in Vehicular Networks</w:t>
+                <w:t xml:space="preserve">Loss Reasons in Safety VANETs and Implications on Congestion Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2011.6140062⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks (PE-WASUN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGSIM: Special Interest Group on Simulation and Modeling, Oct 2012, Paphos, Cyprus. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2387027.2387029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967938v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary Networks: A Novel Networking Paradigm for Urban Environments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Density Estimation for Contention Window Adaptation in Vehicular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CoNext workshop Urbane</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2011, Toronto, Canada. pp.730-734, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2011.6140062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762968v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congestion Control in CSMA-based Vehicular Networks: Do Not Forget the Carrier Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capillary Networks: A Novel Networking Paradigm for Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André-Luc Beylot</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Annual IEEE Conference on Sensor, Mesh and Ad Hoc Communications and Networks (SECON 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM CoNext workshop Urbane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884460v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancements of IEEE 802.11p Protocol for Access Control on a VANET Control Channel</w:t>
+                <w:t xml:space="preserve">Congestion Control in CSMA-based Vehicular Networks: Do Not Forget the Carrier Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Communications (ICC 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962516⟩</w:t>
+              <w:t xml:space="preserve">9th Annual IEEE Conference on Sensor, Mesh and Ad Hoc Communications and Networks (SECON 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Communications Society, Jun 2012, Seoul, South Korea. pp.650-658, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SECON.2012.6275840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967934v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why VANET Beaconing is More than Simple Broadcast</w:t>
+                <w:t xml:space="preserve">Enhancements of IEEE 802.11p Protocol for Access Control on a VANET Control Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vehicular Technology Conference (VTC Fall 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VETECF.2011.6093233⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Communications (ICC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2011, Kyoto, Japan. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967937v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadcast Communication in Vehicular Ad-Hoc Network Safety Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10636,370 +10614,379 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IEEE Consumer Communications and Networking Conference (CCNC 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Communications Society, Jan 2011, Las Vegas, United States. pp.462-466, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CCNC.2011.5766513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Carrier Sense Mechanism in Safety VANETs</w:t>
+                <w:t xml:space="preserve">Why VANET Beaconing is More than Simple Broadcast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENSEEIHT-Kyushu University Workshop on Data Mining and Media Processing (EKDM 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vehicular Technology Conference (VTC Fall 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2011, San Francisco, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETECF.2011.6093233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967946v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Carrier Sense in Vehicular Ad-Hoc Networks</w:t>
+                <w:t xml:space="preserve">Adaptive Carrier Sense Mechanism in Safety VANETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th international conference on Mobile Ad-hoc and Sensor Systems (MASS 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ENSEEIHT-Kyushu University Workshop on Data Mining and Media Processing (EKDM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967940v1</w:t>
+                <w:t xml:space="preserve">hal-03967946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum Contention Window Adaptation for VANET Control Channel</w:t>
+                <w:t xml:space="preserve">Physical Carrier Sense in Vehicular Ad-Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Spécifiques Pôle ResCom Réseaux Véhiculaires 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th international conference on Mobile Ad-hoc and Sensor Systems (MASS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2011, Valencia, Spain. pp.580-589, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MASS.2011.61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970402v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Channel Access Techniques in Vehicular Ad-Hoc Networks (Ecole d'été RESCOM 2010)</w:t>
               </w:r>
@@ -11155,98 +11142,193 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC.2010.5501786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimum Contention Window Adaptation for VANET Control Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Luc Beylot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Spécifiques Pôle ResCom Réseaux Véhiculaires 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS GdR Réseaux et Systèmes Distribués (RSD), Nov 2010, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster: Privacy-Aware Decentralized Multi-Slice Traffic Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hnin Pann Phyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11275,280 +11357,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MobiSys 2022 - The 20th ACM International Conference on Mobile Systems, Applications, and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Portland, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demo: Off-the-Shelf Bi-Directional Visible Light Communication Module for IoT Devices and Smartphones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Desportes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSN 2017 - 13th International Conference on Embedded Wireless Systems and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EWSN ’17 Proceedings of the 2017 International Conference on Embedded Wireless Systems and Networks, pp.238-239, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Visible Light Communication in the Smart City Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Desportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhD CITI Day 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11558,104 +11640,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Access Networks for Smart Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Bechkit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11665,73 +11747,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Vesco; F. Ferrero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social, Economic, Environmental Sustainability in the Development of Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Information Science Reference, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congestion Control for Safety Vehicular Ad Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11754,177 +11836,177 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André-Luc Beylot and Houda Labiod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicular Networks : Models and Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, 2013, 978-1-84821-489-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118648759.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of Service Provisioning in Wireless Vehicular Networks: Challenges and Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rola Naja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rola Naja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Vehicular Networks for Car Collision Avoidance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.37-69, 2013, 978-1-4419-9563-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4419-9563-6_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11934,130 +12016,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés de communication en lumière visible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Desportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP18157382. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12067,147 +12149,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NetMob25 Dataset: A High-resolution Multi-layered View of Individual Mobility in Greater Paris Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wellington Lobato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12217,287 +12299,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DONUTS deliverable D1.1 - Use cases: applications and requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Accettura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Ben Hadj Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRIT; CEA LIST; LAAS-CNRS; LIP; LIG; ICUBE. Strasbourg (67); CITI - Centre d'Innovation en Télécommunications et Intégration de services. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation du simulateur ICI de propagation d'épidémies à l'aide des données publiques recueillies pendant la première vague de la pandémie de COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Talay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529948v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilités et spatialités des pratiques de mobilité des coworkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lejoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12553,392 +12635,392 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LAET (Lyon, France). 2022, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03792435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SafeCityMap (1st phase) – COVID INRIA mission: Investigating population mobility habits in metropolitan zones and the lockdown impact using mobile phone data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haron C Fantecele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solohaja Rabenjamina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ziviani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IoT Anywhere - Comment choisir sa technologie d'accès ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacir Mouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie S Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goursaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] INSA LYON; SPIE ICS. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CamComSim: a LED-to-Camera Communication Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Desportes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9114, INSA Lyon; INRIA Grenoble - Rhône-Alpes; CITI - CITI Centre of Innovation in Telecommunications and Integration of services; Rtone. 2017, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12948,100 +13030,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congestion Control in Vehicular Ad Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other [cs.OH]. Institut National Polytechnique de Toulouse - INPT, 2011. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2011INPT0130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04240335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13051,91 +13133,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Networks to Data and Back Again</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Institut National des Sciences Appliquées de Lyon, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02446174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13145,153 +13227,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDManet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Tamdrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:2f5796c4998e8925c40ff4388d9c082f3621104a;origin=https://hal.archives-ouvertes.fr/hal-05459686;visit=swh:1:snp:c6b829c82377da6a50c58ebfc62a93b15474e04c;anchor=swh:1:rel:eb17e3faf661e104cb646688bc198376d63e2217;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId296"/>
+      <w:footerReference w:type="default" r:id="rId297"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13438,51 +13520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05511059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Ornella Djuikom Foka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachit Mishra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Naboulsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-026-01144-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288598v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Emary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJVT.2025.3598154" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288414v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111497" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ranjha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3584645" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04881128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hnin Pann Phyu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3524503" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04813320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Furno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Felipe Zanella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42421-024-00089-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3267725" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Amini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610402" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3267985" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03569051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haron Fanticelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohaja Rabenjamina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santos de Oliveira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517222" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03840152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Attanasio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fiandrino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Widmer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ludant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109428" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03299297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonnetain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103257" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gramaglia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451178" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909386v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desportes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.05.036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigit &#214;zcan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Oueis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.3001691" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Katsikouli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Zavou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fessant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290185v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Domga Komguem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tchuente" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19153358" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lavaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.10.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02354755v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tchuent&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-019-02071-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419717v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11247161" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2016.2563429" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573383v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOMSTD.2017.1600875" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Ziemlicki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Smoreda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2016.2637901" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132385v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ribot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2015.2491361" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123827v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.12.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884458v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2012.6194402" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967936v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2011.05.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXV246KX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05095906v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04881133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Negar Afrasiabi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05308587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Badra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Akopyan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05018410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118743v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geymerson S Ramos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo A Rosso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre L L Aquino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161829" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042127v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tamdrari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05095936v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945405v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekinat Yahya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05095915v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04642478v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian G.S. Pinheiro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre L.L. Aquino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC57260.2024.10570709" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767323v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560566v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04741769v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089968v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bellanger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189587v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Poitau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293981" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189569v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob58348.2023.10187721" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269561v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geymerson S. Ramos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gean Santos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas L. L. Moura" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Fernandes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiane Queiroz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03840106v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03755115v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03299130v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Ben Khalifa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD52248.2021.9508274" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03183703v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC49053.2021.9417466" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878140v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02878723v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02336041v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Malekmohammadi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173080v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02042688v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2019.8734186" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02751040v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327011v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pujol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02270454v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345768.3355922" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988294v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01781620v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mermouri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767560v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683605v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927252v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyun Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Patras" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683629v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/GLC.2018.8319118" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01740816v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ceselli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Premoli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking.2018.8696508" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01466468v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516180v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576866v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTITS.2017.8005601" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578557v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514402v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573380v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571530v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3129881.3129889" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577845v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Ahmed Khan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3134829.3134835" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312768v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Cherkaoui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Keskes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461480" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306198v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819404v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2981548.3003712" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342974v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351146v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2981548.2981555" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201719v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raveneau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Uppoor" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246620v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147217v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caballero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057864v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005050v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005015v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ancona" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WONS.2014.6814727" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095558v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005009v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Irfan Khan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908277v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805854v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Malandrino" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884468v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2387027.2387029" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967938v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2011.6140062" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762968v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boussetta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884460v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECON.2012.6275840" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967934v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962516" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967937v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2011.6093233" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884472v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2011.5766513" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967946v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967940v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASS.2011.61" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970402v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970404v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967948v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5501786" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03755118v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01473706v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewsn2017.org" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01757002v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094050v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840797v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648759.ch1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840792v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Naja" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9563-6_2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CN2CDG5Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819464v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365088v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chasse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josiane Kouam" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Lobato" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563199v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529948v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colomb" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cormier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792435v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03219274v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haron C Fantecele" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ziviani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020299v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacir Mouline" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie S Gorce" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625734v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04240335v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011INPT0130" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02446174v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05459686v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2f5796c4998e8925c40ff4388d9c082f3621104a;origin=https://hal.archives-ouvertes.fr/hal-05459686;visit=swh:1:snp:c6b829c82377da6a50c58ebfc62a93b15474e04c;anchor=swh:1:rel:eb17e3faf661e104cb646688bc198376d63e2217;path=/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05511059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Ornella Djuikom Foka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachit Mishra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Naboulsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-026-01144-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288598v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Emary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJVT.2025.3598154" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288414v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111497" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ranjha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3584645" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04881128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hnin Pann Phyu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3524503" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04813320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Furno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Felipe Zanella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42421-024-00089-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189564v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Amini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610402" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189562v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3267725" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3267985" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03569051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haron Fanticelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohaja Rabenjamina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santos de Oliveira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517222" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03840152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Attanasio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fiandrino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Widmer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ludant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109428" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03299297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonnetain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103257" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gramaglia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451178" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigit &#214;zcan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Oueis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.3001691" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909386v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desportes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.05.036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Katsikouli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Zavou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fessant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928552v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lavaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.10.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Domga Komguem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tchuente" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19153358" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02354755v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tchuent&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-019-02071-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419717v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11247161" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOMSTD.2017.1600875" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2016.2563429" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Ziemlicki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Smoreda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2016.2637901" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132385v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ribot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2015.2491361" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123827v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.12.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884458v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2012.6194402" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967936v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2011.05.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXV246KX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597391v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geymerson S Ramos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05095906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04881133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Negar Afrasiabi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Akopyan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05308587v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Badra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118743v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo A Rosso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre L L Aquino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161829" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05018410v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042127v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tamdrari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05095936v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945405v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekinat Yahya" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05095915v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767323v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04642478v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian G.S. Pinheiro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre L.L. Aquino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC57260.2024.10570709" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560566v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04741769v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bellanger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189587v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Poitau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293981" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269561v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geymerson S. Ramos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gean Santos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas L. L. Moura" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Fernandes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiane Queiroz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189574v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob58348.2023.10187721" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03840106v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03755115v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03299130v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Ben Khalifa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD52248.2021.9508274" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03183703v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC49053.2021.9417466" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878140v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02878723v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02336041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Malekmohammadi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173080v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02042688v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2019.8734186" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02751040v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327011v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pujol" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02270454v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345768.3355922" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988294v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01781620v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mermouri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767560v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683605v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927252v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyun Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Patras" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683629v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/GLC.2018.8319118" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01740816v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ceselli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Premoli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking.2018.8696508" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01466468v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516180v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578557v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576866v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTITS.2017.8005601" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514402v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625595v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573380v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571530v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3129881.3129889" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577845v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Ahmed Khan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3134829.3134835" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819404v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2981548.3003712" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312768v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Cherkaoui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Keskes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461480" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306198v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351146v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2981548.2981555" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342974v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201719v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raveneau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Uppoor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246620v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147217v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caballero" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057864v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095558v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005015v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ancona" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WONS.2014.6814727" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005050v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005009v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Irfan Khan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908277v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805854v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Malandrino" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884468v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2387027.2387029" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967938v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2011.6140062" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762968v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boussetta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884460v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECON.2012.6275840" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967934v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962516" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884472v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2011.5766513" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967937v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2011.6093233" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967946v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967940v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASS.2011.61" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970404v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967948v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5501786" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970402v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03755118v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01473706v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewsn2017.org" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01757002v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094050v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840797v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648759.ch1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840792v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Naja" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9563-6_2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CN2CDG5Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819464v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365088v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chasse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josiane Kouam" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Lobato" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563199v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529948v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colomb" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cormier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792435v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03219274v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haron C Fantecele" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ziviani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020299v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacir Mouline" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie S Gorce" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625734v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04240335v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011INPT0130" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02446174v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05459686v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2f5796c4998e8925c40ff4388d9c082f3621104a;origin=https://hal.archives-ouvertes.fr/hal-05459686;visit=swh:1:snp:c6b829c82377da6a50c58ebfc62a93b15474e04c;anchor=swh:1:rel:eb17e3faf661e104cb646688bc198376d63e2217;path=/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>