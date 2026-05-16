--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -763,235 +763,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where Are The (Cellular) Data?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryam Amini</w:t>
+                <w:t xml:space="preserve">Multi-Slice Privacy-Aware Traffic Forecasting at RAN Level: A Scalable Federated-Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hnin Pann Phyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Rosenberg</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3610402⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (4), pp.5038-5052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2023.3267725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189564v1</w:t>
+                <w:t xml:space="preserve">hal-04189562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Slice Privacy-Aware Traffic Forecasting at RAN Level: A Scalable Federated-Learning Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hnin Pann Phyu</w:t>
+                <w:t xml:space="preserve">Where Are The (Cellular) Data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diala Naboulsi</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (4), pp.5038-5052. </w:t>
+              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (2), pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2023.3267725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3610402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189562v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning in Network Slicing - A Survey</w:t>
               </w:r>
@@ -1594,274 +1594,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Planning and Operation of Multi-Cell Homogeneous and Heterogeneous Networks</w:t>
+                <w:t xml:space="preserve">Analytical and Simulation Tools for Optical Camera Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yigit Özcan</w:t>
+                <w:t xml:space="preserve">Alexis Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jad Oueis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Razvan Stanica</w:t>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+                <w:t xml:space="preserve">Adrien Desportes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (3), pp.1805 - 1821. </w:t>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.52-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2020.3001691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2020.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909390v1</w:t>
+                <w:t xml:space="preserve">hal-02909386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and Simulation Tools for Optical Camera Communications</w:t>
+                <w:t xml:space="preserve">Robust Planning and Operation of Multi-Cell Homogeneous and Heterogeneous Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Duque</w:t>
+                <w:t xml:space="preserve">Yigit Özcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Desportes</w:t>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 160, pp.52-62. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (3), pp.1805 - 1821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2020.05.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2020.3001691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909386v1</w:t>
+                <w:t xml:space="preserve">hal-02909390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy in trajectory micro-data publishing: a survey</w:t>
               </w:r>
@@ -1972,90 +1972,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core Network Function Placement in Self-Deployable Mobile Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lavaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2145,51 +2145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Tchuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (15), pp.3358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2262,51 +2262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Tchuenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (8), pp.4947-4962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2474,51 +2474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of LTE Isolated E-UTRAN Operation for Public Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Oueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2526,51 +2526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Standards Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (2), pp.98-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3284,51 +3284,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (76)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3400,165 +3400,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handover Management in Virtualized Radio Access Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+                <w:t xml:space="preserve">Bien trouver des hotspots dans la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Djuikom Foka Ornella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachit Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cezary Ziemlicki</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoWMoM 2025 - 26th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Fort Worth (TX), United States</w:t>
+              <w:t xml:space="preserve">CORES 2026 — 11th Francophone Meeting on Protocol Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095906v1</w:t>
+                <w:t xml:space="preserve">hal-05602257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Efficient Task Offloading using Reinforcement Learning for Dependent Tasks in Cloud-Edge-Device Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyedeh Negar Afrasiabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diala Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3573,1663 +3573,1646 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIN 2025 - 28th Conference on Innovation in Clouds, Internet and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte des chemins populaires en zone urbaine à partir de données mobiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Akopyan</w:t>
+                <w:t xml:space="preserve">Handover Management in Virtualized Radio Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solohaja Rabenjamina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezary Ziemlicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
+              <w:t xml:space="preserve">WoWMoM 2025 - 26th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Fort Worth (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018653v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Energy Consumption in Voice Call Services</w:t>
+                <w:t xml:space="preserve">Découverte des chemins populaires en zone urbaine à partir de données mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Badra</w:t>
+                <w:t xml:space="preserve">Evelyne Akopyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2025 – IEEE 36th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308587v1</w:t>
+                <w:t xml:space="preserve">hal-05018653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Urban Behavior: Information Theory Insights from WhatsApp Traffic Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geymerson S Ramos</w:t>
+                <w:t xml:space="preserve">A Comparison of Energy Consumption in Voice Call Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andre L L Aquino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PIMRC 2025 – IEEE 36th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Istanbul, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118743v1</w:t>
+                <w:t xml:space="preserve">hal-05308587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARIO: Multi-Agent Resilience Framework for Network Slicing in Tactical Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hnin Pann Phyu</w:t>
+                <w:t xml:space="preserve">Understanding Urban Behavior: Information Theory Insights from WhatsApp Traffic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geymerson S Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diala Naboulsi</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osvaldo A Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre L L Aquino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDINS 2025 - 7th International Workshop on Data Driven Intelligence for Networks and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montreal, Canada. pp.7140-7145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11161829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018410v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mais qui sont-ils ? Mais où sont-ils ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+                <w:t xml:space="preserve">MARIO: Multi-Agent Resilience Framework for Network Slicing in Tactical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hnin Pann Phyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
+              <w:t xml:space="preserve">DDINS 2025 - 7th International Workshop on Data Driven Intelligence for Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042127v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of Energy Consumption in Video Streaming Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Badra</w:t>
+                <w:t xml:space="preserve">Mais qui sont-ils ? Mais où sont-ils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Tamdrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoWMoM 2025 - 26th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Fort Worth (TX), United States</w:t>
+              <w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095936v1</w:t>
+                <w:t xml:space="preserve">hal-05042127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction-based Discontinuous Reception Mechanism for Extended Reality Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sekinat Yahya</w:t>
+                <w:t xml:space="preserve">Experimental Analysis of Energy Consumption in Video Streaming Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2025 – IEEE Consumer Communications and Networking Conference, Las Vegas, January 2025.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">WoWMoM 2025 - 26th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Fort Worth (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945405v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNOW: A Split Reinforcement Learning Approach for Energy Efficiency in Tactical Network Slicing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hnin Pann Phyu</w:t>
+                <w:t xml:space="preserve">Prediction-based Discontinuous Reception Mechanism for Extended Reality Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekinat Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diala Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoWMoM 2025 - 26th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Fort Worth (TX), United States</w:t>
+              <w:t xml:space="preserve">CCNC 2025 – IEEE Consumer Communications and Networking Conference, Las Vegas, January 2025.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095915v1</w:t>
+                <w:t xml:space="preserve">hal-04945405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Energy Impact of Cell Switch Off at an Urban Scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sekinat Yahya</w:t>
+                <w:t xml:space="preserve">SNOW: A Split Reinforcement Learning Approach for Energy Efficiency in Tactical Network Slicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hnin Pann Phyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STWiMob 2024 - 17th International Workshop on Selected Topics in Wireless and Mobile Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">WoWMoM 2025 - 26th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Fort Worth (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767323v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Vehicular Users Association in Urban Mobile Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geymerson S Ramos</w:t>
+                <w:t xml:space="preserve">Assessing the Energy Impact of Cell Switch Off at an Urban Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekinat Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andre L.L. Aquino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2024 - IEEE Wireless Communications and Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STWiMob 2024 - 17th International Workshop on Selected Topics in Wireless and Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642478v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'intérêt d'utiliser des stations de base mobiles pour les premiers secours !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhiyi Zhang</w:t>
+                <w:t xml:space="preserve">Optimizing Vehicular Users Association in Urban Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geymerson S Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian G.S. Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre L.L. Aquino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC 2024 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Dubai, United Arab Emirates. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC57260.2024.10570709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560566v2</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Presence Hotspot Extraction: A Mobile Network Data-Oriented Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solohaja Rabenjamina</w:t>
+                <w:t xml:space="preserve">De l'intérêt d'utiliser des stations de base mobiles pour les premiers secours !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diala Naboulsi</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetMob 2024 - International Conference on the Analysis of Mobile Phone Datasets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Washinghton DC, United States</w:t>
+              <w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741769v1</w:t>
+                <w:t xml:space="preserve">hal-04560566v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everyone can slice LoRaWAN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+                <w:t xml:space="preserve">Human Presence Hotspot Extraction: A Mobile Network Data-Oriented Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Ornella Djuikom Foka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solohaja Rabenjamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">NetMob 2024 - International Conference on the Analysis of Mobile Phone Datasets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Washinghton DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089968v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Energy Efficiency in RAN Network Slicing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diala Naboulsi</w:t>
+                <w:t xml:space="preserve">Everyone can slice LoRaWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Poitau</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCN 2023 - IEEE 48th Conference on Local Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Daytona Beach, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189587v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movable Base Stations in Mobile Networks for Emergency Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhiyi Zhang</w:t>
+                <w:t xml:space="preserve">Towards Energy Efficiency in RAN Network Slicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hnin Pann Phyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Poitau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2023 - IEEE 34th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LCN 2023 - IEEE 48th Conference on Local Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Daytona Beach, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189583v1</w:t>
+                <w:t xml:space="preserve">hal-04189587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left on read: Human behavior characterization based on messaging service applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Movable Base Stations in Mobile Networks for Emergency Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetMob 2023: Book of Abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2023 - IEEE 34th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Toronto, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC56721.2023.10293981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269561v1</w:t>
+                <w:t xml:space="preserve">hal-04189583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handover Forecasting in Cellular Networks: A Spatio-temporal Graph Neural Network Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Ornella Djuikom Foka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5258,73 +5241,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NoF 2023 - 14th International Conference on Network of the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Efficient Task Offloading and Trajectory Design for UAV-based MEC Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El-Emary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5356,3267 +5339,3275 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WiMob 2023 - 19th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montreal, Canada. pp.274-279, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WiMob58348.2023.10187721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of User Presence Information from Mobile Phone and Sensor Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Razvan Stanica</w:t>
+                <w:t xml:space="preserve">Left on read: Human behavior characterization based on messaging service applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geymerson S. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gean Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas L. L. Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oana Iova</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabiane Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM 2022 – 25th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">NetMob 2023: Book of Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840106v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Traffic Forecasting for Network Slices: A Federated-Learning Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diala Naboulsi</w:t>
+                <w:t xml:space="preserve">Comparison of User Presence Information from Mobile Phone and Sensor Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solohaja Rabenjamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2022 - IEEE 33rd International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Virtual, Japan</w:t>
+              <w:t xml:space="preserve">MSWiM 2022 – 25th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755115v1</w:t>
+                <w:t xml:space="preserve">hal-03840106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Carrier Sense Mechanisms in Low-Power Wide Area Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman Ben Khalifa</w:t>
+                <w:t xml:space="preserve">Mobile Traffic Forecasting for Network Slices: A Federated-Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hnin Pann Phyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WD 2021 - 13th IFIP Wireless Days</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PIMRC 2022 - IEEE 33rd International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Virtual, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299130v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay-based Core Network Placement in Self-Deployable Mobile Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhiyi Zhang</w:t>
+                <w:t xml:space="preserve">On the Use of Carrier Sense Mechanisms in Low-Power Wide Area Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2021 - IEEE Wireless Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Nanjing, China. pp.1-6, </w:t>
+              <w:t xml:space="preserve">WD 2021 - 13th IFIP Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC49053.2021.9417466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WD52248.2021.9508274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183703v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances des communications optiques LED-à-caméra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Duque</w:t>
+                <w:t xml:space="preserve">Delay-based Core Network Placement in Self-Deployable Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Desportes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2020 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC 2021 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Nanjing, China. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC49053.2021.9417466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02878140v1</w:t>
+                <w:t xml:space="preserve">hal-03183703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCA Threshold Impact on the MAC Layer Performance in IoT Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman Ben Khalifa</w:t>
+                <w:t xml:space="preserve">Evaluation des performances des communications optiques LED-à-caméra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Desportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC Spring 2020 - IEEE 91st Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">CORES 2020 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878723v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Wide Channels in WiFi Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Rosenberg</w:t>
+                <w:t xml:space="preserve">CCA Threshold Impact on the MAC Layer Performance in IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCN 2019 - 44th IEEE Conference on Local Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Osnabruck, Germany. pp.1-4</w:t>
+              <w:t xml:space="preserve">VTC Spring 2020 - IEEE 91st Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336041v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing and Removing Oscillations in Mobile Phone Location Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angelo Furno</w:t>
+                <w:t xml:space="preserve">On the Use of Wide Channels in WiFi Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Malekmohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoWMoM 2019 - 20th IEEE International symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Washington, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">LCN 2019 - 44th IEEE Conference on Local Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Osnabruck, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173080v1</w:t>
+                <w:t xml:space="preserve">hal-02336041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Channel Access Methods for Dedicated IoT Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman Ben Khalifa</w:t>
+                <w:t xml:space="preserve">Characterizing and Removing Oscillations in Mobile Phone Location Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiota Katsikouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Furno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WD 2019 - 11th IFIP Annual Wireless Days Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WoWMoM 2019 - 20th IEEE International symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Washington, United States. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2019.8734186⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02042688v1</w:t>
+                <w:t xml:space="preserve">hal-03173080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive message generation in intersection monitoring WSN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of Channel Access Methods for Dedicated IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de Recherche en Informatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WD 2019 - 11th IFIP Annual Wireless Days Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Manchester, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2019.8734186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751040v1</w:t>
+                <w:t xml:space="preserve">hal-02042688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTE User Association for Self-Deployable Networks in Disaster Management Scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Pujol</w:t>
+                <w:t xml:space="preserve">Adaptive message generation in intersection monitoring WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Tchuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT-DM 2019 - 6th International Conference on Information and Communication Technologies for Disaster Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence de Recherche en Informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Yaoundé, Cameroon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327011v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of LED-to-Camera Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Duque</w:t>
+                <w:t xml:space="preserve">LTE User Association for Self-Deployable Networks in Disaster Management Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Desportes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM 2019 - 22nd ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICT-DM 2019 - 6th International Conference on Information and Communication Technologies for Disaster Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270454v1</w:t>
+                <w:t xml:space="preserve">hal-02327011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtualized Local Core Network Functions Placement in Mobile Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Evaluation of LED-to-Camera Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Desportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jad Oueis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2019 - IEEE Wireless Communications and Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MSWiM 2019 - 22nd ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Miami Beach, United States. pp.135-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3345768.3355922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988294v2</w:t>
+                <w:t xml:space="preserve">hal-02270454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des Réseaux d'Accès Radio Virtualisés à la Mobilité des Utilisateurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Assia Mermouri</w:t>
+                <w:t xml:space="preserve">Virtualized Local Core Network Functions Placement in Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marco Fiore</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">WCNC 2019 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781620v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988294v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On User Mobility in Dynamic Cloud Radio Access Networks</w:t>
+                <w:t xml:space="preserve">Adaptation des Réseaux d'Accès Radio Virtualisés à la Mobilité des Utilisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diala Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mermouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOCOM 2018 – 37th Annual IEEE International Conference on Computer Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Honolulu, United States. pp.1-9</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767560v1</w:t>
+                <w:t xml:space="preserve">hal-01781620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poster: Insights into RGB-LED to Smartphone Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Duque</w:t>
+                <w:t xml:space="preserve">On User Mobility in Dynamic Cloud Radio Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Naboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Mermouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Desportes</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSN 2018 - International Conference on Embedded Wireless Systems and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Madrid, Spain. pp.173-174</w:t>
+              <w:t xml:space="preserve">INFOCOM 2018 – 37th Annual IEEE International Conference on Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Honolulu, United States. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683605v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Driven Mobility Control of Airborne Base Stations in Emergency Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poster: Insights into RGB-LED to Smartphone Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Razvan Stanica</w:t>
+                <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+                <w:t xml:space="preserve">Adrien Desportes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAIN 2018 - Workshop on Artificial Intelligence in Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EWSN 2018 - International Conference on Embedded Wireless Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Madrid, Spain. pp.173-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927252v1</w:t>
+                <w:t xml:space="preserve">hal-01683605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding Methods in LED-to-Smartphone Bidirectional Communication for the IoT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Duque</w:t>
+                <w:t xml:space="preserve">Learning Driven Mobility Control of Airborne Base Stations in Emergency Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Desportes</w:t>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global LiFi Congress - 1st edition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WAIN 2018 - Workshop on Artificial Intelligence in Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683629v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescriptive Analytics for MEC Orchestration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decoding Methods in LED-to-Smartphone Bidirectional Communication for the IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Desportes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Networking 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/IFIPNetworking.2018.8696508⟩</w:t>
+              <w:t xml:space="preserve">Global LiFi Congress - 1st edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/GLC.2018.8319118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740816v1</w:t>
+                <w:t xml:space="preserve">hal-01683629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Node Ranking in Wireless Sensor Networks with Linear Topology</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prescriptive Analytics for MEC Orchestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ceselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Premoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Secci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WD 2017 - 9th IFIP Wireless Days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP Networking 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Zürich, Switzerland. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/IFIPNetworking.2018.8696508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466468v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placement du coeur d'un réseau mobile autonome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Lavaux</w:t>
+                <w:t xml:space="preserve">Node Ranking in Wireless Sensor Networks with Linear Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Tchuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
+              <w:t xml:space="preserve">WD 2017 - 9th IFIP Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Porto, Portugal. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516180v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRIVA'MOV: Analysing Human Mobility Through Multi-Sensor Datasets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Placement du coeur d'un réseau mobile autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lavaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetMob 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Milan, Italy</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578557v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusing GPS Probe and Mobile Phone Data for Enhanced Land-Use Detection</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PRIVA'MOV: Analysing Human Mobility Through Multi-Sensor Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MT-ITS 2017 - 5th IEEE International Conference on Models and Technologies for Intelligent Transportation Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NetMob 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576866v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Spatial and Temporal Classification of Mobile Traffic Demands</w:t>
+                <w:t xml:space="preserve">Fusing GPS Probe and Mobile Phone Data for Enhanced Land-Use Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOCOM 2017 – 36th Annual IEEE International Conference on Computer Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MT-ITS 2017 - 5th IEEE International Conference on Models and Technologies for Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Naples, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MTITS.2017.8005601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514402v1</w:t>
+                <w:t xml:space="preserve">hal-01576866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network-aware User Association in Public Safety Oriented Mobile Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jad Oueis</w:t>
+                <w:t xml:space="preserve">Joint Spatial and Temporal Classification of Mobile Traffic Demands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> I-TENDER 2017 - 1st Workshop on ICT Tools for Emergency Networks and Disaster Relief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Seoul, South Korea. pp. 1-6</w:t>
+              <w:t xml:space="preserve">INFOCOM 2017 – 36th Annual IEEE International Conference on Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Atlanta, United States. pp. 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625595v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core Network Function Placement in Mobile Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Network-aware User Association in Public Safety Oriented Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Oueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2017 - IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montreal, Canada. pp.5</w:t>
+              <w:t xml:space="preserve"> I-TENDER 2017 - 1st Workshop on ICT Tools for Emergency Networks and Disaster Relief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Seoul, South Korea. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573380v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SeedLight: Hardening LED-to-Camera Communication with Random Linear Coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Duque</w:t>
+                <w:t xml:space="preserve">Core Network Function Placement in Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Desportes</w:t>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLCS 2017 - 4th ACM Workshop on Visible Light Communication Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2017 - IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montreal, Canada. pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3129881.3129889⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01571530v1</w:t>
+                <w:t xml:space="preserve">hal-01573380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Energy Efficiency and Performance of Neighbor Discovery Schemes for Low Duty Cycle IoT Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Pujol</w:t>
+                <w:t xml:space="preserve">SeedLight: Hardening LED-to-Camera Communication with Random Linear Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+                <w:t xml:space="preserve">Adrien Desportes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM PE-WASUN'17 - 14th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3134829.3134835⟩</w:t>
+              <w:t xml:space="preserve">VLCS 2017 - 4th ACM Workshop on Visible Light Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Snowbird, UT, United States. pp. 15-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3129881.3129889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577845v1</w:t>
+                <w:t xml:space="preserve">hal-01571530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo: Unleashing the power of LED-to-camera communications for IoT devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Duque</w:t>
+                <w:t xml:space="preserve">On the Energy Efficiency and Performance of Neighbor Discovery Schemes for Low Duty Cycle IoT Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junaid Ahmed Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Desportes</w:t>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 3rd Workshop on Visible Light Communication Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, New York City, United States. </w:t>
+              <w:t xml:space="preserve">ACM PE-WASUN'17 - 14th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Miami Beach, FL, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2981548.3003712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3134829.3134835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819404v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LTE-A Random Access Channel Capacity Evaluation for M2M Communications</w:t>
               </w:r>
@@ -8628,51 +8619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Keskes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8719,77 +8710,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking the Environment, the Battery, and the Application in Energy Harvesting Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Oueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AdHoc-Now 2016 - 15th International Conference on Ad Hoc Networks and Wireless</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8808,2407 +8799,2524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unleashing the Power of LED-to-Camera Communications for IoT Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Demo: Unleashing the power of LED-to-camera communications for IoT devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Desportes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLCS 2016 - ACM 3rd International Workshop on Visible Light Communication Systems </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, New York, United States. </w:t>
+              <w:t xml:space="preserve">Proceedings of the 3rd Workshop on Visible Light Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, New York City, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2981548.2981555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2981548.3003712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351146v1</w:t>
+                <w:t xml:space="preserve">hal-01819404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Harvesting Wireless Sensor Networks: From Characterization to Duty Cycle Dimensioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unleashing the Power of LED-to-Camera Communications for IoT Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jad Oueis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Razvan Stanica</w:t>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+                <w:t xml:space="preserve">Adrien Desportes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASS 2016 - IEEE 13th International Conference on Mobile Ad hoc and Sensor Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VLCS 2016 - ACM 3rd International Workshop on Visible Light Communication Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2981548.2981555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342974v1</w:t>
+                <w:t xml:space="preserve">hal-01351146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban-scale Cellular Offloading through Wi-Fi Access Points: a Measurement-based Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Raveneau</w:t>
+                <w:t xml:space="preserve">Energy Harvesting Wireless Sensor Networks: From Characterization to Duty Cycle Dimensioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTSI 2015 - 1st International Forum on Research and Technologies for Society and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Turin, Italy</w:t>
+              <w:t xml:space="preserve">MASS 2016 - IEEE 13th International Conference on Mobile Ad hoc and Sensor Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201719v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Evaluation of Urban Fabric Detection Techniques Based on Mobile Traffic Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelo Furno</w:t>
+                <w:t xml:space="preserve">Urban-scale Cellular Offloading through Wi-Fi Access Points: a Measurement-based Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandesh Uppoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cunche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASONAM 2015 - IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">RTSI 2015 - 1st International Forum on Research and Technologies for Society and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246620v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privamov : Suivi d'utilisateurs mobiles et reconstruction de trajectoires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Caballero</w:t>
+                <w:t xml:space="preserve">A Comparative Evaluation of Urban Fabric Detection Techniques Based on Mobile Traffic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Furno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
+              <w:t xml:space="preserve">ASONAM 2015 - IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147217v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WARIM: Wireless Sensor Network Architecture for a Reliable Intersection Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
+                <w:t xml:space="preserve">Privamov : Suivi d'utilisateurs mobiles et reconstruction de trajectoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC - IEEE 17th International Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Qingdao, China</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057864v1</w:t>
+                <w:t xml:space="preserve">hal-01147217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Mobility Flows from Mobile Phone Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Fiore</w:t>
+                <w:t xml:space="preserve">WARIM: Wireless Sensor Network Architecture for a Reliable Intersection Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Tchuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UM - Urban Modelling Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">ITSC - IEEE 17th International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095558v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Boundaries of Massive Floating Car Data Offloading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvia Ancona</w:t>
+                <w:t xml:space="preserve">Urban Mobility Flows from Mobile Phone Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Naboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WONS - 11th IEEE/IFIP Annual Conference on Wireless On-demand Network Systems and Services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UM - Urban Modelling Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005015v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying Call Profiles in Large-scale Mobile Traffic Datasets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diala Naboulsi</w:t>
+                <w:t xml:space="preserve">Performance Boundaries of Massive Floating Car Data Offloading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ancona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOCOM - 33rd Annual IEEE International Conference on Computer Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WONS - 11th IEEE/IFIP Annual Conference on Wireless On-demand Network Systems and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Obergurgl, Austria. pp.89 - 96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WONS.2014.6814727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005050v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Information Dissemination in Vehicular Networks using Facilities Layer Mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Irfan Khan</w:t>
+                <w:t xml:space="preserve">Classifying Call Profiles in Large-scale Mobile Traffic Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC - IEEE Wireless Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">INFOCOM - 33rd Annual IEEE International Conference on Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005009v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Mobility Flows in the City of Abidjan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Fiore</w:t>
+                <w:t xml:space="preserve">Safety Information Dissemination in Vehicular Networks using Facilities Layer Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Irfan Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on the Analysis of Mobile Phone Datasets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Boston, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">WCNC - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908277v1</w:t>
+                <w:t xml:space="preserve">hal-01005009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offloading Floating Car Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human Mobility Flows in the City of Abidjan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Naboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Malandrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 14th International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Madrid, Spain. pp.1-9</w:t>
+              <w:t xml:space="preserve">3rd International Conference on the Analysis of Mobile Phone Datasets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Boston, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805854v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss Reasons in Safety VANETs and Implications on Congestion Control</w:t>
+                <w:t xml:space="preserve">Offloading Floating Car Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André-Luc Beylot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Malandrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks (PE-WASUN 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 14th International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Madrid, Spain. pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884468v1</w:t>
+                <w:t xml:space="preserve">hal-00805854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Density Estimation for Contention Window Adaptation in Vehicular Networks</w:t>
+                <w:t xml:space="preserve">Loss Reasons in Safety VANETs and Implications on Congestion Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2011, Toronto, Canada. pp.730-734, </w:t>
+              <w:t xml:space="preserve">International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks (PE-WASUN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGSIM: Special Interest Group on Simulation and Modeling, Oct 2012, Paphos, Cyprus. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2011.6140062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2387027.2387029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967938v1</w:t>
+                <w:t xml:space="preserve">hal-03884468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary Networks: A Novel Networking Paradigm for Urban Environments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Density Estimation for Contention Window Adaptation in Vehicular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CoNext workshop Urbane</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2011, Toronto, Canada. pp.730-734, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2011.6140062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762968v1</w:t>
+                <w:t xml:space="preserve">hal-03967938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congestion Control in CSMA-based Vehicular Networks: Do Not Forget the Carrier Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capillary Networks: A Novel Networking Paradigm for Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André-Luc Beylot</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Annual IEEE Conference on Sensor, Mesh and Ad Hoc Communications and Networks (SECON 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM CoNext workshop Urbane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884460v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancements of IEEE 802.11p Protocol for Access Control on a VANET Control Channel</w:t>
+                <w:t xml:space="preserve">Congestion Control in CSMA-based Vehicular Networks: Do Not Forget the Carrier Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Communications (ICC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2011, Kyoto, Japan. pp.1-5, </w:t>
+              <w:t xml:space="preserve">9th Annual IEEE Conference on Sensor, Mesh and Ad Hoc Communications and Networks (SECON 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Communications Society, Jun 2012, Seoul, South Korea. pp.650-658, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SECON.2012.6275840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967934v1</w:t>
+                <w:t xml:space="preserve">hal-03884460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadcast Communication in Vehicular Ad-Hoc Network Safety Applications</w:t>
+                <w:t xml:space="preserve">Enhancements of IEEE 802.11p Protocol for Access Control on a VANET Control Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE Consumer Communications and Networking Conference (CCNC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Communications Society, Jan 2011, Las Vegas, United States. pp.462-466, </w:t>
+              <w:t xml:space="preserve">International Conference on Communications (ICC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2011, Kyoto, Japan. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2011.5766513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884472v1</w:t>
+                <w:t xml:space="preserve">hal-03967934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why VANET Beaconing is More than Simple Broadcast</w:t>
+                <w:t xml:space="preserve">Broadcast Communication in Vehicular Ad-Hoc Network Safety Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vehicular Technology Conference (VTC Fall 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2011, San Francisco, United States. pp.1-5, </w:t>
+              <w:t xml:space="preserve">8th IEEE Consumer Communications and Networking Conference (CCNC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Communications Society, Jan 2011, Las Vegas, United States. pp.462-466, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VETECF.2011.6093233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2011.5766513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967937v1</w:t>
+                <w:t xml:space="preserve">hal-03884472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Carrier Sense Mechanism in Safety VANETs</w:t>
+                <w:t xml:space="preserve">Why VANET Beaconing is More than Simple Broadcast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENSEEIHT-Kyushu University Workshop on Data Mining and Media Processing (EKDM 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vehicular Technology Conference (VTC Fall 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2011, San Francisco, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETECF.2011.6093233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967946v1</w:t>
+                <w:t xml:space="preserve">hal-03967937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Carrier Sense in Vehicular Ad-Hoc Networks</w:t>
+                <w:t xml:space="preserve">Adaptive Carrier Sense Mechanism in Safety VANETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th international conference on Mobile Ad-hoc and Sensor Systems (MASS 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ENSEEIHT-Kyushu University Workshop on Data Mining and Media Processing (EKDM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MASS.2011.61⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03967940v1</w:t>
+                <w:t xml:space="preserve">hal-03967946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Channel Access Techniques in Vehicular Ad-Hoc Networks (Ecole d'été RESCOM 2010)</w:t>
+                <w:t xml:space="preserve">Physical Carrier Sense in Vehicular Ad-Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été RESCOM 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th international conference on Mobile Ad-hoc and Sensor Systems (MASS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2011, Valencia, Spain. pp.580-589, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MASS.2011.61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970404v1</w:t>
+                <w:t xml:space="preserve">hal-03967940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of CSMA and TDMA for a Heartbeat VANET Application</w:t>
+                <w:t xml:space="preserve">Evaluation of Channel Access Techniques in Vehicular Ad-Hoc Networks (Ecole d'été RESCOM 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Communications 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecole d'été RESCOM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Giens, Var, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2010.5501786⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03967948v1</w:t>
+                <w:t xml:space="preserve">hal-03970404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparison of CSMA and TDMA for a Heartbeat VANET Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Luc Beylot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Communications 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2010, Le Cap, South Africa. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2010.5501786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Minimum Contention Window Adaptation for VANET Control Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11230,51 +11338,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Spécifiques Pôle ResCom Réseaux Véhiculaires 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS GdR Réseaux et Systèmes Distribués (RSD), Nov 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11284,51 +11392,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster: Privacy-Aware Decentralized Multi-Slice Traffic Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hnin Pann Phyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11357,280 +11465,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MobiSys 2022 - The 20th ACM International Conference on Mobile Systems, Applications, and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Portland, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demo: Off-the-Shelf Bi-Directional Visible Light Communication Module for IoT Devices and Smartphones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Desportes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSN 2017 - 13th International Conference on Embedded Wireless Systems and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EWSN ’17 Proceedings of the 2017 International Conference on Embedded Wireless Systems and Networks, pp.238-239, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Visible Light Communication in the Smart City Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Desportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhD CITI Day 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11640,104 +11748,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Access Networks for Smart Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Bechkit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11747,73 +11855,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Vesco; F. Ferrero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social, Economic, Environmental Sustainability in the Development of Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Information Science Reference, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congestion Control for Safety Vehicular Ad Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11836,177 +11944,177 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André-Luc Beylot and Houda Labiod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicular Networks : Models and Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, 2013, 978-1-84821-489-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118648759.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of Service Provisioning in Wireless Vehicular Networks: Challenges and Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rola Naja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rola Naja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Vehicular Networks for Car Collision Avoidance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.37-69, 2013, 978-1-4419-9563-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-9563-6_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12016,130 +12124,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés de communication en lumière visible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Desportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP18157382. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12149,147 +12257,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NetMob25 Dataset: A High-resolution Multi-layered View of Individual Mobility in Greater Paris Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wellington Lobato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12299,287 +12407,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DONUTS deliverable D1.1 - Use cases: applications and requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Ben Hadj Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRIT; CEA LIST; LAAS-CNRS; LIP; LIG; ICUBE. Strasbourg (67); CITI - Centre d'Innovation en Télécommunications et Intégration de services. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation du simulateur ICI de propagation d'épidémies à l'aide des données publiques recueillies pendant la première vague de la pandémie de COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Talay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529948v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilités et spatialités des pratiques de mobilité des coworkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lejoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12635,87 +12743,87 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LAET (Lyon, France). 2022, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03792435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SafeCityMap (1st phase) – COVID INRIA mission: Investigating population mobility habits in metropolitan zones and the lockdown impact using mobile phone data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haron C Fantecele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solohaja Rabenjamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12723,304 +12831,304 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ziviani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IoT Anywhere - Comment choisir sa technologie d'accès ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacir Mouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie S Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goursaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] INSA LYON; SPIE ICS. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CamComSim: a LED-to-Camera Communication Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Desportes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9114, INSA Lyon; INRIA Grenoble - Rhône-Alpes; CITI - CITI Centre of Innovation in Telecommunications and Integration of services; Rtone. 2017, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13030,100 +13138,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congestion Control in Vehicular Ad Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other [cs.OH]. Institut National Polytechnique de Toulouse - INPT, 2011. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011INPT0130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04240335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13133,91 +13241,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Networks to Data and Back Again</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Institut National des Sciences Appliquées de Lyon, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02446174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13227,153 +13335,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDManet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Tamdrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:2f5796c4998e8925c40ff4388d9c082f3621104a;origin=https://hal.archives-ouvertes.fr/hal-05459686;visit=swh:1:snp:c6b829c82377da6a50c58ebfc62a93b15474e04c;anchor=swh:1:rel:eb17e3faf661e104cb646688bc198376d63e2217;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId297"/>
+      <w:footerReference w:type="default" r:id="rId299"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13520,51 +13628,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05511059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Ornella Djuikom Foka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachit Mishra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Naboulsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-026-01144-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288598v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Emary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJVT.2025.3598154" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288414v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111497" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ranjha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3584645" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04881128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hnin Pann Phyu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3524503" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04813320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Furno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Felipe Zanella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42421-024-00089-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189564v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Amini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610402" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189562v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3267725" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3267985" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03569051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haron Fanticelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohaja Rabenjamina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santos de Oliveira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517222" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03840152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Attanasio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fiandrino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Widmer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ludant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109428" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03299297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonnetain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103257" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gramaglia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451178" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigit &#214;zcan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Oueis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.3001691" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909386v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desportes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.05.036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Katsikouli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Zavou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fessant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928552v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lavaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.10.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Domga Komguem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tchuente" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19153358" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02354755v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tchuent&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-019-02071-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419717v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11247161" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOMSTD.2017.1600875" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2016.2563429" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Ziemlicki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Smoreda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2016.2637901" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132385v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ribot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2015.2491361" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123827v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.12.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884458v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2012.6194402" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967936v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2011.05.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXV246KX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597391v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geymerson S Ramos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05095906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04881133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Negar Afrasiabi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Akopyan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05308587v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Badra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118743v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo A Rosso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre L L Aquino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161829" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05018410v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042127v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tamdrari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05095936v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945405v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekinat Yahya" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05095915v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767323v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04642478v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian G.S. Pinheiro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre L.L. Aquino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC57260.2024.10570709" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560566v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04741769v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bellanger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189587v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Poitau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293981" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269561v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geymerson S. Ramos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gean Santos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas L. L. Moura" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Fernandes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiane Queiroz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189574v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob58348.2023.10187721" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03840106v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03755115v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03299130v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Ben Khalifa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD52248.2021.9508274" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03183703v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC49053.2021.9417466" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878140v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02878723v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02336041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Malekmohammadi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173080v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02042688v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2019.8734186" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02751040v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327011v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pujol" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02270454v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345768.3355922" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988294v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01781620v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mermouri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767560v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683605v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927252v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyun Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Patras" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683629v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/GLC.2018.8319118" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01740816v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ceselli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Premoli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking.2018.8696508" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01466468v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516180v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578557v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576866v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTITS.2017.8005601" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514402v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625595v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573380v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571530v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3129881.3129889" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577845v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Ahmed Khan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3134829.3134835" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819404v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2981548.3003712" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312768v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Cherkaoui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Keskes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461480" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306198v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351146v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2981548.2981555" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342974v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201719v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raveneau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Uppoor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246620v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147217v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caballero" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057864v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095558v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005015v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ancona" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WONS.2014.6814727" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005050v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005009v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Irfan Khan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908277v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805854v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Malandrino" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884468v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2387027.2387029" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967938v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2011.6140062" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762968v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boussetta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884460v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECON.2012.6275840" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967934v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962516" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884472v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2011.5766513" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967937v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2011.6093233" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967946v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967940v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASS.2011.61" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970404v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967948v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5501786" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970402v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03755118v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01473706v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewsn2017.org" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01757002v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094050v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840797v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648759.ch1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840792v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Naja" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9563-6_2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CN2CDG5Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819464v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365088v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chasse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josiane Kouam" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Lobato" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563199v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529948v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colomb" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cormier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792435v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03219274v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haron C Fantecele" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ziviani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020299v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacir Mouline" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie S Gorce" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625734v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04240335v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011INPT0130" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02446174v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05459686v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2f5796c4998e8925c40ff4388d9c082f3621104a;origin=https://hal.archives-ouvertes.fr/hal-05459686;visit=swh:1:snp:c6b829c82377da6a50c58ebfc62a93b15474e04c;anchor=swh:1:rel:eb17e3faf661e104cb646688bc198376d63e2217;path=/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05511059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Ornella Djuikom Foka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachit Mishra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Naboulsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-026-01144-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288598v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Emary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJVT.2025.3598154" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288414v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111497" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ranjha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3584645" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04881128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hnin Pann Phyu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3524503" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04813320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Furno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Felipe Zanella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42421-024-00089-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3267725" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Amini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610402" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3267985" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03569051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haron Fanticelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohaja Rabenjamina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santos de Oliveira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517222" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03840152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Attanasio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fiandrino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Widmer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ludant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109428" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03299297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonnetain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103257" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gramaglia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451178" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909386v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desportes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.05.036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigit &#214;zcan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Oueis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.3001691" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Katsikouli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Zavou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fessant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928552v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lavaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.10.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Domga Komguem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tchuente" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19153358" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02354755v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tchuent&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-019-02071-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419717v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11247161" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOMSTD.2017.1600875" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2016.2563429" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Ziemlicki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Smoreda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2016.2637901" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132385v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ribot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2015.2491361" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123827v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.12.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884458v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2012.6194402" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967936v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2011.05.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXV246KX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597391v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geymerson S Ramos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602257v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Djuikom Foka Ornella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04881133v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Negar Afrasiabi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05095906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Akopyan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05308587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Badra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118743v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo A Rosso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre L L Aquino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161829" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05018410v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042127v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tamdrari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05095936v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945405v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekinat Yahya" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05095915v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767323v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04642478v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian G.S. Pinheiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre L.L. Aquino" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC57260.2024.10570709" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560566v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04741769v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bellanger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189587v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Poitau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189583v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293981" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189574v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob58348.2023.10187721" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269561v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geymerson S. Ramos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gean Santos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas L. L. Moura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Fernandes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiane Queiroz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03840106v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03755115v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03299130v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Ben Khalifa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD52248.2021.9508274" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03183703v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC49053.2021.9417466" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878140v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02878723v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02336041v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Malekmohammadi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173080v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02042688v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2019.8734186" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02751040v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327011v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pujol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02270454v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345768.3355922" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988294v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01781620v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mermouri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767560v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683605v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927252v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyun Zhang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Patras" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683629v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/GLC.2018.8319118" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01740816v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ceselli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Premoli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking.2018.8696508" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01466468v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516180v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578557v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576866v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTITS.2017.8005601" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514402v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625595v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573380v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571530v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3129881.3129889" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577845v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Ahmed Khan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3134829.3134835" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312768v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Cherkaoui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Keskes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461480" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306198v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819404v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2981548.3003712" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351146v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2981548.2981555" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342974v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201719v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raveneau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Uppoor" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246620v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147217v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caballero" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057864v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095558v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005015v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ancona" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WONS.2014.6814727" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005050v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005009v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Irfan Khan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908277v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805854v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Malandrino" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884468v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2387027.2387029" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967938v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2011.6140062" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762968v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boussetta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884460v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECON.2012.6275840" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967934v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962516" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884472v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2011.5766513" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967937v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2011.6093233" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967946v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967940v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASS.2011.61" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970404v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967948v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5501786" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970402v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03755118v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01473706v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewsn2017.org" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01757002v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094050v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840797v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648759.ch1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840792v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Naja" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9563-6_2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CN2CDG5Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819464v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365088v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chasse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josiane Kouam" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Lobato" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563199v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529948v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colomb" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cormier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792435v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03219274v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haron C Fantecele" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ziviani" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020299v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacir Mouline" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie S Gorce" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625734v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04240335v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011INPT0130" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02446174v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05459686v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2f5796c4998e8925c40ff4388d9c082f3621104a;origin=https://hal.archives-ouvertes.fr/hal-05459686;visit=swh:1:snp:c6b829c82377da6a50c58ebfc62a93b15474e04c;anchor=swh:1:rel:eb17e3faf661e104cb646688bc198376d63e2217;path=/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>