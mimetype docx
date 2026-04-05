--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -75,217 +75,217 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the spectral decomposition of the complex Robin Laplacian</w:t>
+                <w:t xml:space="preserve">Statistical wave field theory: Anisotropic wave fields under Neumann's boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 158 (1), pp.838-848. </w:t>
+              <w:t xml:space="preserve">, 2026, 159 (3), pp.2265-2280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0037233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0042450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05192136v2</w:t>
+                <w:t xml:space="preserve">hal-05549135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical wave field theory: Curvature term</w:t>
+                <w:t xml:space="preserve">On the spectral decomposition of the complex Robin Laplacian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 157 (3), pp.1650-1664. </w:t>
+              <w:t xml:space="preserve">, 2025, 158 (1), pp.838-848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0036053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0037233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985263v2</w:t>
+                <w:t xml:space="preserve">hal-05192136v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical wave field theory: Special polyhedra</w:t>
               </w:r>
@@ -343,1589 +343,1572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010187v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical wave field theory</w:t>
+                <w:t xml:space="preserve">Statistical wave field theory: Curvature term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 156 (1), pp.573 - 599. </w:t>
+              <w:t xml:space="preserve">, 2025, 157 (3), pp.1650-1664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0027914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0036053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655069v2</w:t>
+                <w:t xml:space="preserve">hal-04985263v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorptive nature of scattering coefficients in stress-energy tensor formalism for room acoustics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical wave field theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 155 (4), pp.2339 - 2346. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0025468⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 156 (1), pp.573 - 599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0027914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548715v2</w:t>
+                <w:t xml:space="preserve">hal-04655069v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Music Source Separation Using Differentiable Parametric Source Models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clement Doire</w:t>
+                <w:t xml:space="preserve">Absorptive nature of scattering coefficients in stress-energy tensor formalism for room acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASLP.2023.3252272⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155 (4), pp.2339 - 2346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0025468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038023v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548715v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoneme Level Lyrics Alignment and Text-Informed Singing Voice Separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Unsupervised Music Source Separation Using Differentiable Parametric Source Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Schulze-Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Kelley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Doire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASLP.2021.3091817⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 31, pp.1276-1289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2023.3252272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255334v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Inference and Learning of State Space Models with Laplace Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Depalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 69, pp.3176 - 3189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tsp.2021.3075146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of Alpha-Stable Random Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+                <w:t xml:space="preserve">Phoneme Level Lyrics Alignment and Text-Informed Singing Voice Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Schulze-Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement S J Doire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107465⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2021.3091817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433213v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common mathematical framework for stochastic reverberation models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Separation of Alpha-Stable Random Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 145 (4), pp.2733-2745. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.107465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5096153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958485v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based STFT phase recovery for audio source separation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Common mathematical framework for stochastic reverberation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (4), pp.2733-2745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5096153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718718v2</w:t>
+                <w:t xml:space="preserve">hal-01958485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Student's t Source and Mixing Models for Multichannel Audio Source Separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-based STFT phase recovery for audio source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Magron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Leglaive</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (6), pp.1150-1164</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584755v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718718v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training and Compensation of Class-conditioned NMF Bases for Speech Enhancement</w:t>
+                <w:t xml:space="preserve">Student's t Source and Mixing Models for Multichannel Audio Source Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanwook Chung</w:t>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Champagne</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (6), pp.1150-1164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682750v1</w:t>
+                <w:t xml:space="preserve">hal-01584755v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassigned Time-Frequency Representations of Discrete Time Signals and Application to the Constant Q Transform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training and Compensation of Class-conditioned NMF Bases for Speech Enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanwook Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Plourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fenet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+                <w:t xml:space="preserve">Benoît Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370542v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projection-based demixing of spatial audio</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+                <w:t xml:space="preserve">Reassigned Time-Frequency Representations of Discrete Time Signals and Application to the Constant Q Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASLP.2016.2570945⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 132, pp.170-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260588v2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichannel Audio Source Separation with Probabilistic Reverberation Priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (12), pp.2453-2465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel high resolution NMF for modelling convolutive mixtures of non-stationary signals in the time-frequency domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projection-based demixing of spatial audio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derry Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark D. Plumbley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 22 (11), pp.1670-1680</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2016.2570945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061578v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260588v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic Adaptive Latent Component Analysis of Audio and Application to Music Transcription</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multichannel high resolution NMF for modelling convolutive mixtures of non-stationary signals in the time-frequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Fuentes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+                <w:t xml:space="preserve">Mark D. Plumbley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE_J_ASLP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21 (9), pp.1854--1866</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (11), pp.1670-1680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945197v1</w:t>
+                <w:t xml:space="preserve">hal-01061578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coding-based informed source separation: Nonnegative tensor factorization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (8), pp.1699-1712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1953,2175 +1936,2270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric audio coding with exponentially damped sinusoids</w:t>
+                <w:t xml:space="preserve">Harmonic Adaptive Latent Component Analysis of Audio and Application to Music Transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Derrien</w:t>
+                <w:t xml:space="preserve">Benoît Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE_J_ASLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (9), pp.1854--1866</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881698v1</w:t>
+                <w:t xml:space="preserve">hal-00945197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informed source separation through spectrogram coding and data embedding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Pinel</w:t>
+                <w:t xml:space="preserve">Parametric audio coding with exponentially damped sinusoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.09.016⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (7), pp.1489-1501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASL.2013.2255284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643957v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décompositions en éléments sonores et applications musicales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+                <w:t xml:space="preserve">Informed source separation through spectrogram coding and data embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (8), pp.1937-1949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809496v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-divergence as a subclass of Bregman divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18 (2), pp.83--86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMF with time-frequency activations to model non-stationary audio events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE_J_ASLP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 19 (4), pp.744--753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian Processes for Underdetermined Source Separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+                <w:t xml:space="preserve">Décompositions en éléments sonores et applications musicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (6), pp.665-689</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643951v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipitch estimation of piano sounds using a new probabilistic spectral smoothness principle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Emiya</w:t>
+                <w:t xml:space="preserve">Gaussian Processes for Underdetermined Source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand David</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASL.2009.2038819⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (7), pp.3155 - 3167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2011.2119315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00510392v1</w:t>
+                <w:t xml:space="preserve">hal-00643951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforcing Harmonicity and Smoothness in Bayesian Non-negative Matrix Factorization Applied to Polyphonic Music Transcription</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nancy Bertin</w:t>
+                <w:t xml:space="preserve">Multipitch estimation of piano sounds using a new probabilistic spectral smoothness principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Emiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 18 (3), pp.538-549. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASL.2010.2041381⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 18 (6), pp.1643-1654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASL.2009.2038819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00557088v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00510392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability Analysis of Multiplicative Update Algorithms and Application to Nonnegative Matrix Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (12), pp.1869-1881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNN.2010.2076831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00555984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including parametric models in spectrogram decomposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Durrieu</w:t>
+                <w:t xml:space="preserve">Enforcing Harmonicity and Smoothness in Bayesian Non-negative Matrix Factorization Applied to Polyphonic Music Transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (3), pp.538-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASL.2010.2041381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945286v1</w:t>
+                <w:t xml:space="preserve">inria-00557088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive harmonic spectral decomposition for multiple pitch estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nancy Bertin</w:t>
+                <w:t xml:space="preserve">Including parametric models in spectrogram decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 18 (3), pp.528--537</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 128 (4), pp.2310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00544094v1</w:t>
+                <w:t xml:space="preserve">hal-00945286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit Modeling of Temporal Dynamics within Musical Signals for Acoustical Unit Formation and Similarity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Raspaud</w:t>
+                <w:t xml:space="preserve">Adaptive harmonic spectral decomposition for multiple pitch estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31 (12), pp.1498--1506</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (3), pp.528--537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945198v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00544094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sympathetic string modes in the concert harp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explicit Modeling of Temporal Dynamics within Musical Signals for Acoustical Unit Formation and Similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Gautier</w:t>
+                <w:t xml:space="preserve">Martin Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (12), pp.1498--1506</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945199v1</w:t>
+                <w:t xml:space="preserve">hal-00945198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cramér-Rao bounds for multiple poles and coefficients of quasipolynomials in colored noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sympathetic string modes in the concert harp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE_J_SP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95 (4), pp.744--752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945193v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of ESPRIT for estimating mixtures of complex exponentials modulated by polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE_J_SP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (2), pp.492--504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and stable YAST algorithm for principal and minor subspace tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE_J_SP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (8), pp.3437--3446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTILINEAR SINGULAR VALUE DECOMPOSITION FOR STRUCTURED TENSORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 30 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new perturbation analysis for signal enumeration in rotational invariance techniques</w:t>
+                <w:t xml:space="preserve">Cramér-Rao bounds for multiple poles and coefficients of quasipolynomials in colored noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE_J_SP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (8), pp.3458--3467</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2005.861899⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00479779v1</w:t>
+                <w:t xml:space="preserve">hal-00945193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution spectral analysis of mixtures of complex exponentials modulated by polynomials</w:t>
+                <w:t xml:space="preserve">A new perturbation analysis for signal enumeration in rotational invariance techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 54 (4), pp.1341-1350. </w:t>
+              <w:t xml:space="preserve">, 2006, 54 (2), pp.450-458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2006.870556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2005.861899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479781v1</w:t>
+                <w:t xml:space="preserve">hal-00479779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Approximated Power Iteration Subspace Tracking</w:t>
+                <w:t xml:space="preserve">High resolution spectral analysis of mixtures of complex exponentials modulated by polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 53 (8), pp.2931-2941. </w:t>
+              <w:t xml:space="preserve">, 2006, 54 (4), pp.1341-1350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2005.850378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2006.870556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479772v1</w:t>
+                <w:t xml:space="preserve">hal-00479781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fast Approximated Power Iteration Subspace Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (8), pp.2931-2941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2005.850378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sliding window adaptive SVD algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE_J_SP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 52 (1), pp.1--10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4131,8109 +4209,8109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie ondulatoire statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual Noise-Masking with Music through Deep Spectral Envelope Shaping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2025, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified Variational and Physics-aware Model for Room Impulse Response Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech: 26th edition of the Interspeech Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Rotterdam (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IS³ : Generic Impulsive--Stationary Sound Separation in Acoustic Scenes using Deep Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraskevas Stamatiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2025, Tahoe City, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228563v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle physique variationnel pour l’estimation de réponses impulsionnelles de salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2025 : XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg (67000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riemannian space tessellation with polyhedral room images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congrès Français d'Acoustique (CFA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559402v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FVTD simulation of the acoustics of the Phonocamptic Cave in Noyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Meacham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Acoustics of Ancient Theatres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian space tessellation with polyhedral room images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Confirming dimensional reduction assumptions for the energy-stress tensor through comparison with high-frequency wave-based pressure simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Meacham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848222v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confirming dimensional reduction assumptions for the energy-stress tensor through comparison with high-frequency wave-based pressure simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Scattering at the angles of polyhedral rooms: application of stress-energy tensor conservation in Riemannian spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">24th international congress on acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Commission for Acoustics (ICA); The Acoustical Society of Korea (ASK), Oct 2022, Gyeongju, South Korea. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848224v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering at the angles of polyhedral rooms: application of stress-energy tensor conservation in Riemannian spaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aidan Meacham</w:t>
+                <w:t xml:space="preserve">Algorithmes rapides pour la modélisation d'une réponse de salle dont l'atténuation dépend de la fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th international congress on acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Commission for Acoustics (ICA); The Acoustical Society of Korea (ASK), Oct 2022, Gyeongju, South Korea. pp.1-9</w:t>
+              <w:t xml:space="preserve">16e Congrès Français d'Acoustique (CFA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671852v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes rapides pour la modélisation d'une réponse de salle dont l'atténuation dépend de la fréquence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Achille Aknin</w:t>
+                <w:t xml:space="preserve">Adapting the EST method to ancient theatres: a proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congrès Français d'Acoustique (CFA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">The Acoustics of Ancient Theatres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559398v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting the EST method to ancient theatres: a proposal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The absorptive nature of the scattering coefficient in the stress-energy tensor formalism for room acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Acoustics of Ancient Theatres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Verona, Italy</w:t>
+              <w:t xml:space="preserve">24th international congress on acoustics (ICA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670577v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The absorptive nature of the scattering coefficient in the stress-energy tensor formalism for room acoustics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Riemannian space tessellation with polyhedral room images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th international congress on acoustics (ICA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t>
+              <w:t xml:space="preserve">16e Congrès Français d'Acoustique (CFA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671851v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Blind Source Separation with Variational Auto-Encoders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Neri</w:t>
+                <w:t xml:space="preserve">On the topic of frequency dependent exponential decay matrices and Lie groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Depalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Signal Processing Conference (EUSIPCO 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, New Paltz, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255341v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the topic of frequency dependent exponential decay matrices and Lie groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Achille Aknin</w:t>
+                <w:t xml:space="preserve">Damped Chirp Mixture Estimation via Nonlinear Bayesian Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Depalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, New Paltz, NY, United States</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Digital Audio Effects (DAFx2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298695v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Approximation of the Sliced-Wasserstein Distance Using Concentration of Random Projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimia Nadjahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Durmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre E. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Conference on Neural Information Processing Systems (NeurIPS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, En ligne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5555/3540261.3541211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damped Chirp Mixture Estimation via Nonlinear Bayesian Regression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Unsupervised Blind Source Separation with Variational Auto-Encoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Depalle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Digital Audio Effects (DAFx2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">29th European Signal Processing Conference (EUSIPCO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255349v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint phoneme alignment and text-informed speech separation on highly corrupted speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Schulze-Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Doire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Bayesian computation with the sliced-Wasserstein distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimia Nadjahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin de Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Durmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp40776.2020.9054735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic filter and smoother for variational inference of Bayesian linear dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Depalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auralization of a Hybrid Sound Field using a Wave-Stress Tensor Based Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.523-529, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATION OF A STOCHASTIC REVERBERATION MODEL BASED ON THE IMAGE SOURCE PRINCIPLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Digital Audio Effects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laplace state space filter with exact inference and moment matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Depalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of Sources in an Energy-Stress Tensor Based Diffuse Sound Field Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Room Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18154/RWTH-CONV-240108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Sliced Wasserstein Distances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Umut Şimşekli</w:t>
+                <w:t xml:space="preserve">Cauchy Multichannel Speech Enhancement with a Deep Speech Prior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Arie Nugraha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gustavo K. Rohde</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuyoshi Yoshii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2019 - 27th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Coruña, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8903091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280948v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly informed audio source separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Schulze-Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Doire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WASPAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, New Paltz, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauchy Multichannel Speech Enhancement with a Deep Speech Prior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aditya Arie Nugraha</w:t>
+                <w:t xml:space="preserve">Generalized Sliced Wasserstein Distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheil Kolouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimia Nadjahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo K. Rohde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2019 - 27th European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeurIPS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8903091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02288063v1</w:t>
+                <w:t xml:space="preserve">hal-02280948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized formulation of acoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Guarantees for Learning Generative Models with the Sliced-Wasserstein Distance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Umut Şimşekli</w:t>
+                <w:t xml:space="preserve">Lower Bound on Frequency Validity of Energy-Stress Tensor Based Diffuse Sound Field Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18154/RWTH-CONV-239324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280944v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Bound on Frequency Validity of Energy-Stress Tensor Based Diffuse Sound Field Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aidan Meacham</w:t>
+                <w:t xml:space="preserve">Asymptotic Guarantees for Learning Generative Models with the Sliced-Wasserstein Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimia Nadjahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Durmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeurIPS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288565v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified Stochastic Reverberation Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichannel Audio Modeling with Elliptically Stable Tensor Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian-Robert Stöter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LVA/ICA 2018 - 14th International Conference on Latent Variable Analysis and Signal Separation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom. pp.13-23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-93764-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01766795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha-stable low-rank plus residual decomposition for speech enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halil Erdogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.651-655, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lévy NMF : un modèle robuste de séparation de sources non-négatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lévy NMF for Robust Nonnegative Source Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2017, New Paltz, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelized Stochastic Gradient Markov Chain Monte Carlo Algorithms for Non-Negative Matrix Factorization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Durmus</w:t>
+                <w:t xml:space="preserve">Hyperparameter Estimation in Maximum a Posteriori Regression Using Group Sparsity with an Application to Brain Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Bekhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.256-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416357v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel audio source separation: variational inference of time-frequency sources from time-domain observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Semi-Blind Student's t Source Separation for Multichannel Audio Convolutive Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Mar 2017, La Nouvelle Orléans, LA, United States</w:t>
+              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.2323-2327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416347v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude and Phase Dereverberation of Monocomponent Signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Belhomme</w:t>
+                <w:t xml:space="preserve">Histoire de la transformée de Mellin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.1320-1324</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531259v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Blind Student's t Source Separation for Multichannel Audio Convolutive Mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Leglaive</w:t>
+                <w:t xml:space="preserve">Amplitude and Phase Dereverberation of Harmonic Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.2323-2327</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, New Paltz, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531243v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sketching for nearfield acoustic imaging of heavy-tailed sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Vanwynsberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Grenoble, France. pp.80-88, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude and Phase Dereverberation of Harmonic Signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Belhomme</w:t>
+                <w:t xml:space="preserve">Parallelized Stochastic Gradient Markov Chain Monte Carlo Algorithms for Non-Negative Matrix Factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Şimşekli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Durmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moulines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, New Paltz, New York, United States</w:t>
+              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548475v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la transformée de Mellin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
+                <w:t xml:space="preserve">Multichannel audio source separation: variational inference of time-frequency sources from time-domain observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2017, La Nouvelle Orléans, LA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540479v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperparameter Estimation in Maximum a Posteriori Regression Using Group Sparsity with an Application to Brain Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yousra Bekhti</w:t>
+                <w:t xml:space="preserve">Amplitude and Phase Dereverberation of Monocomponent Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.256-260</w:t>
+              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.1320-1324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531238v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparation de sources audio en milieu réverbérant : Factorisation en matrices non-négatives et représentation temporelle du mélange convolutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separating Time-Frequency Sources from Time-Domain Convolutive Mixtures Using Non-negative Matrix Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, New Paltz, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Source Localization with Multichannel Alpha-Stable Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Vanwynsberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of Latent Mixing Filters in Audio Source Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Grenoble, France. pp.225-235, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining the Parameterized Wiener Filter with Alpha-Stable Processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Girin</w:t>
+                <w:t xml:space="preserve">Phase-dependent anisotropic Gaussian model for audio source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WASPAA 2017 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, New Paltz, New York, United States</w:t>
+              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548508v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-dependent anisotropic Gaussian model for audio source separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Magron</w:t>
+                <w:t xml:space="preserve">Alpha-Stable Multichannel Audio Source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Şimşekli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand David</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416355v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-Stable Multichannel Audio Source Separation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Explaining the Parameterized Wiener Filter with Alpha-Stable Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">WASPAA 2017 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, New Paltz, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416366v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic thermodynamic integration: efficient Bayesian model selection via stochastic gradient MCMC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Stochastic Quasi-Newton Langevin Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylan Cemgil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Taylan Cemgil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248011v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Gradient Richardson-Romberg Markov Chain Monte Carlo</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Moulines</w:t>
+                <w:t xml:space="preserve">Anechoic phase estimation from reverberant signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Belhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirtieth Annual Conference on Neural Information Processing Systems (NIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">15th International Workshop on Acoustic Signal Enhancement (IWAENC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Xi’an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354064v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Quasi-Newton Langevin Monte Carlo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Umut Şimşekli</w:t>
+                <w:t xml:space="preserve">Autoregressive Moving Average Modeling of Late Reverberation in the Frequency Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, New York, NY, United States</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1478-1482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306596v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322937v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoregressive Moving Average Modeling of Late Reverberation in the Frequency Domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Leglaive</w:t>
+                <w:t xml:space="preserve">PROJET - Spatial Audio Separation Using Projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derry Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1478-1482</w:t>
+              <w:t xml:space="preserve">41st International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322937v2</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROJET - Spatial Audio Separation Using Projections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+                <w:t xml:space="preserve">Nonnegative tensor factorization with frequency modulation cues for blind audio source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Creager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Depalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">17th International Society for Music Information Retrieval (ISMIR) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248014v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonnegative tensor factorization with frequency modulation cues for blind audio source separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noah Stein</w:t>
+                <w:t xml:space="preserve">M/EEG source localization with multi-scale time-frequency dictionaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Bekhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Strohmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Jas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Depalle</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Society for Music Information Retrieval (ISMIR) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, New York, NY, United States</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Pattern Recognition in Neuroimaging (PRNI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316485v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anechoic phase estimation from reverberant signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">M/EEG source localization with multi-scale time-frequency dictionaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Bekhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Strohmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Jas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Belhomme</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Humbert</w:t>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Acoustic Signal Enhancement (IWAENC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Workshop on Pattern Recognition in Neuroimaging (PRNI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Trento, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRNI.2016.7552337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337860v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313567v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M/EEG source localization with multi-scale time-frequency dictionaries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mainak Jas</w:t>
+                <w:t xml:space="preserve">Common Fate Model for Unison source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian-Robert Stöter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Edler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Magron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Pattern Recognition in Neuroimaging (PRNI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Trento, Italy</w:t>
+              <w:t xml:space="preserve">41st International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306605v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M/EEG source localization with multi-scale time-frequency dictionaries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mainak Jas</w:t>
+                <w:t xml:space="preserve">Blind estimation of room acoustic parameters using kernel regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Belhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Pattern Recognition in Neuroimaging (PRNI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AES 60th Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Leuven, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313567v2</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common Fate Model for Unison source Separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+                <w:t xml:space="preserve">Complex NMF under phase constraints based on signal modeling: application to audio source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Magron</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">41st International Conference on Acoustics, Speech and Signal Processing (ICASSP.2016))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248012v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind estimation of room acoustic parameters using kernel regression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Grenier</w:t>
+                <w:t xml:space="preserve">Stochastic Gradient Richardson-Romberg Markov Chain Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Durmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Şimşekli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moulines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Humbert</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES 60th Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Thirtieth Annual Conference on Neural Information Processing Systems (NIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248010v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex NMF under phase constraints based on signal modeling: application to audio source separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Magron</w:t>
+                <w:t xml:space="preserve">Stochastic thermodynamic integration: efficient Bayesian model selection via stochastic gradient MCMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand David</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Taylan Cemgil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Conference on Acoustics, Speech and Signal Processing (ICASSP.2016))</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">41st International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248013v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Wiener filtering with fractional power spectrograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110028v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase reconstruction of spectrograms with linear unwrapping: application to audio signal restoration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Magron</w:t>
+                <w:t xml:space="preserve">MULTICHANNEL AUDIO SOURCE SEPARATION WITH PROBABILISTIC REVERBERATION MODELING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. David</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, New Paltz, NY, United States. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206804v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHASE RECONSTRUCTION OF SPECTROGRAMS BASED ON A MODEL OF REPEATED AUDIO EVENTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Magron</w:t>
+                <w:t xml:space="preserve">A priori probabiliste anéchoïque pour la séparation sous-déterminée de sources sonores en milieu réverbérant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand David</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, New Paltz, NY, United States. pp.5</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219637v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singing voice detection with deep recurrent neural networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Hennequin</w:t>
+                <w:t xml:space="preserve">Cauchy Nonnegative Matrix Factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derry Fitzgerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.121-125</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, New Paltz, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110035v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori probabiliste anéchoïque pour la séparation sous-déterminée de sources sonores en milieu réverbérant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Leglaive</w:t>
+                <w:t xml:space="preserve">Phase reconstruction of spectrograms with linear unwrapping: application to audio signal restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206808v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauchy Nonnegative Matrix Factorization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Derry Fitzgerald</w:t>
+                <w:t xml:space="preserve">PHASE RECONSTRUCTION OF SPECTROGRAMS BASED ON A MODEL OF REPEATED AUDIO EVENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, New Paltz, NY, United States</w:t>
+              <w:t xml:space="preserve">Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, New Paltz, NY, United States. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170924v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTICHANNEL AUDIO SOURCE SEPARATION WITH PROBABILISTIC REVERBERATION MODELING</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Singing voice detection with deep recurrent neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, New Paltz, NY, United States. pp.5</w:t>
+              <w:t xml:space="preserve">40th International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.121-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219635v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase recovery in NMF for audio source separation: an insightful benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.81-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards complex matrix decomposition of spectrograms based on the relative phase offsets of harmonic sounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Holger Kirchhoff</w:t>
+                <w:t xml:space="preserve">Template adaptation for improving automatic music transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Benetos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Dixon</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tillman Weyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.1591-1595</w:t>
+              <w:t xml:space="preserve">ISMIR 2014 The 15th International Society for Music Information Retrieval Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Taipei, Taiwan. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945295v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Template adaptation for improving automatic music transcription</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Benetos</w:t>
+                <w:t xml:space="preserve">Controlling the Convergence Rate to Help Parameter Estimation in a PLCA-based Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIR 2014 The 15th International Society for Music Information Retrieval Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Taipei, Taiwan. pp.6</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083552v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Convergence Rate to Help Parameter Estimation in a PLCA-based Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Fuentes</w:t>
+                <w:t xml:space="preserve">Towards complex matrix decomposition of spectrograms based on the relative phase offsets of harmonic sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Kirchhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dixon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. 5 p</w:t>
+              <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.1591-1595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061572v1</w:t>
+                <w:t xml:space="preserve">hal-00945295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Time-Frequency Source-Filter Decomposition of Non-Stationary Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark. D. Plumbley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low bitrate informed source separation of realistic mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vancouver, Canada. pp.66--70, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast multilinear SVD for structured tensors and applications to Harmonic analysis and Volterra serie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du GdR ISIS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Bayesian EM algorithm for modeling mixtures of non-stationary signals in the time-frequency domain (HR-NMF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Dremeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vancouver, Canada. pp.6171--6175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil d'analyse temps-fréquence multi-résolution appliqué aux signaux audio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichannel HR-NMF for modelling convolutive mixtures of non-stationary signals in the time-frequency domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark. D. Plumbley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WASPAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, New Paltz, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplicative updates for modeling mixtures of non-stationary signals in the time-frequency domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12249,5895 +12327,5895 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informed Audio Source Separation: A Comparative Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Probabilistic model for main melody extraction using constant-Q transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.n/c</w:t>
+              <w:t xml:space="preserve">37th International Conference on Acoustics, Speech, and Signal Processing ICASSP'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Kyoto, Japan. pp.5357--5360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809525v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic model for main melody extraction using constant-Q transform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Blind Harmonic Adaptive Decomposition Applied to Supervised Source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Acoustics, Speech, and Signal Processing ICASSP'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Kyoto, Japan. pp.5357--5360</w:t>
+              <w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bucharest, Romania. pp.2654--2658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945290v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DReaM: A Novel System for Joint Source Separation and Multi-Track Coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Marchand</w:t>
+                <w:t xml:space="preserve">Spatial coding-based informed source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES 2012 - 133rd AES Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, San Francisco, United States. CD 133papers</w:t>
+              <w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809503v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial coding-based informed source separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexey Ozerov</w:t>
+                <w:t xml:space="preserve">DReaM: A Novel System for Joint Source Separation and Multi-Track Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Baras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fourer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">AES 2012 - 133rd AES Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, San Francisco, United States. CD 133papers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869618v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Harmonic Adaptive Decomposition Applied to Supervised Source Separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Fuentes</w:t>
+                <w:t xml:space="preserve">A SUBBAND HYBRID BEAMFORMING FOR IN-CAR SPEECH ENHANCEMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitte Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prado Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bucharest, Romania. pp.2654--2658</w:t>
+              <w:t xml:space="preserve">20th European Signal Processing Conference 2012 (EUSIPCO 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945288v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SUBBAND HYBRID BEAMFORMING FOR IN-CAR SPEECH ENHANCEMENT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maurice Charbit</w:t>
+                <w:t xml:space="preserve">Adaptive filtering for music/voice separation exploiting the repeating musical structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prado Jacques</w:t>
+                <w:t xml:space="preserve">Zafar Rafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Signal Processing Conference 2012 (EUSIPCO 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th International Conference on Acoustics, Speech, and Signal Processing ICASSP'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Kyoto, Japan. pp.53--56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6287815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737550v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Mixing Models for Active Listening of Music Productions in Realistic Studio Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AES 2012 - 132nd AES Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Budapest, Hungary. Paper 8594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive filtering for music/voice separation exploiting the repeating musical structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Informed Audio Source Separation: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roland Badeau</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislaw Gorlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan Pardo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Sturmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Acoustics, Speech, and Signal Processing ICASSP'12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.n/c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6287815⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00945300v1</w:t>
+                <w:t xml:space="preserve">hal-00809525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-invariant probabilistic latent component analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Hennequin</w:t>
+                <w:t xml:space="preserve">Informed source separation: source coding meets source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand David</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, New Paltz, New York, United States. pp.129--132</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Mohonk, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945291v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00610526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des structures harmoniques dans les signaux audio : modéliser les variations de hauteur et d'enveloppe spectrale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fuentes</w:t>
+                <w:t xml:space="preserve">Score informed audio source separation using a parametric model of non-negative spectrogram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du XXIIIème Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945240v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of multiplicative update algorithms for non-negative matrix factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Score informed audio source separation using a parametric model of non-negative spectrogram</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand David</w:t>
+                <w:t xml:space="preserve">Fast Orthogonal Decomposition of Volterra Cubic Kernels using Oblique Unfolding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2011 - 36th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2011.5947249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945294v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informed source separation: source coding meets source separation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaussian modeling of mixtures of non-stationary signals in the time-frequency domain (HR-NMF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Mohonk, NY, United States</w:t>
+              <w:t xml:space="preserve">Proc. of IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, New Paltz, New York, United States. pp.253--256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00610526v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Orthogonal Decomposition of Volterra Cubic Kernels using Oblique Unfolding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remy Boyer</w:t>
+                <w:t xml:space="preserve">Multidimensional Signal Separation with Gaussian Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Favier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2011 - 36th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icassp.2011.5947249⟩</w:t>
+              <w:t xml:space="preserve">Statistical Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.401-404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576019v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian modeling of mixtures of non-stationary signals in the time-frequency domain (HR-NMF)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entropy-constrained quantization of exponentially damped sinusoids parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.4064-4067, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945270v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Signal Separation with Gaussian Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+                <w:t xml:space="preserve">Adaptive harmonic decomposition using shift-invariant PLCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Signal Processing Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643944v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy-constrained quantization of exponentially damped sinusoids parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Derrien</w:t>
+                <w:t xml:space="preserve">Analyse des structures harmoniques dans les signaux audio : modéliser les variations de hauteur et d'enveloppe spectrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes du XXIIIème Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881717v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive harmonic decomposition using shift-invariant PLCA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fuentes</w:t>
+                <w:t xml:space="preserve">Scale-invariant probabilistic latent component analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Proc. of IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, New Paltz, New York, United States. pp.129--132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945289v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DESAM toolbox: spectral analysis of musical audio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+                <w:t xml:space="preserve">NMF with time-frequency activations to model non-stationary audio events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Audio Effects (DAFx)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.254-261</w:t>
+              <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dallas, Texas, United States. pp.445--448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523319v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral similarity measure invariant to pitch shifting and amplitude scaling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Time-dependent parametric and harmonic templates in non-negative matrix factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Proc. of the 13th International Conference on Digital Audio Effects (DAFx)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551177v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informed Source Separation Using Latent Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+                <w:t xml:space="preserve">Robust similarity metrics between audio signals based on asymmetrical spectral envelope matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latent Variable Analysis and Signal Separation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dallas, Texas, United States. pp.405--408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15995-4_62⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00945298v1</w:t>
+                <w:t xml:space="preserve">hal-00945296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMF with time-frequency activations to model non-stationary audio events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Hennequin</w:t>
+                <w:t xml:space="preserve">Informed Source Separation Using Latent Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand David</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Latent Variable Analysis and Signal Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Saint Malo, France. pp.498--505, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15995-4_62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945293v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent parametric and harmonic templates in non-negative matrix factorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Hennequin</w:t>
+                <w:t xml:space="preserve">The DESAM toolbox: spectral analysis of musical audio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Echeveste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 13th International Conference on Digital Audio Effects (DAFx)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Graz, Austria</w:t>
+              <w:t xml:space="preserve">International Conference on Digital Audio Effects (DAFx)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.254-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945292v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust similarity metrics between audio signals based on asymmetrical spectral envelope matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+                <w:t xml:space="preserve">Spectral similarity measure invariant to pitch shifting and amplitude scaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Dallas, Texas, United States. pp.405--408</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945296v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Bayesian constrained NMF for polyphonic pitch transcription</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">A tempering approach for Itakura-Saito non-negative matrix factorization. With application to music transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Févotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Music Information Retrieval Evaluation eXchange (MIREX). International Society for Music Information Retrieval.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Taipei, Taiwan. pp.1545--1548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601353v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tempering approach for Itakura-Saito non-negative matrix factorization. With application to music transcription</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Fast Bayesian constrained NMF for polyphonic pitch transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Févotte</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Taipei, Taiwan. pp.1545--1548</w:t>
+              <w:t xml:space="preserve">Music Information Retrieval Evaluation eXchange (MIREX). International Society for Music Information Retrieval.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945283v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expectation-maximization algorithm for multi-pitch estimation and separation of overlapping harmonic spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Emiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00452607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Bayesian NMF algorithms enforcing harmonicity and temporal continuity in polyphonic music transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WASPAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, New Paltz, United States. pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00601355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic transcription of piano music based on HMM tracking of jointly-estimated pitches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weighted maximum likelihood autoregressive and moving average spectrum modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 Music Information Retrieval Evaluation eXchange (MIREX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Philadelphia, PA, United States</w:t>
+              <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Las Vegas, Nevada, United States. pp.3761--3764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00545769v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted maximum likelihood autoregressive and moving average spectrum modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harmonic and inharmonic nonnegative matrix factorization for polyphonic pitch transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Las Vegas, Nevada, United States. pp.3761--3764</w:t>
+              <w:t xml:space="preserve">2008 IEEE Int. Conf. on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.109--112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945273v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00544183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic and inharmonic nonnegative matrix factorization for polyphonic pitch transcription</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nancy Bertin</w:t>
+                <w:t xml:space="preserve">Automatic transcription of piano music based on HMM tracking of jointly-estimated pitches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Emiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE Int. Conf. on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.109--112</w:t>
+              <w:t xml:space="preserve">2008 Music Information Retrieval Evaluation eXchange (MIREX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Philadelphia, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00544183v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00545769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic transcription of piano music based on HMM tracking of jointly-estimated pitches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Emiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Eur. Conf. Sig. Proces. (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00452620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parametric Method for Pitch Estimation of Piano Tones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Emiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Honolulu, United States. pp.249-252, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2007.366663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00544147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipitch detection for piano music: Benchmarking a few approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand David</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental investigations of harp's sympathetic modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaël Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">154th Meeting of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. of International Congress on Acoustics (ICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00545065v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental investigations of harp's sympathetic modes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Gautier</w:t>
+                <w:t xml:space="preserve">Fast sequential LS estimation for sinusoidal modeling and decomposition of audio signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of International Congress on Acoustics (ICA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Proc. of IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, New Paltz, New York, United States. pp.211--214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945297v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast sequential LS estimation for sinusoidal modeling and decomposition of audio signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Multipitch detection for piano music: Benchmarking a few approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Emiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">154th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2942555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945284v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00545065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipitch estimation of quasi-harmonic sounds in colored noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Emiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Int. Conf. on Digital Audio Effects (DAFx-07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00545615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugate gradient algorithms for minor subspace analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Honolulu, Hawaii, United States. pp.1013--1016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind signal decompositions for automatic transcription of polyphonic music: NMF and K-SVD on the benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Honolulu, Hawaii, United States. pp.65--68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Adaptive Method for Subspace Based Blind Channel Estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernie Mulgrew</w:t>
+                <w:t xml:space="preserve">Analyse des modes de cordes couplées d'une harpe par une méthode à haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vicente Atxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France. pp.1121--1124</w:t>
+              <w:t xml:space="preserve">Actes du 8ème Congrès FranÃ§ais d'Acoustique (CFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945268v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Multilinear SVD for Structured Tensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2006 - 31th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icassp.2006.1660795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00577274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des modes de cordes couplées d'une harpe par une méthode à haute résolution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">YAST Algorithm for Minor Subspace Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 8ème Congrès FranÃ§ais d'Acoustique (CFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tours, France</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing ICASSP'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France. pp.552-555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945241v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAST Algorithm for Minor Subspace Tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harmonic Plus Noise Decomposition: Time-frequency Reassignment Versus a Subspace Based Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Emiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing ICASSP'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France. pp.552-555</w:t>
+              <w:t xml:space="preserve">120th AES Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479782v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00545041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic Plus Noise Decomposition: Time-frequency Reassignment Versus a Subspace Based Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">HRHATRAC Algorithm for Spectral Line Tracking of Musical Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Grenier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">120th AES Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing ICASSP'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France. pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00545041v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HRHATRAC Algorithm for Spectral Line Tracking of Musical Signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand David</w:t>
+                <w:t xml:space="preserve">A Fast Adaptive Method for Subspace Based Blind Channel Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Altuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernie Mulgrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Atxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing ICASSP'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France. pp.45-48</w:t>
+              <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France. pp.1121--1124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479785v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yet Another Subspace Tracker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Philadelphie, United States. pp.329-332</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Philadelphia, Pennsylvania, United States. pp.329-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477666v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yet Another Subspace Tracker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Philadelphia, Pennsylvania, United States. pp.329-332</w:t>
+              <w:t xml:space="preserve">ICASSP'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Philadelphie, United States. pp.329-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960792v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast adaptive ESPRIT algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of IEEE Workshop on Statistical Signal Processing (SSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting the modeling order for the ESPRIT high resolution method: an alternative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Montréal, Québec, Canada. pp.1025--1028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding Window Orthonormal PAST Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Hong Kong, China. pp.261--264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximated power iterations for fast subspace tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Musical tempo estimation using noise subspace projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 7th International Symposium on Signal Processing and its Applications (ISSPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Paris, France. pp.583--586</w:t>
+              <w:t xml:space="preserve">Proc. of IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, New Paltz, New York, United States. pp.95--98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945281v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive ESPRIT algorithm based on the PAST subspace tracker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Hong Kong, China. pp.229--232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musical tempo estimation using noise subspace projections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximated power iterations for fast subspace tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, New Paltz, New York, United States. pp.95--98</w:t>
+              <w:t xml:space="preserve">Proc. of the 7th International Symposium on Signal Processing and its Applications (ISSPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France. pp.583--586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945267v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An EDS modelling tool for tracking and modifying musical signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of Stockholm Music Acoustics Conference (SMAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Stockholm, Sweden. pp.715--718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi d'espace dominant par la méthode des puissances itérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France. pp.137--140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDS parametric modeling and tracking of audio signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sintrack analysis for tracking components of musical signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand David</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 5th International Conference on Digital Audio Effects (DAFx)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Hambourg, Germany. pp.139--144</w:t>
+              <w:t xml:space="preserve">Proc. of the Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945272v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintrack analysis for tracking components of musical signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">EDS parametric modeling and tracking of audio signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Proc. of the 5th International Conference on Digital Audio Effects (DAFx)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Hambourg, Germany. pp.139--144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945285v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moments d'ordre inférieur: Principes et application au filtrage des images RSO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 12ème congrès francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Paris, France. pp.27--36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18147,111 +18225,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonnegative Matrix Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuomas Virtanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audio Source Separation and Speech Enhancement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.131-160, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18261,420 +18339,420 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif pour estimer un signal déréverbéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR1751073. ABE-17. 2017, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif pour estimer la réverbération acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: PCT/FR2016/053034. ABE:16. 2016, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for forming a digital audio mixed signal, method and device for separating signals, and corresponding signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US20140037110A1. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de poursuite d'un sous-espace de dimension inférieure à celle des vecteurs de données, notamment audio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2888963. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18684,326 +18762,326 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Audio Source Separation Using Differentiable Parametric Source Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Schulze-Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement S J Doire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">arXiv.2201.09592</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de formation d'un signal mixé numérique audio, procédé et dispositif de séparation de signaux, et signal correspondant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two nonnegative matrix factorization methods for polyphonic pitch transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00544213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19013,534 +19091,534 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Phase Really Needed for Weakly-Supervised Dereverberation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bahrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riemannian space tessellation with polyhedral room images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Bayesian computation with the sliced-Wasserstein distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimia Nadjahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin de Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Durmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly Informed Audio Source Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Schulze-Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Doire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of an entropy-constrained quantizer for exponentially damped sinudoids parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19550,1487 +19628,1487 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General stochastic reverberation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Télécom ParisTech. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic reverberation model for uniform and non-diffuse acoustic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Télécom ParisTech. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research report on unified stochastic reverberation modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2018D001, Télécom ParisTech. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation of whiteness in spectral and time-frequency transforms of second order processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Institut Mines-Télécom, Télécom ParisTech, CNRS LTCI. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Wiener filtering for positive alpha-stable random variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2016D000, Télécom ParisTech. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An iterative algorithm for recovering the phase of complex components from their mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Télécom ParisTech. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325625v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase reconstruction of spectrograms with linear unwrapping : application to audio signal restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2015D002, Télécom ParisTech. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-invariant probabilistic latent component analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proof of Wiener-like linear regression of isotropic complex symmetric alpha-stable random variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960765v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof of Wiener-like linear regression of isotropic complex symmetric alpha-stable random variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scale-invariant probabilistic latent component analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069612v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichannel high resolution NMF for modelling convolutive mixtures of non-stationary signals in the time-frequency domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark. D. Plumbley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] EECSRR-13-03, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding-based Informed Source Separation: Nonnegative Tensor Factorization Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High resolution NMF for modeling mixtures of non-stationary signals in the time-frequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 2012, pp.18</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-00734022v3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution NMF for modeling mixtures of non-stationary signals in the time-frequency domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coding-based Informed Source Separation: Nonnegative Tensor Factorization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2012, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00786192v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734022v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAPS - A piano database for multipitch estimation and automatic transcription of music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Emiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2010, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00544155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting document for the paper &amp;quot;Stability analysis of multiplicative update algorithms and application to non-negative matrix factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00601349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive harmonic spectral decomposition for multiple pitch estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] PI 1919, 2009, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00350163v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of ESPRIT for Estimating Mixtures of Complex Exponentials Modulated by Polynomials: Supporting Document</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180015v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Report on Audio and Speech Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation de Mellin: aspects numériques et dérivation fractionnaire. Application aux lois des variables aléatoires positives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21040,100 +21118,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes à haute résolution pour l'estimation et le suivi de sinusoïdes modulées. Application aux signaux de musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Télécom ParisTech, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00009321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21143,91 +21221,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spectrale à haute résolution et décompositions non-négatives appliquées au traitement des signaux de musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Pierre et Marie Curie - Paris VI, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00945245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21237,105 +21315,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audiocarnet for the presentation of the Statistical Wave Field Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId376"/>
+      <w:footerReference w:type="default" r:id="rId378"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21482,51 +21560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05192136v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0037233" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04985263v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05010187v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036254" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04655069v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0027914" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04548715v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dujourdy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025468" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04038023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Schulze-Forster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Kelley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Doire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2023.3252272" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03255334v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement S J Doire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2021.3091817" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03255319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Neri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2021.3075146" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107465" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958485v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5096153" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718718v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584755v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwook Chung" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Plourde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Champagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fenet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.10.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260588v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derry Fitzgerald" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2570945" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Plumbley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945197v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fuentes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2013.2260153" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Derrien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2013.2255284" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643957v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pinel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.09.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bertin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945202v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hennequin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2119315" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510392v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2009.2038819" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00557088v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2041381" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555984v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNN.2010.2076831" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945286v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durrieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544094v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raspaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945199v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918202" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945195v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945194v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575978v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.861899" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.870556" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.850378" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04930346v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04959656v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100922v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lalay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05228563v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Stamatiadis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150993v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03559402v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Meacham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03670586v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thomas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848224v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03671852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03559398v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Aknin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03670577v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03671851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03255341v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298695v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03494781v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimia Nadjahi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Jacob" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;im&#351;ekli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3540261.3541211" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03255349v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02457075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Doire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02457063v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin de Bortoli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054735" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02456651v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235295v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0833" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02932485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Dupr&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02456643v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495516v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-240108" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02280948v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Kolouri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo K. Rohde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02280472v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288063v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Arie Nugraha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyoshi Yoshii" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903091" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288067v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02280944v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288565v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239324" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795319v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766795v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian-Robert St&#246;ter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714909v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil Erdogan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461539" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540484v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548488v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416357v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416347v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531259v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Belhomme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grenier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humbert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531243v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401988v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanwynsberghe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548475v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540479v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531238v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Bekhti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540481v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548469v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531252v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400965v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_22" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548508v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416355v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416366v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248011v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Taylan Cemgil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354064v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306596v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Cemgil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322937v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248014v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316485v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Creager" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Stein" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337860v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306605v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Strohmeier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Jas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313567v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2016.7552337" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248012v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Edler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248010v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248013v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110028v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01206804v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219637v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110035v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01206808v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170924v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219635v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110032v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945295v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kirchhoff" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dixon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083552v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillman Weyde" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061572v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945277v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark. D. Plumbley" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945299v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637610" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01006183v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Favier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945276v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dremeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945239v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fillon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prado" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945278v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870372v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809525v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Gorlow" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sturmel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhua Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945290v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809503v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Baras" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869618v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945288v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00737550v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fox" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitte Guillaume" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Charbit" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prado Jacques" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790783v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945300v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Rafii" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pardo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287815" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945291v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945240v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fuentes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557789v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945294v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610526v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576019v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2011.5947249" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945270v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643944v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967715" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881717v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947245" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945289v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523319v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Echeveste" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551177v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945298v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4_62" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T4M4B625-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945293v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945292v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945296v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601353v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945283v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452607v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960273" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601355v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545769v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945273v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544183v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452620v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544147v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366663" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545065v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2942555" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945297v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945284v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545615v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945274v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945282v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945268v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Altuna" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernie Mulgrew" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Atxa" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577274v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2006.1660795" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945241v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479782v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545041v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479785v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00477666v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960792v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945279v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945275v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945271v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945281v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945280v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945267v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alonso Arevalo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945287v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945238v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945272v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945285v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945242v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maruani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288070v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Virtanen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287693v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287692v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02651076v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945253v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03790806v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945254v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544213v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372717v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Rodrigues" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bahrman" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598258v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945515v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02332689v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490864v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049987v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02127799v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715431v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252189v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340797v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325625v5" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287339v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960765v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069612v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945249v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734022v3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786192v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544155v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601349v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350163v3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180015v2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945247v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945248v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00009321v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00945245v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282808v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05549135v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05192136v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0037233" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05010187v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036254" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04985263v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04655069v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0027914" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04548715v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dujourdy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025468" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04038023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Schulze-Forster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Kelley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Doire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2023.3252272" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03255319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Neri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2021.3075146" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03255334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement S J Doire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2021.3091817" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107465" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958485v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5096153" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718718v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584755v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682750v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwook Chung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Plourde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Champagne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370542v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fenet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.10.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260588v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derry Fitzgerald" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2570945" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Plumbley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2013.2260153" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945197v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fuentes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Derrien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2013.2255284" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643957v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pinel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.09.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hennequin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bertin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643951v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2119315" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2009.2038819" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNN.2010.2076831" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00557088v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2041381" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945286v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durrieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544094v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945198v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raspaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945199v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918202" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945195v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575978v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945193v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479779v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.861899" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479781v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.870556" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479772v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.850378" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945196v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04930346v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04959656v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100922v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lalay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05228563v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Stamatiadis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150993v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848222v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Meacham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03670586v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thomas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848224v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03671852v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03559398v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Aknin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03670577v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03671851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03559402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298695v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03255349v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03494781v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimia Nadjahi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Jacob" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;im&#351;ekli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3540261.3541211" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03255341v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02457075v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Doire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02457063v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin de Bortoli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054735" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02456651v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0833" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02932485v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Dupr&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02456643v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495516v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-240108" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288063v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Arie Nugraha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyoshi Yoshii" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903091" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02280472v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02280948v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Kolouri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo K. Rohde" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288067v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288565v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239324" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02280944v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795319v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766795v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian-Robert St&#246;ter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714909v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil Erdogan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461539" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531238v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Bekhti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531243v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540479v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548475v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Belhomme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grenier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humbert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401988v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanwynsberghe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416357v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416347v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531259v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540481v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548469v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531252v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400965v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_22" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416355v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416366v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548508v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306596v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Cemgil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337860v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322937v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248014v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316485v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Creager" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Stein" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306605v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Strohmeier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Jas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313567v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2016.7552337" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248012v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Edler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248010v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354064v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248011v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Taylan Cemgil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110028v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219635v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01206808v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170924v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01206804v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219637v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110035v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110032v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083552v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillman Weyde" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061572v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945295v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kirchhoff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dixon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945277v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark. D. Plumbley" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945299v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637610" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01006183v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Favier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945276v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dremeau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945239v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fillon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prado" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945278v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870372v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945290v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945288v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869618v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809503v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Baras" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00737550v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fox" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitte Guillaume" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Charbit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prado Jacques" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945300v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Rafii" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pardo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287815" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790783v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sturmel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809525v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Gorlow" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhua Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610526v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945294v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557789v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576019v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2011.5947249" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945270v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643944v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967715" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881717v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947245" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945289v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fuentes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945240v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945291v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945293v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945292v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945296v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945298v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4_62" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T4M4B625-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523319v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Echeveste" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551177v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945283v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601353v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452607v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960273" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601355v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945273v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544183v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545769v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452620v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544147v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366663" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945297v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945284v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545065v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2942555" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545615v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945274v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945282v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945241v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577274v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2006.1660795" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479782v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545041v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479785v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945268v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Altuna" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernie Mulgrew" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Atxa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960792v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00477666v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945279v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945275v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945271v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945267v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alonso Arevalo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945280v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945281v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945287v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945238v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945285v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945272v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945242v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maruani" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288070v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Virtanen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287693v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287692v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02651076v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945253v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03790806v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945254v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544213v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372717v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Rodrigues" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bahrman" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598258v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945515v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02332689v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490864v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049987v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02127799v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715431v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252189v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340797v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325625v5" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287339v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069612v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960765v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945249v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786192v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734022v3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544155v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601349v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350163v3" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180015v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945247v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945248v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00009321v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00945245v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282808v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>