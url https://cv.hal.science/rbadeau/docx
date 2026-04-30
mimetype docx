--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -187,1776 +187,1750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the spectral decomposition of the complex Robin Laplacian</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Verification of statistical wave field theory reverberation time predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert G Prinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0037233⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 250, pp.111337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2026.111337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05192136v2</w:t>
+                <w:t xml:space="preserve">hal-05594692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical wave field theory: Special polyhedra</w:t>
+                <w:t xml:space="preserve">On the spectral decomposition of the complex Robin Laplacian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 157 (3), pp.2263-2278. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 158 (1), pp.838-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0037233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0036254⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05010187v2</w:t>
+                <w:t xml:space="preserve">hal-05192136v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical wave field theory: Curvature term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 157 (3), pp.1650-1664. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0036053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985263v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical wave field theory</w:t>
+                <w:t xml:space="preserve">Statistical wave field theory: Special polyhedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 156 (1), pp.573 - 599. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 157 (3), pp.2263-2278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0036254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0027914⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04655069v2</w:t>
+                <w:t xml:space="preserve">hal-05010187v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorptive nature of scattering coefficients in stress-energy tensor formalism for room acoustics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical wave field theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 155 (4), pp.2339 - 2346. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0025468⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 156 (1), pp.573 - 599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0027914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548715v2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655069v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Music Source Separation Using Differentiable Parametric Source Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absorptive nature of scattering coefficients in stress-energy tensor formalism for room acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Schulze-Forster</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clement Doire</w:t>
+                <w:t xml:space="preserve">Hugo Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASLP.2023.3252272⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155 (4), pp.2339 - 2346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0025468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038023v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548715v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Inference and Learning of State Space Models with Laplace Noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised Music Source Separation Using Differentiable Parametric Source Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Schulze-Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Kelley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Neri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Depalle</w:t>
+                <w:t xml:space="preserve">Clement Doire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tsp.2021.3075146⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.1276-1289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2023.3252272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255319v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoneme Level Lyrics Alignment and Text-Informed Singing Voice Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Schulze-Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement S J Doire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TASLP.2021.3091817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of Alpha-Stable Random Vectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximate Inference and Learning of State Space Models with Laplace Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+                <w:t xml:space="preserve">Philippe Depalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107465⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69, pp.3176 - 3189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tsp.2021.3075146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433213v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common mathematical framework for stochastic reverberation models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Separation of Alpha-Stable Random Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5096153⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.107465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958485v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based STFT phase recovery for audio source separation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Common mathematical framework for stochastic reverberation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (4), pp.2733-2745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5096153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718718v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Student's t Source and Mixing Models for Multichannel Audio Source Separation</w:t>
+                <w:t xml:space="preserve">Model-based STFT phase recovery for audio source separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Leglaive</w:t>
+                <w:t xml:space="preserve">Paul Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (6), pp.1150-1164</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584755v2</w:t>
+                <w:t xml:space="preserve">hal-01718718v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training and Compensation of Class-conditioned NMF Bases for Speech Enhancement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanwook Chung</w:t>
+                <w:t xml:space="preserve">Student's t Source and Mixing Models for Multichannel Audio Source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Champagne</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (6), pp.1150-1164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682750v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584755v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassigned Time-Frequency Representations of Discrete Time Signals and Application to the Constant Q Transform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training and Compensation of Class-conditioned NMF Bases for Speech Enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanwook Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fenet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+                <w:t xml:space="preserve">Eric Plourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370542v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel Audio Source Separation with Probabilistic Reverberation Priors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Leglaive</w:t>
+                <w:t xml:space="preserve">Reassigned Time-Frequency Representations of Discrete Time Signals and Application to the Constant Q Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 132, pp.170-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370051v1</w:t>
+                <w:t xml:space="preserve">hal-01370542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection-based demixing of spatial audio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derry Fitzgerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2016.2570945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260588v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel high resolution NMF for modelling convolutive mixtures of non-stationary signals in the time-frequency domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multichannel Audio Source Separation with Probabilistic Reverberation Priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark D. Plumbley</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (11), pp.1670-1680</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (12), pp.2453-2465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061578v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding-based informed source separation: Nonnegative tensor factorization approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multichannel high resolution NMF for modelling convolutive mixtures of non-stationary signals in the time-frequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D. Plumbley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 21 (8), pp.1699-1712. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 22 (11), pp.1670-1680</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869603v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonic Adaptive Latent Component Analysis of Audio and Application to Music Transcription</w:t>
               </w:r>
@@ -1968,51 +1942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE_J_ASLP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (9), pp.1854--1866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2031,888 +2005,901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric audio coding with exponentially damped sinusoids</w:t>
+                <w:t xml:space="preserve">Coding-based informed source separation: Nonnegative tensor factorization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Derrien</w:t>
+                <w:t xml:space="preserve">Alexey Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 21 (7), pp.1489-1501. </w:t>
+              <w:t xml:space="preserve">, 2013, 21 (8), pp.1699-1712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASL.2013.2255284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASL.2013.2260153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881698v1</w:t>
+                <w:t xml:space="preserve">hal-00869603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informed source separation through spectrogram coding and data embedding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parametric audio coding with exponentially damped sinusoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Pinel</w:t>
+                <w:t xml:space="preserve">Olivier Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.09.016⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (7), pp.1489-1501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASL.2013.2255284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643957v1</w:t>
+                <w:t xml:space="preserve">hal-00881698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-divergence as a subclass of Bregman divergence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Informed source separation through spectrogram coding and data embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Hennequin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roland Badeau</w:t>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (8), pp.1937-1949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945202v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMF with time-frequency activations to model non-stationary audio events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Hennequin</w:t>
+                <w:t xml:space="preserve">Décompositions en éléments sonores et applications musicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE_J_ASLP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 19 (4), pp.744--753</w:t>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (6), pp.665-689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945201v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décompositions en éléments sonores et applications musicales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+                <w:t xml:space="preserve">Beta-divergence as a subclass of Bregman divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28 (6), pp.665-689</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (2), pp.83--86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809496v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian Processes for Underdetermined Source Separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+                <w:t xml:space="preserve">NMF with time-frequency activations to model non-stationary audio events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE_J_ASLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (4), pp.744--753</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643951v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipitch estimation of piano sounds using a new probabilistic spectral smoothness principle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Emiya</w:t>
+                <w:t xml:space="preserve">Gaussian Processes for Underdetermined Source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand David</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 18 (6), pp.1643-1654. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (7), pp.3155 - 3167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASL.2009.2038819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2011.2119315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00510392v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Analysis of Multiplicative Update Algorithms and Application to Nonnegative Matrix Factorization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multipitch estimation of piano sounds using a new probabilistic spectral smoothness principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Emiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21 (12), pp.1869-1881. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (6), pp.1643-1654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNN.2010.2076831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASL.2009.2038819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00555984v1</w:t>
+                <w:t xml:space="preserve">inria-00510392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enforcing Harmonicity and Smoothness in Bayesian Non-negative Matrix Factorization Applied to Polyphonic Music Transcription</w:t>
               </w:r>
@@ -2924,1282 +2911,1386 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (3), pp.538-549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TASL.2010.2041381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00557088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including parametric models in spectrogram decomposition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability Analysis of Multiplicative Update Algorithms and Application to Nonnegative Matrix Factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (12), pp.1869-1881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNN.2010.2076831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945286v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00555984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive harmonic spectral decomposition for multiple pitch estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nancy Bertin</w:t>
+                <w:t xml:space="preserve">Including parametric models in spectrogram decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 18 (3), pp.528--537</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 128 (4), pp.2310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00544094v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit Modeling of Temporal Dynamics within Musical Signals for Acoustical Unit Formation and Similarity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Raspaud</w:t>
+                <w:t xml:space="preserve">Adaptive harmonic spectral decomposition for multiple pitch estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31 (12), pp.1498--1506</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (3), pp.528--537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945198v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00544094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sympathetic string modes in the concert harp</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
+                <w:t xml:space="preserve">Explicit Modeling of Temporal Dynamics within Musical Signals for Acoustical Unit Formation and Similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gautier</w:t>
+                <w:t xml:space="preserve">Martin Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (12), pp.1498--1506</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945199v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of ESPRIT for estimating mixtures of complex exponentials modulated by polynomials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sympathetic string modes in the concert harp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE_J_SP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95 (4), pp.744--752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945195v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and stable YAST algorithm for principal and minor subspace tracking</w:t>
+                <w:t xml:space="preserve">Cramér-Rao bounds for multiple poles and coefficients of quasipolynomials in colored noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE_J_SP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 56 (8), pp.3437--3446</w:t>
+              <w:t xml:space="preserve">, 2008, 56 (8), pp.3458--3467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945194v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTILINEAR SINGULAR VALUE DECOMPOSITION FOR STRUCTURED TENSORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 30 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cramér-Rao bounds for multiple poles and coefficients of quasipolynomials in colored noise</w:t>
+                <w:t xml:space="preserve">Performance of ESPRIT for estimating mixtures of complex exponentials modulated by polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE_J_SP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 56 (8), pp.3458--3467</w:t>
+              <w:t xml:space="preserve">, 2008, 56 (2), pp.492--504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945193v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new perturbation analysis for signal enumeration in rotational invariance techniques</w:t>
+                <w:t xml:space="preserve">Fast and stable YAST algorithm for principal and minor subspace tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE_J_SP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (8), pp.3437--3446</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479779v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution spectral analysis of mixtures of complex exponentials modulated by polynomials</w:t>
+                <w:t xml:space="preserve">A new perturbation analysis for signal enumeration in rotational invariance techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 54 (4), pp.1341-1350. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 54 (2), pp.450-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2005.861899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2006.870556⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00479781v1</w:t>
+                <w:t xml:space="preserve">hal-00479779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Approximated Power Iteration Subspace Tracking</w:t>
+                <w:t xml:space="preserve">High resolution spectral analysis of mixtures of complex exponentials modulated by polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 53 (8), pp.2931-2941. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 54 (4), pp.1341-1350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2006.870556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2005.850378⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00479772v1</w:t>
+                <w:t xml:space="preserve">hal-00479781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fast Approximated Power Iteration Subspace Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (8), pp.2931-2941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2005.850378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sliding window adaptive SVD algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE_J_SP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 52 (1), pp.1--10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4209,14013 +4300,14013 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie ondulatoire statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual Noise-Masking with Music through Deep Spectral Envelope Shaping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2025, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified Variational and Physics-aware Model for Room Impulse Response Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Modèle physique variationnel pour l’estimation de réponses impulsionnelles de salles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech: 26th edition of the Interspeech Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Rotterdam (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">GRETSI 2025 : XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg (67000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100922v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IS³ : Generic Impulsive--Stationary Sound Separation in Acoustic Scenes using Deep Filtering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paraskevas Stamatiadis</w:t>
+                <w:t xml:space="preserve">Unified Variational and Physics-aware Model for Room Impulse Response Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2025, Tahoe City, CA, United States</w:t>
+              <w:t xml:space="preserve">Interspeech: 26th edition of the Interspeech Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Rotterdam (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228563v2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle physique variationnel pour l’estimation de réponses impulsionnelles de salles</w:t>
+                <w:t xml:space="preserve">IS³ : Generic Impulsive--Stationary Sound Separation in Acoustic Scenes using Deep Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Lalay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+                <w:t xml:space="preserve">Clémentine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevas Stamatiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2025 : XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg (67000), France</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2025, Tahoe City, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150993v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228563v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian space tessellation with polyhedral room images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">FVTD simulation of the acoustics of the Phonocamptic Cave in Noyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">The Acoustics of Ancient Theatres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848222v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FVTD simulation of the acoustics of the Phonocamptic Cave in Noyon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Riemannian space tessellation with polyhedral room images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Acoustics of Ancient Theatres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Verona, Italy</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670586v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confirming dimensional reduction assumptions for the energy-stress tensor through comparison with high-frequency wave-based pressure simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering at the angles of polyhedral rooms: application of stress-energy tensor conservation in Riemannian spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th international congress on acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Commission for Acoustics (ICA); The Acoustical Society of Korea (ASK), Oct 2022, Gyeongju, South Korea. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes rapides pour la modélisation d'une réponse de salle dont l'atténuation dépend de la fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Congrès Français d'Acoustique (CFA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting the EST method to ancient theatres: a proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Acoustics of Ancient Theatres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The absorptive nature of the scattering coefficient in the stress-energy tensor formalism for room acoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th international congress on acoustics (ICA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riemannian space tessellation with polyhedral room images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Congrès Français d'Acoustique (CFA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the topic of frequency dependent exponential decay matrices and Lie groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, New Paltz, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damped Chirp Mixture Estimation via Nonlinear Bayesian Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Depalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Digital Audio Effects (DAFx2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Approximation of the Sliced-Wasserstein Distance Using Concentration of Random Projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimia Nadjahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Durmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre E. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Conference on Neural Information Processing Systems (NeurIPS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, En ligne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5555/3540261.3541211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Blind Source Separation with Variational Auto-Encoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Depalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th European Signal Processing Conference (EUSIPCO 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint phoneme alignment and text-informed speech separation on highly corrupted speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Schulze-Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Doire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Bayesian computation with the sliced-Wasserstein distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimia Nadjahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin de Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Durmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icassp40776.2020.9054735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic filter and smoother for variational inference of Bayesian linear dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Depalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auralization of a Hybrid Sound Field using a Wave-Stress Tensor Based Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.523-529, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVALUATION OF A STOCHASTIC REVERBERATION MODEL BASED ON THE IMAGE SOURCE PRINCIPLE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théophile Dupré</w:t>
+                <w:t xml:space="preserve">Laplace state space filter with exact inference and moment matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Depalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Audio Effects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932485v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laplace state space filter with exact inference and moment matching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Depalle</w:t>
+                <w:t xml:space="preserve">EVALUATION OF A STOCHASTIC REVERBERATION MODEL BASED ON THE IMAGE SOURCE PRINCIPLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Aknin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Digital Audio Effects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456643v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of Sources in an Energy-Stress Tensor Based Diffuse Sound Field Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Room Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18154/RWTH-CONV-240108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauchy Multichannel Speech Enhancement with a Deep Speech Prior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aditya Arie Nugraha</w:t>
+                <w:t xml:space="preserve">Generalized Sliced Wasserstein Distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheil Kolouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimia Nadjahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo K. Rohde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2019 - 27th European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeurIPS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8903091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02288063v1</w:t>
+                <w:t xml:space="preserve">hal-02280948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly informed audio source separation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+                <w:t xml:space="preserve">Cauchy Multichannel Speech Enhancement with a Deep Speech Prior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Arie Nugraha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuyoshi Yoshii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WASPAA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2019 - 27th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Coruña, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8903091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280472v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Sliced Wasserstein Distances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Umut Şimşekli</w:t>
+                <w:t xml:space="preserve">Weakly informed audio source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Schulze-Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Doire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustavo K. Rohde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">WASPAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New Paltz, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280948v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized formulation of acoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Bound on Frequency Validity of Energy-Stress Tensor Based Diffuse Sound Field Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aidan Meacham</w:t>
+                <w:t xml:space="preserve">Asymptotic Guarantees for Learning Generative Models with the Sliced-Wasserstein Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimia Nadjahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Durmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeurIPS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288565v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Guarantees for Learning Generative Models with the Sliced-Wasserstein Distance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Umut Şimşekli</w:t>
+                <w:t xml:space="preserve">Lower Bound on Frequency Validity of Energy-Stress Tensor Based Diffuse Sound Field Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18154/RWTH-CONV-239324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280944v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified Stochastic Reverberation Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichannel Audio Modeling with Elliptically Stable Tensor Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian-Robert Stöter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LVA/ICA 2018 - 14th International Conference on Latent Variable Analysis and Signal Separation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom. pp.13-23, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93764-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01766795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha-stable low-rank plus residual decomposition for speech enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halil Erdogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.651-655, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lévy NMF : un modèle robuste de séparation de sources non-négatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Lévy NMF for Robust Nonnegative Source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2017, New Paltz, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540484v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lévy NMF for Robust Nonnegative Source Separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Lévy NMF : un modèle robuste de séparation de sources non-négatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2017, New Paltz, NY, United States</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548488v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperparameter Estimation in Maximum a Posteriori Regression Using Group Sparsity with an Application to Brain Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yousra Bekhti</w:t>
+                <w:t xml:space="preserve">Amplitude and Phase Dereverberation of Monocomponent Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.256-260</w:t>
+              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.1320-1324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531238v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Blind Student's t Source Separation for Multichannel Audio Convolutive Mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Leglaive</w:t>
+                <w:t xml:space="preserve">Parallelized Stochastic Gradient Markov Chain Monte Carlo Algorithms for Non-Negative Matrix Factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Şimşekli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Durmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moulines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.2323-2327</w:t>
+              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531243v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la transformée de Mellin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
+                <w:t xml:space="preserve">Multichannel audio source separation: variational inference of time-frequency sources from time-domain observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2017, La Nouvelle Orléans, LA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540479v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude and Phase Dereverberation of Harmonic Signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Belhomme</w:t>
+                <w:t xml:space="preserve">Histoire de la transformée de Mellin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, New Paltz, New York, United States</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548475v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sketching for nearfield acoustic imaging of heavy-tailed sources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+                <w:t xml:space="preserve">Amplitude and Phase Dereverberation of Harmonic Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, New Paltz, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01401988v1</w:t>
+                <w:t xml:space="preserve">hal-01548475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelized Stochastic Gradient Markov Chain Monte Carlo Algorithms for Non-Negative Matrix Factorization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Durmus</w:t>
+                <w:t xml:space="preserve">Sketching for nearfield acoustic imaging of heavy-tailed sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Vanwynsberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Grenoble, France. pp.80-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416357v1</w:t>
+                <w:t xml:space="preserve">hal-01401988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel audio source separation: variational inference of time-frequency sources from time-domain observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Semi-Blind Student's t Source Separation for Multichannel Audio Convolutive Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Mar 2017, La Nouvelle Orléans, LA, United States</w:t>
+              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.2323-2327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416347v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude and Phase Dereverberation of Monocomponent Signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Belhomme</w:t>
+                <w:t xml:space="preserve">Hyperparameter Estimation in Maximum a Posteriori Regression Using Group Sparsity with an Application to Brain Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Bekhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Humbert</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.1320-1324</w:t>
+              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.256-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531259v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparation de sources audio en milieu réverbérant : Factorisation en matrices non-négatives et représentation temporelle du mélange convolutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separating Time-Frequency Sources from Time-Domain Convolutive Mixtures Using Non-negative Matrix Factorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Leglaive</w:t>
+                <w:t xml:space="preserve">On the Use of Latent Mixing Filters in Audio Source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Grenoble, France. pp.225-235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548469v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Source Localization with Multichannel Alpha-Stable Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Vanwynsberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Latent Mixing Filters in Audio Source Separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Girin</w:t>
+                <w:t xml:space="preserve">Separating Time-Frequency Sources from Time-Domain Convolutive Mixtures Using Non-negative Matrix Factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, New Paltz, New York, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400965v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-dependent anisotropic Gaussian model for audio source separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Magron</w:t>
+                <w:t xml:space="preserve">Alpha-Stable Multichannel Audio Source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Şimşekli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand David</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416355v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-Stable Multichannel Audio Source Separation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Explaining the Parameterized Wiener Filter with Alpha-Stable Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">WASPAA 2017 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, New Paltz, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416366v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining the Parameterized Wiener Filter with Alpha-Stable Processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Girin</w:t>
+                <w:t xml:space="preserve">Phase-dependent anisotropic Gaussian model for audio source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WASPAA 2017 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, New Paltz, New York, United States</w:t>
+              <w:t xml:space="preserve">42nd International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548508v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Quasi-Newton Langevin Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylan Cemgil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anechoic phase estimation from reverberant signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Grenier</w:t>
+                <w:t xml:space="preserve">PROJET - Spatial Audio Separation Using Projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derry Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Acoustic Signal Enhancement (IWAENC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Xi’an, China</w:t>
+              <w:t xml:space="preserve">41st International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337860v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoregressive Moving Average Modeling of Late Reverberation in the Frequency Domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Leglaive</w:t>
+                <w:t xml:space="preserve">Nonnegative tensor factorization with frequency modulation cues for blind audio source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Creager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Depalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1478-1482</w:t>
+              <w:t xml:space="preserve">17th International Society for Music Information Retrieval (ISMIR) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322937v2</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROJET - Spatial Audio Separation Using Projections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+                <w:t xml:space="preserve">Autoregressive Moving Average Modeling of Late Reverberation in the Frequency Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1478-1482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248014v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322937v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonnegative tensor factorization with frequency modulation cues for blind audio source separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noah Stein</w:t>
+                <w:t xml:space="preserve">Anechoic phase estimation from reverberant signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Belhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Depalle</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Society for Music Information Retrieval (ISMIR) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, New York, NY, United States</w:t>
+              <w:t xml:space="preserve">15th International Workshop on Acoustic Signal Enhancement (IWAENC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Xi’an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316485v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M/EEG source localization with multi-scale time-frequency dictionaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Bekhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Strohmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Jas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Pattern Recognition in Neuroimaging (PRNI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Trento, Italy</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2016, Trento, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRNI.2016.7552337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306605v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313567v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M/EEG source localization with multi-scale time-frequency dictionaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Bekhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Strohmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Jas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Pattern Recognition in Neuroimaging (PRNI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Trento, Italy. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2016, Trento, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313567v2</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Fate Model for Unison source Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian-Robert Stöter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Edler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Magron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind estimation of room acoustic parameters using kernel regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AES 60th Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex NMF under phase constraints based on signal modeling: application to audio source separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st International Conference on Acoustics, Speech and Signal Processing (ICASSP.2016))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Gradient Richardson-Romberg Markov Chain Monte Carlo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Stochastic thermodynamic integration: efficient Bayesian model selection via stochastic gradient MCMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Taylan Cemgil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirtieth Annual Conference on Neural Information Processing Systems (NIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">41st International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354064v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic thermodynamic integration: efficient Bayesian model selection via stochastic gradient MCMC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Stochastic Gradient Richardson-Romberg Markov Chain Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Durmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moulines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Taylan Cemgil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Thirtieth Annual Conference on Neural Information Processing Systems (NIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248011v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Wiener filtering with fractional power spectrograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110028v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTICHANNEL AUDIO SOURCE SEPARATION WITH PROBABILISTIC REVERBERATION MODELING</w:t>
+                <w:t xml:space="preserve">PHASE RECONSTRUCTION OF SPECTROGRAMS BASED ON A MODEL OF REPEATED AUDIO EVENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Leglaive</w:t>
+                <w:t xml:space="preserve">Paul Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, New Paltz, NY, United States. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219635v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori probabiliste anéchoïque pour la séparation sous-déterminée de sources sonores en milieu réverbérant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Singing voice detection with deep recurrent neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">40th International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.121-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206808v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauchy Nonnegative Matrix Factorization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Derry Fitzgerald</w:t>
+                <w:t xml:space="preserve">Phase reconstruction of spectrograms with linear unwrapping: application to audio signal restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, New Paltz, NY, United States</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170924v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase reconstruction of spectrograms with linear unwrapping: application to audio signal restoration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Magron</w:t>
+                <w:t xml:space="preserve">Cauchy Nonnegative Matrix Factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derry Fitzgerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, New Paltz, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206804v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHASE RECONSTRUCTION OF SPECTROGRAMS BASED ON A MODEL OF REPEATED AUDIO EVENTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Magron</w:t>
+                <w:t xml:space="preserve">A priori probabiliste anéchoïque pour la séparation sous-déterminée de sources sonores en milieu réverbérant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand David</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, New Paltz, NY, United States. pp.5</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219637v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singing voice detection with deep recurrent neural networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">MULTICHANNEL AUDIO SOURCE SEPARATION WITH PROBABILISTIC REVERBERATION MODELING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.121-125</w:t>
+              <w:t xml:space="preserve">Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, New Paltz, NY, United States. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110035v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase recovery in NMF for audio source separation: an insightful benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.81-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template adaptation for improving automatic music transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Benetos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tillman Weyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMIR 2014 The 15th International Society for Music Information Retrieval Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Taipei, Taiwan. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the Convergence Rate to Help Parameter Estimation in a PLCA-based Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards complex matrix decomposition of spectrograms based on the relative phase offsets of harmonic sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Kirchhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dixon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.1591-1595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Time-Frequency Source-Filter Decomposition of Non-Stationary Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark. D. Plumbley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low bitrate informed source separation of realistic mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+                <w:t xml:space="preserve">Fast multilinear SVD for structured tensors and applications to Harmonic analysis and Volterra serie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Assemblée Générale du GdR ISIS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945299v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast multilinear SVD for structured tensors and applications to Harmonic analysis and Volterra serie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remy Boyer</w:t>
+                <w:t xml:space="preserve">Low bitrate informed source separation of realistic mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Favier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du GdR ISIS 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vancouver, Canada. pp.66--70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006183v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Bayesian EM algorithm for modeling mixtures of non-stationary signals in the time-frequency domain (HR-NMF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Dremeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vancouver, Canada. pp.6171--6175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil d'analyse temps-fréquence multi-résolution appliqué aux signaux audio</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multichannel HR-NMF for modelling convolutive mixtures of non-stationary signals in the time-frequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark. D. Plumbley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">WASPAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, New Paltz, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945239v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel HR-NMF for modelling convolutive mixtures of non-stationary signals in the time-frequency domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outil d'analyse temps-fréquence multi-résolution appliqué aux signaux audio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark. D. Plumbley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WASPAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, New Paltz, New York, United States</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945278v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplicative updates for modeling mixtures of non-stationary signals in the time-frequency domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Ozerov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic model for main melody extraction using constant-Q transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Conference on Acoustics, Speech, and Signal Processing ICASSP'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Kyoto, Japan. pp.5357--5360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Harmonic Adaptive Decomposition Applied to Supervised Source Separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Fuentes</w:t>
+                <w:t xml:space="preserve">DReaM: A Novel System for Joint Source Separation and Multi-Track Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Baras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fourer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bucharest, Romania. pp.2654--2658</w:t>
+              <w:t xml:space="preserve">AES 2012 - 133rd AES Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, San Francisco, United States. CD 133papers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945288v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial coding-based informed source separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DReaM: A Novel System for Joint Source Separation and Multi-Track Coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Marchand</w:t>
+                <w:t xml:space="preserve">Blind Harmonic Adaptive Decomposition Applied to Supervised Source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES 2012 - 133rd AES Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, San Francisco, United States. CD 133papers</w:t>
+              <w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bucharest, Romania. pp.2654--2658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809503v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SUBBAND HYBRID BEAMFORMING FOR IN-CAR SPEECH ENHANCEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitte Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prado Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Signal Processing Conference 2012 (EUSIPCO 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive filtering for music/voice separation exploiting the repeating musical structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Linear Mixing Models for Active Listening of Music Productions in Realistic Studio Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sturmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Acoustics, Speech, and Signal Processing ICASSP'12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AES 2012 - 132nd AES Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Budapest, Hungary. Paper 8594</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6287815⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00945300v1</w:t>
+                <w:t xml:space="preserve">hal-00790783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Mixing Models for Active Listening of Music Productions in Realistic Studio Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Adaptive filtering for music/voice separation exploiting the repeating musical structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafar Rafii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES 2012 - 132nd AES Convention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th International Conference on Acoustics, Speech, and Signal Processing ICASSP'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Kyoto, Japan. pp.53--56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6287815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790783v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informed Audio Source Separation: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislaw Gorlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informed source separation: source coding meets source separation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability analysis of multiplicative update algorithms for non-negative matrix factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Mohonk, NY, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00610526v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Score informed audio source separation using a parametric model of non-negative spectrogram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of multiplicative update algorithms for non-negative matrix factorization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Informed source separation: source coding meets source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. 4 p</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Mohonk, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557789v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00610526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Orthogonal Decomposition of Volterra Cubic Kernels using Oblique Unfolding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2011 - 36th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icassp.2011.5947249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian modeling of mixtures of non-stationary signals in the time-frequency domain (HR-NMF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, New Paltz, New York, United States. pp.253--256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Signal Separation with Gaussian Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+                <w:t xml:space="preserve">Entropy-constrained quantization of exponentially damped sinusoids parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Signal Processing Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967715⟩</w:t>
+              <w:t xml:space="preserve">2011 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.4064-4067, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643944v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy-constrained quantization of exponentially damped sinusoids parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Derrien</w:t>
+                <w:t xml:space="preserve">Multidimensional Signal Separation with Gaussian Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947245⟩</w:t>
+              <w:t xml:space="preserve">Statistical Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.401-404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881717v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive harmonic decomposition using shift-invariant PLCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des structures harmoniques dans les signaux audio : modéliser les variations de hauteur et d'enveloppe spectrale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fuentes</w:t>
+                <w:t xml:space="preserve">Scale-invariant probabilistic latent component analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du XXIIIème Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Proc. of IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, New Paltz, New York, United States. pp.129--132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945240v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-invariant probabilistic latent component analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Hennequin</w:t>
+                <w:t xml:space="preserve">Analyse des structures harmoniques dans les signaux audio : modéliser les variations de hauteur et d'enveloppe spectrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand David</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, New Paltz, New York, United States. pp.129--132</w:t>
+              <w:t xml:space="preserve">Actes du XXIIIème Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945291v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMF with time-frequency activations to model non-stationary audio events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Dallas, Texas, United States. pp.445--448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent parametric and harmonic templates in non-negative matrix factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the 13th International Conference on Digital Audio Effects (DAFx)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust similarity metrics between audio signals based on asymmetrical spectral envelope matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Dallas, Texas, United States. pp.405--408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informed Source Separation Using Latent Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+                <w:t xml:space="preserve">The DESAM toolbox: spectral analysis of musical audio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Echeveste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latent Variable Analysis and Signal Separation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Digital Audio Effects (DAFx)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.254-261</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00945298v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DESAM toolbox: spectral analysis of musical audio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+                <w:t xml:space="preserve">Informed Source Separation Using Latent Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Audio Effects (DAFx)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Latent Variable Analysis and Signal Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Saint Malo, France. pp.498--505, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15995-4_62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523319v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral similarity measure invariant to pitch shifting and amplitude scaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tempering approach for Itakura-Saito non-negative matrix factorization. With application to music transcription</w:t>
+                <w:t xml:space="preserve">Fast Bayesian constrained NMF for polyphonic pitch transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Févotte</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Taipei, Taiwan. pp.1545--1548</w:t>
+              <w:t xml:space="preserve">Music Information Retrieval Evaluation eXchange (MIREX). International Society for Music Information Retrieval.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945283v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Bayesian constrained NMF for polyphonic pitch transcription</w:t>
+                <w:t xml:space="preserve">A tempering approach for Itakura-Saito non-negative matrix factorization. With application to music transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Févotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Music Information Retrieval Evaluation eXchange (MIREX). International Society for Music Information Retrieval.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Taipei, Taiwan. pp.1545--1548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601353v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expectation-maximization algorithm for multi-pitch estimation and separation of overlapping harmonic spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Emiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00452607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Bayesian NMF algorithms enforcing harmonicity and temporal continuity in polyphonic music transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WASPAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, New Paltz, United States. pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00601355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted maximum likelihood autoregressive and moving average spectrum modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic transcription of piano music based on HMM tracking of jointly-estimated pitches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Emiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Las Vegas, Nevada, United States. pp.3761--3764</w:t>
+              <w:t xml:space="preserve">2008 Music Information Retrieval Evaluation eXchange (MIREX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Philadelphia, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945273v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00545769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic and inharmonic nonnegative matrix factorization for polyphonic pitch transcription</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weighted maximum likelihood autoregressive and moving average spectrum modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE Int. Conf. on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.109--112</w:t>
+              <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Las Vegas, Nevada, United States. pp.3761--3764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00544183v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic transcription of piano music based on HMM tracking of jointly-estimated pitches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Emiya</w:t>
+                <w:t xml:space="preserve">Harmonic and inharmonic nonnegative matrix factorization for polyphonic pitch transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 Music Information Retrieval Evaluation eXchange (MIREX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Philadelphia, PA, United States</w:t>
+              <w:t xml:space="preserve">2008 IEEE Int. Conf. on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.109--112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00545769v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00544183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic transcription of piano music based on HMM tracking of jointly-estimated pitches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Emiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Eur. Conf. Sig. Proces. (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00452620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parametric Method for Pitch Estimation of Piano Tones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Emiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Honolulu, United States. pp.249-252, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2007.366663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00544147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental investigations of harp's sympathetic modes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Gautier</w:t>
+                <w:t xml:space="preserve">Multipitch detection for piano music: Benchmarking a few approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Emiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of International Congress on Acoustics (ICA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">154th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2942555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945297v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00545065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast sequential LS estimation for sinusoidal modeling and decomposition of audio signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand David</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental investigations of harp's sympathetic modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, New Paltz, New York, United States. pp.211--214</w:t>
+              <w:t xml:space="preserve">Proc. of International Congress on Acoustics (ICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945284v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipitch detection for piano music: Benchmarking a few approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Fast sequential LS estimation for sinusoidal modeling and decomposition of audio signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaël Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">154th Meeting of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. of IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, New Paltz, New York, United States. pp.211--214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00545065v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipitch estimation of quasi-harmonic sounds in colored noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Emiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Int. Conf. on Digital Audio Effects (DAFx-07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00545615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjugate gradient algorithms for minor subspace analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind signal decompositions for automatic transcription of polyphonic music: NMF and K-SVD on the benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Honolulu, Hawaii, United States. pp.1013--1016</w:t>
+              <w:t xml:space="preserve">, 2007, Honolulu, Hawaii, United States. pp.65--68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945274v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind signal decompositions for automatic transcription of polyphonic music: NMF and K-SVD on the benchmark</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conjugate gradient algorithms for minor subspace analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Honolulu, Hawaii, United States. pp.65--68</w:t>
+              <w:t xml:space="preserve">, 2007, Honolulu, Hawaii, United States. pp.1013--1016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945282v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des modes de cordes couplées d'une harpe par une méthode à haute résolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Gautier</w:t>
+                <w:t xml:space="preserve">Adaptive Multilinear SVD for Structured Tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 8ème Congrès FranÃ§ais d'Acoustique (CFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2006 - 31th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2006.1660795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945241v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Multilinear SVD for Structured Tensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remy Boyer</w:t>
+                <w:t xml:space="preserve">Analyse des modes de cordes couplées d'une harpe par une méthode à haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2006 - 31th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes du 8ème Congrès FranÃ§ais d'Acoustique (CFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577274v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YAST Algorithm for Minor Subspace Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing ICASSP'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France. pp.552-555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonic Plus Noise Decomposition: Time-frequency Reassignment Versus a Subspace Based Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Emiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">120th AES Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00545041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HRHATRAC Algorithm for Spectral Line Tracking of Musical Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing ICASSP'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France. pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fast Adaptive Method for Subspace Based Blind Channel Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Altuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernie Mulgrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Atxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France. pp.1121--1124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yet Another Subspace Tracker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Philadelphia, Pennsylvania, United States. pp.329-332</w:t>
+              <w:t xml:space="preserve">ICASSP'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Philadelphie, United States. pp.329-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960792v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yet Another Subspace Tracker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Philadelphie, United States. pp.329-332</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Philadelphia, Pennsylvania, United States. pp.329-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477666v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast adaptive ESPRIT algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of IEEE Workshop on Statistical Signal Processing (SSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting the modeling order for the ESPRIT high resolution method: an alternative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Montréal, Québec, Canada. pp.1025--1028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding Window Orthonormal PAST Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Hong Kong, China. pp.261--264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musical tempo estimation using noise subspace projections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximated power iterations for fast subspace tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, New Paltz, New York, United States. pp.95--98</w:t>
+              <w:t xml:space="preserve">Proc. of the 7th International Symposium on Signal Processing and its Applications (ISSPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France. pp.583--586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945267v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive ESPRIT algorithm based on the PAST subspace tracker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Hong Kong, China. pp.229--232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximated power iterations for fast subspace tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Musical tempo estimation using noise subspace projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 7th International Symposium on Signal Processing and its Applications (ISSPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Paris, France. pp.583--586</w:t>
+              <w:t xml:space="preserve">Proc. of IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, New Paltz, New York, United States. pp.95--98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945281v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An EDS modelling tool for tracking and modifying musical signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of Stockholm Music Acoustics Conference (SMAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Stockholm, Sweden. pp.715--718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi d'espace dominant par la méthode des puissances itérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France. pp.137--140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintrack analysis for tracking components of musical signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">EDS parametric modeling and tracking of audio signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Proc. of the 5th International Conference on Digital Audio Effects (DAFx)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Hambourg, Germany. pp.139--144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945285v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDS parametric modeling and tracking of audio signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sintrack analysis for tracking components of musical signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand David</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 5th International Conference on Digital Audio Effects (DAFx)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Hambourg, Germany. pp.139--144</w:t>
+              <w:t xml:space="preserve">Proc. of the Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945272v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moments d'ordre inférieur: Principes et application au filtrage des images RSO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 12ème congrès francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Paris, France. pp.27--36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18225,111 +18316,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonnegative Matrix Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuomas Virtanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audio Source Separation and Speech Enhancement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.131-160, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18339,420 +18430,420 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif pour estimer un signal déréverbéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR1751073. ABE-17. 2017, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif pour estimer la réverbération acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: PCT/FR2016/053034. ABE:16. 2016, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for forming a digital audio mixed signal, method and device for separating signals, and corresponding signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US20140037110A1. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de poursuite d'un sous-espace de dimension inférieure à celle des vecteurs de données, notamment audio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2888963. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18762,274 +18853,274 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Audio Source Separation Using Differentiable Parametric Source Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Schulze-Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement S J Doire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">arXiv.2201.09592</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de formation d'un signal mixé numérique audio, procédé et dispositif de séparation de signaux, et signal correspondant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two nonnegative matrix factorization methods for polyphonic pitch transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19037,588 +19128,702 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00544213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Phase Really Needed for Weakly-Supervised Dereverberation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+                <w:t xml:space="preserve">Taylor-SWFT: fast discrete Statistical Wave Field Theory using Taylor expansion for late reverberation Work under review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Bahrman</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Richard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372717v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian space tessellation with polyhedral room images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aidan Meacham</w:t>
+                <w:t xml:space="preserve">Is Phase Really Needed for Weakly-Supervised Dereverberation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bahrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598258v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Bayesian computation with the sliced-Wasserstein distance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Durmus</w:t>
+                <w:t xml:space="preserve">Riemannian space tessellation with polyhedral room images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Meacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Umut Şimşekli</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945515v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly Informed Audio Source Separation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+                <w:t xml:space="preserve">Approximate Bayesian computation with the sliced-Wasserstein distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimia Nadjahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin de Bortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Durmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Şimşekli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332689v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Weakly Informed Audio Source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Schulze-Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Doire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Calculation of an entropy-constrained quantizer for exponentially damped sinudoids parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19628,1211 +19833,1211 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General stochastic reverberation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Télécom ParisTech. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic reverberation model for uniform and non-diffuse acoustic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Télécom ParisTech. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research report on unified stochastic reverberation modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2018D001, Télécom ParisTech. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation of whiteness in spectral and time-frequency transforms of second order processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Institut Mines-Télécom, Télécom ParisTech, CNRS LTCI. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Wiener filtering for positive alpha-stable random variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2016D000, Télécom ParisTech. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An iterative algorithm for recovering the phase of complex components from their mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Télécom ParisTech. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325625v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase reconstruction of spectrograms with linear unwrapping : application to audio signal restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2015D002, Télécom ParisTech. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof of Wiener-like linear regression of isotropic complex symmetric alpha-stable random variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-invariant probabilistic latent component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichannel high resolution NMF for modelling convolutive mixtures of non-stationary signals in the time-frequency domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark. D. Plumbley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] EECSRR-13-03, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution NMF for modeling mixtures of non-stationary signals in the time-frequency domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coding-based Informed Source Separation: Nonnegative Tensor Factorization Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2012, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734022v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAPS - A piano database for multipitch estimation and automatic transcription of music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Emiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2010, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00544155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting document for the paper &amp;quot;Stability analysis of multiplicative update algorithms and application to non-negative matrix factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00601349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive harmonic spectral decomposition for multiple pitch estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20844,271 +21049,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] PI 1919, 2009, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00350163v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of ESPRIT for Estimating Mixtures of Complex Exponentials Modulated by Polynomials: Supporting Document</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180015v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Report on Audio and Speech Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation de Mellin: aspects numériques et dérivation fractionnaire. Application aux lois des variables aléatoires positives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21118,100 +21323,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes à haute résolution pour l'estimation et le suivi de sinusoïdes modulées. Application aux signaux de musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Télécom ParisTech, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00009321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21221,91 +21426,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spectrale à haute résolution et décompositions non-négatives appliquées au traitement des signaux de musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Pierre et Marie Curie - Paris VI, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00945245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21315,105 +21520,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audiocarnet for the presentation of the Statistical Wave Field Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId378"/>
+      <w:footerReference w:type="default" r:id="rId382"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21560,51 +21765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05549135v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05192136v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0037233" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05010187v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036254" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04985263v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04655069v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0027914" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04548715v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dujourdy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025468" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04038023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Schulze-Forster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Kelley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Doire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2023.3252272" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03255319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Neri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2021.3075146" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03255334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement S J Doire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2021.3091817" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107465" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958485v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5096153" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718718v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584755v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682750v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwook Chung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Plourde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Champagne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370542v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fenet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.10.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260588v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derry Fitzgerald" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2570945" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Plumbley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2013.2260153" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945197v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fuentes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Derrien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2013.2255284" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643957v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pinel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.09.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hennequin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bertin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643951v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2119315" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2009.2038819" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNN.2010.2076831" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00557088v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2041381" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945286v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durrieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544094v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945198v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raspaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945199v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918202" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945195v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575978v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945193v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479779v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.861899" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479781v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.870556" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479772v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.850378" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945196v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04930346v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04959656v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100922v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lalay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05228563v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Stamatiadis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150993v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848222v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Meacham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03670586v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thomas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848224v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03671852v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03559398v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Aknin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03670577v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03671851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03559402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298695v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03255349v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03494781v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimia Nadjahi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Jacob" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;im&#351;ekli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3540261.3541211" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03255341v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02457075v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Doire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02457063v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin de Bortoli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054735" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02456651v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0833" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02932485v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Dupr&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02456643v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495516v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-240108" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288063v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Arie Nugraha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyoshi Yoshii" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903091" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02280472v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02280948v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Kolouri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo K. Rohde" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288067v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288565v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239324" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02280944v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795319v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766795v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian-Robert St&#246;ter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714909v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil Erdogan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461539" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531238v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Bekhti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531243v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540479v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548475v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Belhomme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grenier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humbert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401988v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanwynsberghe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416357v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416347v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531259v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540481v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548469v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531252v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400965v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_22" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416355v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416366v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548508v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306596v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Cemgil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337860v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322937v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248014v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316485v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Creager" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Stein" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306605v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Strohmeier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Jas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313567v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2016.7552337" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248012v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Edler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248010v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354064v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248011v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Taylan Cemgil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110028v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219635v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01206808v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170924v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01206804v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219637v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110035v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110032v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083552v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillman Weyde" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061572v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945295v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kirchhoff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dixon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945277v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark. D. Plumbley" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945299v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637610" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01006183v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Favier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945276v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dremeau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945239v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fillon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prado" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945278v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870372v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945290v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945288v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869618v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809503v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Baras" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00737550v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fox" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitte Guillaume" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Charbit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prado Jacques" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945300v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Rafii" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pardo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287815" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790783v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sturmel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809525v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Gorlow" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhua Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610526v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945294v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557789v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576019v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2011.5947249" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945270v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643944v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967715" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881717v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947245" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945289v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fuentes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945240v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945291v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945293v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945292v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945296v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945298v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4_62" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T4M4B625-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523319v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Echeveste" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551177v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945283v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601353v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452607v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960273" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601355v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945273v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544183v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545769v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452620v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544147v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366663" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945297v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945284v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545065v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2942555" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545615v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945274v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945282v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945241v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577274v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2006.1660795" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479782v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545041v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479785v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945268v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Altuna" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernie Mulgrew" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Atxa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960792v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00477666v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945279v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945275v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945271v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945267v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alonso Arevalo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945280v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945281v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945287v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945238v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945285v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945272v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945242v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maruani" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288070v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Virtanen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287693v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287692v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02651076v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945253v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03790806v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945254v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544213v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372717v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Rodrigues" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bahrman" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598258v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945515v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02332689v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490864v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049987v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02127799v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715431v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252189v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340797v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325625v5" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287339v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069612v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960765v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945249v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786192v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734022v3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544155v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601349v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350163v3" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180015v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945247v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945248v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00009321v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00945245v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282808v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05549135v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05594692v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert G Prinn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111337" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05192136v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0037233" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04985263v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05010187v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036254" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04655069v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0027914" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04548715v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dujourdy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025468" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04038023v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Schulze-Forster" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Kelley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Doire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2023.3252272" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03255334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement S J Doire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2021.3091817" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03255319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Neri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2021.3075146" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107465" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5096153" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718718v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584755v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682750v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwook Chung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Plourde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Champagne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370542v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fenet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.10.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260588v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derry Fitzgerald" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2570945" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061578v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Plumbley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945197v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fuentes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2013.2260153" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Derrien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2013.2255284" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pinel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.09.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bertin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945202v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hennequin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945201v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643951v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2119315" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2009.2038819" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00557088v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2041381" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555984v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNN.2010.2076831" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945286v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durrieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544094v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945198v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raspaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945199v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918202" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945193v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575978v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945195v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945194v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479779v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.861899" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479781v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.870556" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479772v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.850378" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945196v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04930346v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04959656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150993v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lalay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100922v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05228563v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Stamatiadis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03670586v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thomas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Meacham" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848222v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848224v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03671852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03559398v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Aknin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03670577v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03671851v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03559402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298695v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03255349v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03494781v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimia Nadjahi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Jacob" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;im&#351;ekli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3540261.3541211" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03255341v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02457075v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Doire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02457063v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin de Bortoli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054735" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02456651v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235295v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0833" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02456643v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02932485v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Dupr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495516v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-240108" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02280948v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Kolouri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo K. Rohde" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288063v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Arie Nugraha" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyoshi Yoshii" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903091" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02280472v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288067v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02280944v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288565v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239324" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795319v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01766795v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian-Robert St&#246;ter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714909v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil Erdogan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461539" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548488v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540484v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531259v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Belhomme" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grenier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humbert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416357v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416347v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540479v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548475v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401988v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanwynsberghe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531243v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531238v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Bekhti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540481v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400965v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_22" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416366v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548508v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416355v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306596v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Cemgil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248014v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316485v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Creager" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Stein" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322937v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337860v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313567v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Strohmeier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Jas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2016.7552337" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306605v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248012v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Edler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248010v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248013v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248011v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Taylan Cemgil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354064v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110028v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219637v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110035v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01206804v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170924v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01206808v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219635v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110032v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083552v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillman Weyde" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061572v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945295v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kirchhoff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dixon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945277v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark. D. Plumbley" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01006183v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Favier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945299v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637610" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945276v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dremeau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945278v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945239v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fillon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prado" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870372v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945290v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809503v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Baras" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869618v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945288v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00737550v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fox" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitte Guillaume" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Charbit" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prado Jacques" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790783v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sturmel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945300v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Rafii" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pardo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287815" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809525v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Gorlow" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhua Zhang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557789v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945294v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610526v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576019v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2011.5947249" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945270v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881717v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947245" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643944v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967715" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945289v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fuentes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945291v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945240v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945293v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945292v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945296v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523319v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Echeveste" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945298v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4_62" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T4M4B625-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551177v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601353v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945283v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452607v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960273" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601355v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545769v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945273v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544183v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452620v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544147v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366663" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545065v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2942555" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945297v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945284v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545615v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945282v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945274v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577274v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2006.1660795" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945241v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479782v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545041v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479785v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945268v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Altuna" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernie Mulgrew" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Atxa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00477666v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960792v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945279v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945275v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945271v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945281v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945280v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945267v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alonso Arevalo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945287v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945238v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945272v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945285v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945242v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maruani" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288070v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Virtanen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287693v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287692v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02651076v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945253v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03790806v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945254v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544213v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600183v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Rodrigues" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372717v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bahrman" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598258v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945515v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02332689v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490864v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049987v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02127799v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715431v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252189v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340797v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325625v5" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287339v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069612v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960765v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945249v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786192v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734022v3" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544155v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601349v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350163v3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180015v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945247v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945248v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00009321v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00945245v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282808v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>