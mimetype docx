--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -100,191 +100,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycling in the forest with Wilson's algorithm</w:t>
+                <w:t xml:space="preserve">On two fundamental properties of the zeros of spectrograms of noisy signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Fanuel</w:t>
+                <w:t xml:space="preserve">Arnaud Poinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Surveys</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557271v1</w:t>
+                <w:t xml:space="preserve">hal-05169717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On two fundamental properties of the zeros of spectrograms of noisy signals</w:t>
+                <w:t xml:space="preserve">Cycling in the forest with Wilson's algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Poinas</w:t>
+                <w:t xml:space="preserve">Michaël Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
+              <w:t xml:space="preserve">Probability Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169717v1</w:t>
+                <w:t xml:space="preserve">hal-04557271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repulsive Monte Carlo on the sphere for the sliced Wasserstein distance</w:t>
               </w:r>
@@ -359,364 +359,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444850v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsification of the regularized magnetic Laplacian with multi-type spanning forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Fanuel</w:t>
+                <w:t xml:space="preserve">mcsm-benchs: Benchmarking methods for multi-component signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan M Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.08175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766790v1</w:t>
+                <w:t xml:space="preserve">hal-05285927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mcsm-benchs: Benchmarking methods for multi-component signal processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signal reconstruction using determinantal sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Belhadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bardenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan M Miramont</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21105/joss.08175⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05285927v1</w:t>
+                <w:t xml:space="preserve">hal-04181079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal reconstruction using determinantal sampling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Belhadji</w:t>
+                <w:t xml:space="preserve">Sparsification of the regularized magnetic Laplacian with multi-type spanning forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181079v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On sampling determinantal and Pfaffian point processes on a quantum computer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -971,51 +971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On proportional volume sampling for experimental design in general spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1151,485 +1151,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo with Determinantal Point Processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A systematic strategy for estimating hERG block potency and its implications in a new cardiac safety paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Hardy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bradley Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Leishman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Bridgland-Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadreza Samieegohar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaomei Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 394, pp.114961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2020.114961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311263v1</w:t>
+                <w:t xml:space="preserve">hal-02877886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A determinantal point process for column subset selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Belhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (197), pp.1-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the zeros of the spectrogram of white noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48 (2), pp.682-705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acha.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic strategy for estimating hERG block potency and its implications in a new cardiac safety paradigm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monte Carlo with Determinantal Point Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bardenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877886v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-frequency transforms of white noises and Gaussian analytic functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1886,944 +1886,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Markov chain Monte Carlo methods for tall data</w:t>
+                <w:t xml:space="preserve">On a few statistical applications of determinantal point processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Doucet</w:t>
+                <w:t xml:space="preserve">Frédéric Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Holmes</w:t>
+                <w:t xml:space="preserve">Xavier Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355287v1</w:t>
+                <w:t xml:space="preserve">hal-01580353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a few statistical applications of determinantal point processes</w:t>
+                <w:t xml:space="preserve">On Markov chain Monte Carlo methods for tall data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mary</w:t>
+                <w:t xml:space="preserve">Arnaud Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Vasseur</w:t>
+                <w:t xml:space="preserve">Chris Holmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60</w:t>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580353v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Bayesian inference for ion channel screening dose-response data</w:t>
+                <w:t xml:space="preserve">Robust cell tracking in epithelial tissues through identification of maximum common subgraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross H Johnstone</w:t>
+                <w:t xml:space="preserve">Jochen G Kursawe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J Gavaghan</w:t>
+                <w:t xml:space="preserve">Jeremiah E Zartman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary R Mirams</w:t>
+                <w:t xml:space="preserve">Alexander G Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth G Baker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wellcome Open Research</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.9945.1⟩</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2016.0725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580351v1</w:t>
+                <w:t xml:space="preserve">hal-01395088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust cell tracking in epithelial tissues through identification of maximum common subgraphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jochen G Kursawe</w:t>
+                <w:t xml:space="preserve">Hierarchical Bayesian inference for ion channel screening dose-response data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross H Johnstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander G Fletcher</w:t>
+                <w:t xml:space="preserve">David J Gavaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth G Baker</w:t>
+                <w:t xml:space="preserve">Gary R Mirams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+              <w:t xml:space="preserve">Wellcome Open Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2016.0725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.9945.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395088v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive MCMC with online relabeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ten Simple Rules for a Successful Cross-Disciplinary Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gersende Fort</w:t>
+                <w:t xml:space="preserve">Miguel O. Bernabeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balázs Kégl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rafel Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3150/13-BEJ578⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01115785v1</w:t>
+                <w:t xml:space="preserve">hal-01245317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty and variability in models of the cardiac action potential: Can we build trustworthy models?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concentration inequalities for sampling without replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teun P de Boer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.1361-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3150/14-BEJ605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245316v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten Simple Rules for a Successful Cross-Disciplinary Collaboration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive MCMC with online relabeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel O. Bernabeu</w:t>
+                <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafel Bordas</w:t>
+                <w:t xml:space="preserve">Gersende Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bruna</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Balázs Kégl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (4), </w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), p. 1304-1340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3150/13-BEJ578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245317v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01115785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration inequalities for sampling without replacement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainty and variability in models of the cardiac action potential: Can we build trustworthy models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross H Johnstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene T y Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teun P de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Gavaghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216652v1</w:t>
+                <w:t xml:space="preserve">hal-01245316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the radio emission from air showers with polarization measurements</w:t>
               </w:r>
@@ -2937,753 +2937,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00948263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Clouds over the Pierre Auger Observatory using Infrared Satellite Data</w:t>
+                <w:t xml:space="preserve">Techniques for Measuring Aerosol Attenuation using the Central Laser Facility at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Maller</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2013.09.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.P04009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/8/04/P04009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00870432v1</w:t>
+                <w:t xml:space="preserve">in2p3-00804366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on the Origin of Cosmic Rays above 10^18 eV from Large-scale Anisotropy Searches in Data of the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 762 (1), pp.L13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2041-8205/762/1/L13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00765875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques for Measuring Aerosol Attenuation using the Central Laser Facility at the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Interpretation of the Depths of Maximum of Extensive Air Showers Measured by the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Lebrun</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aublin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belletoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caccianiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8, pp.P04009. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 02, pp.026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/8/04/P04009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/02/026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00804366v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00782043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of the Depths of Maximum of Extensive Air Showers Measured by the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Bounds on the density of sources of ultra-high energy cosmic rays from the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bardenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aublin</w:t>
+                <w:t xml:space="preserve">S. Dagoret-Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Belletoile</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Caccianiga</w:t>
+                <w:t xml:space="preserve">D. Garcia Gamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Kégl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 02, pp.026. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/02/026⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 05, pp.009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/05/009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00782043v1</w:t>
+                <w:t xml:space="preserve">in2p3-00821962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds on the density of sources of ultra-high energy cosmic rays from the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Identifying Clouds over the Pierre Auger Observatory using Infrared Satellite Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Bardenet</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bellétoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dagoret-Campagne</w:t>
+                <w:t xml:space="preserve">Pascal Lautridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Garcia Gamez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Balázs Kégl</w:t>
+                <w:t xml:space="preserve">J. Maller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 05, pp.009. </w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50-52, pp.92-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/05/009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2013.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00821962v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00870432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrahigh Energy Neutrinos at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3741,2253 +3741,2253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00810479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for anisotropy in the arrival directions of ultra high energy cosmic rays recorded at the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Search for signatures of magnetically-induced alignment in the arrival directions measured by the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.F.M. Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2012/04/040⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.354-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00693287v1</w:t>
+                <w:t xml:space="preserve">in2p3-00636914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale Distribution of Arrival Directions of Cosmic Rays Detected Above 10^18 eV at the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Erratum to &amp;quot;The Lateral Trigger Probability function for the Ultra-High Energy Cosmic Ray Showers detected by the Pierre Auger Observatory&amp;quot; [Astroparticle Physics 35 (2011) 266-276]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.F.M. Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.681-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/203/2/34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00763113v1</w:t>
+                <w:t xml:space="preserve">in2p3-00677455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Point-like Sources of Ultra-high Energy Neutrinos at the Pierre Auger Observatory and Improved Limit on the Diffuse Flux of Tau Neutrinos</w:t>
+                <w:t xml:space="preserve">The Rapid Atmospheric Monitoring System of the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.P09001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/7/09/P09001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/755/1/L4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00720606v1</w:t>
+                <w:t xml:space="preserve">in2p3-00723319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for signatures of magnetically-induced alignment in the arrival directions measured by the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Measurement of the proton-air cross-section at $\sqrt{s}=57$ TeV with the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Allard</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H. Koang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.10.004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.062002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.062002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00636914v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00723317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to &amp;quot;The Lateral Trigger Probability function for the Ultra-High Energy Cosmic Ray Showers detected by the Pierre Auger Observatory&amp;quot; [Astroparticle Physics 35 (2011) 266-276]</w:t>
+                <w:t xml:space="preserve">Description of Atmospheric Conditions at the Pierre Auger Observatory using the Global Data Assimilation System (GDAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Allard</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 35, pp.681-684. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.02.005⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 35, pp.591-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00677455v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00659060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the proton-air cross-section at $\sqrt{s}=57$ TeV with the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">A Search for Point Sources of EeV Neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D.H. Koang</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109, pp.062002. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 760, pp.148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.062002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/760/2/148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00723317v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00755077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rapid Atmospheric Monitoring System of the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Search for Point-like Sources of Ultra-high Energy Neutrinos at the Pierre Auger Observatory and Improved Limit on the Diffuse Flux of Tau Neutrinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7, pp.P09001. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 755, pp.L4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/7/09/P09001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/755/1/L4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00723319v1</w:t>
+                <w:t xml:space="preserve">in2p3-00720606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of Atmospheric Conditions at the Pierre Auger Observatory using the Global Data Assimilation System (GDAS)</w:t>
+                <w:t xml:space="preserve">Large-scale Distribution of Arrival Directions of Cosmic Rays Detected Above 10^18 eV at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 35, pp.591-607. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 203, pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/203/2/34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00659060v1</w:t>
+                <w:t xml:space="preserve">in2p3-00763113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Search for Point Sources of EeV Neutrons</w:t>
+                <w:t xml:space="preserve">Antennas for the Detection of Radio Emission Pulses from Cosmic-Ray induced Air Showers at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 760, pp.148. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.P10011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/760/2/148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/7/10/P10011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00755077v1</w:t>
+                <w:t xml:space="preserve">in2p3-00733587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antennas for the Detection of Radio Emission Pulses from Cosmic-Ray induced Air Showers at the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Results of a self-triggered prototype system for radio-detection of extensive air showers at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H. Koang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7, pp.P10011. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/7/10/P10011⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7, pp.P11023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/7/11/P11023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00733587v1</w:t>
+                <w:t xml:space="preserve">in2p3-00748795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of a self-triggered prototype system for radio-detection of extensive air showers at the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">A search for anisotropy in the arrival directions of ultra high energy cosmic rays recorded at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D.H. Koang</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7, pp.P11023. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 04, pp.040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/7/11/P11023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2012/04/040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00748795v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00693287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exposure of the hybrid detector of the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">The Pierre Auger Observatory scaler mode for the study of solar activity modulation of galactic cosmic rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 34, pp.368-381. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.P01003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/6/01/P01003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00528444v1</w:t>
+                <w:t xml:space="preserve">in2p3-00562044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the geomagnetic field on cosmic ray energy estimates and large scale anisotropy searches on data from the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Search for ultrahigh energy neutrinos in highly inclined events at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11, pp.022. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.122005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2011/11/022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVD.84.122005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00647283v1</w:t>
+                <w:t xml:space="preserve">in2p3-00656444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pierre Auger Observatory scaler mode for the study of solar activity modulation of galactic cosmic rays</w:t>
+                <w:t xml:space="preserve">The Lateral Trigger Probability function for the Ultra-High Energy Cosmic Ray Showers detected by the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.F.M. Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6, pp.P01003. </w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.266-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/6/01/P01003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00562044v1</w:t>
+                <w:t xml:space="preserve">in2p3-00614822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for ultrahigh energy neutrinos in highly inclined events at the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">The effect of the geomagnetic field on cosmic ray energy estimates and large scale anisotropy searches on data from the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84, pp.122005. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVD.84.122005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2011/11/022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00656444v1</w:t>
+                <w:t xml:space="preserve">in2p3-00647283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lateral Trigger Probability function for the Ultra-High Energy Cosmic Ray Showers detected by the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Anisotropy and chemical composition of ultra-high energy cosmic rays using arrival directions measured by the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 35, pp.266-276. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 06, pp.022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2011/06/022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00614822v1</w:t>
+                <w:t xml:space="preserve">in2p3-00601127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for First Harmonic Modulation in the Right Ascension Distribution of Cosmic Rays Detected at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.F.M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34, pp.627-639. </w:t>
@@ -6038,90 +6038,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced functionality for radio analysis in the Offline software framework of the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 635, pp.92-102. </w:t>
@@ -6153,230 +6153,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00559624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy and chemical composition of ultra-high energy cosmic rays using arrival directions measured by the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">The exposure of the hybrid detector of the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 06, pp.022. </w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34, pp.368-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2011/06/022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00601127v1</w:t>
+                <w:t xml:space="preserve">in2p3-00528444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on the correlation of the highest energy cosmic rays with nearby extragalactic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6453,334 +6453,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive hyperparameter tuning for time-frequency algorithms based on the zeros of the spectrogram</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Manuel Miramont</w:t>
+                <w:t xml:space="preserve">Transformée de Kravchuk réalignée, implémentation efficace et illustration sur signaux élémentaires et réels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE Statistical Signal Processing Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050759v1</w:t>
+                <w:t xml:space="preserve">hal-05013793v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformée de Kravchuk réalignée, implémentation efficace et illustration sur signaux élémentaires et réels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Flamant</w:t>
+                <w:t xml:space="preserve">Intégrer plusieurs fonctions simultanément avec des mesures de Gibbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Maïda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images, GRETSI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05013793v2</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer plusieurs fonctions simultanément avec des mesures de Gibbs</w:t>
+                <w:t xml:space="preserve">Adaptive hyperparameter tuning for time-frequency algorithms based on the zeros of the spectrogram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Rouault</w:t>
+                <w:t xml:space="preserve">Juan Manuel Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mylène Maïda</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images, GRETSI 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd IEEE Statistical Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Edimbourg, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP64130.2025.11073382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213385v1</w:t>
+                <w:t xml:space="preserve">hal-05050759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small coresets via negative dependence: DPPs, linear statistics, and concentration</w:t>
               </w:r>
@@ -6887,51 +6887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoothing complex-valued signals on Graphs with Monte-Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jaquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7034,64 +7034,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIème Colloque Francophone du GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI, Sep 2022, Nancy, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7300,260 +7300,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric estimation of continuous DPPs with kernel methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinantal point processes based on orthogonal polynomials for sampling minibatches in SGD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhroshekhar Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meixia Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2021 - Thirty-fifth Conference on Neural Information Processing Systems</w:t>
+              <w:t xml:space="preserve">NeurIPS 2021 - Thirty-fifth Conference on Neural Information Processing Systems,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual event, Turkmenistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368398v1</w:t>
+                <w:t xml:space="preserve">hal-03428445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinantal point processes based on orthogonal polynomials for sampling minibatches in SGD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonparametric estimation of continuous DPPs with kernel methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meixia Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2021 - Thirty-fifth Conference on Neural Information Processing Systems,</w:t>
+              <w:t xml:space="preserve">NeurIPS 2021 - Thirty-fifth Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual event, Turkmenistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428445v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel interpolation with continuous volume sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Belhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2020 - International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7572,463 +7572,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On two ways to use determinantal point processes for Monte Carlo integration -- Long version</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A correspondence between zeros of time-frequency transforms and Gaussian analytic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michal Valko</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2019 - Thirty-third Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">13th International Conference on Sampling Theory and Applications, SampTA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277739v1</w:t>
+                <w:t xml:space="preserve">hal-02091672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A correspondence between zeros of time-frequency transforms and Gaussian analytic functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On two ways to use determinantal point processes for Monte Carlo integration -- Long version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adrien Hardy</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Valko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Sampling Theory and Applications, SampTA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">NeurIPS 2019 - Thirty-third Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091672v1</w:t>
+                <w:t xml:space="preserve">hal-02277739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel quadrature with DPPs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Un processus ponctuel déterminantal pour la sélection d'attributs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Belhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bardenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2019 - Thirty-third Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">GRETSI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161143v1</w:t>
+                <w:t xml:space="preserve">hal-02439935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un processus ponctuel déterminantal pour la sélection d'attributs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Kernel quadrature with DPPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Belhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bardenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">NeurIPS 2019 - Thirty-third Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439935v1</w:t>
+                <w:t xml:space="preserve">hal-02161143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From random matrices to Monte Carlo integration via Gaussian quadrature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Statistical Signal processing workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8243,64 +8243,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards scaling up Markov chain Monte Carlo: an adaptive subsampling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Holmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Beijing, China. pp.405-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8319,135 +8319,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative hyperparameter tuning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection and estimation of high energy physical particles using Monte Carlo methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brendel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Balázs Kégl</w:t>
+                <w:t xml:space="preserve">Alireza Roodaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bardenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Sebag</w:t>
+                <w:t xml:space="preserve">Balazs Kegl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Machine Learning (ICML 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Atlanta, United States. pp.199-207</w:t>
+              <w:t xml:space="preserve">Colloque du GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00907381v1</w:t>
+                <w:t xml:space="preserve">hal-02287064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlights from the Pierre Auger Observatory</w:t>
               </w:r>
@@ -8472,64 +8472,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Cosmic Ray Conference (ICRC2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t>
@@ -8552,494 +8552,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00923571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and estimation of high energy physical particles using Monte Carlo methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Balazs Kegl</w:t>
+                <w:t xml:space="preserve">Monte Carlo methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IN2P3 School of Statistics (SOS2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Autrans, France. pp.022002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20135502002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287064v1</w:t>
+                <w:t xml:space="preserve">in2p3-00846142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo methods</w:t>
+                <w:t xml:space="preserve">Collaborative hyperparameter tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Kégl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IN2P3 School of Statistics (SOS2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30th International Conference on Machine Learning (ICML 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Atlanta, United States. pp.199-207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00846142v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00907381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Metropolis with online relabeling</w:t>
+                <w:t xml:space="preserve">An adaptive Monte-Carlo Markov chain algorithm for inference from mixture signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Kégl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifteenth International Conference on Artificial Intelligence and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Workshop on Advanced Computing and Analysis Techniques in Physics Research (ACAT 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Uxbridge, United Kingdom. pp.012044, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/368/1/012044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00698479v1</w:t>
+                <w:t xml:space="preserve">in2p3-00714497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive Monte-Carlo Markov chain algorithm for inference from mixture signals</w:t>
+                <w:t xml:space="preserve">Adaptive Metropolis with online relabeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Kégl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Advanced Computing and Analysis Techniques in Physics Research (ACAT 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fifteenth International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, La Palma, Spain. pp.91-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00714497v1</w:t>
+                <w:t xml:space="preserve">in2p3-00698479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pierre Auger Observatory IV: Operation and Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bellétoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Cosmic Ray Conference - ICRC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
@@ -9062,467 +9062,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00630621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pierre Auger Observatory I: The Cosmic Ray Energy Spectrum and Related Measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithms for Hyper-Parameter Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Bergstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bardenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshua Bengio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Kégl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
+              <w:t xml:space="preserve">25th Annual Conference on Neural Information Processing Systems (NIPS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00616470v1</w:t>
+                <w:t xml:space="preserve">hal-00642998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pierre Auger Observatory V: Enhancements</w:t>
+                <w:t xml:space="preserve">The Pierre Auger Observatory I: The Cosmic Ray Energy Spectrum and Related Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2011, Beijing, China</w:t>
+              <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00616493v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00616470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for Hyper-Parameter Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Bergstra</w:t>
+                <w:t xml:space="preserve">The Pierre Auger Observatory V: Enhancements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aminaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aublin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Annual Conference on Neural Information Processing Systems (NIPS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Granada, Spain</w:t>
+              <w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642998v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00616493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pierre Auger Observatory III: Other Astrophysical Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bellétoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Cosmic Ray Conference - ICRC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
@@ -9564,64 +9564,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pierre Auger Observatory II: Studies of Cosmic Ray Composition and Hadronic Interaction models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bellétoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9689,51 +9689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surrogating the surrogate: accelerating Gaussian-process-based global optimization with a mixture cross-entropy algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Kégl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on Machine Learning (ICML 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Haifa, Israel. pp.55-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9803,64 +9803,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relabelling MCMC Algorithms in Bayesian Mixture Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Kégl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Snowbird Learning Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Fort Lauderdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9898,51 +9898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling-based optimization with mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Kégl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPT 2009: 2nd NIPS Workshop on Optimization for Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Whistler, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10261,660 +10261,660 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quenched large deviations for Monte Carlo integration with Coulomb gases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bypassing orthogonalization in the quantum DPP sampler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213356v1</w:t>
+                <w:t xml:space="preserve">hal-04985791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bypassing orthogonalization in the quantum DPP sampler</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quenched large deviations for Monte Carlo integration with Coulomb gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Maïda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985791v1</w:t>
+                <w:t xml:space="preserve">hal-05213356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo with kernel-based Gibbs measures: Guarantees for probabilistic herding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Rouault</w:t>
+                <w:t xml:space="preserve">Monte Carlo methods on compact complex manifolds using Bergman kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468785v2</w:t>
+                <w:t xml:space="preserve">hal-04575374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo methods on compact complex manifolds using Bergman kernels</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benchmarking multi-component signal processing methods in the time-frequency plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bardenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Lemoine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04575374v1</w:t>
+                <w:t xml:space="preserve">hal-04459682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking multi-component signal processing methods in the time-frequency plane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Miramont</w:t>
+                <w:t xml:space="preserve">Monte Carlo with kernel-based Gibbs measures: Guarantees for probabilistic herding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Maïda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459682v1</w:t>
+                <w:t xml:space="preserve">hal-04468785v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From point processes to quantum optics and back</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repelled point processes with application to numerical integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Hawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachièze-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837697v1</w:t>
+                <w:t xml:space="preserve">hal-04179981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repelled point processes with application to numerical integration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From point processes to quantum optics and back</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179981v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un processus ponctuel déterminantal pour la sélection de variables supervisée</w:t>
               </w:r>
@@ -11063,51 +11063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on replacing uniform subsampling by random projections in MCMC for linear regression of tall datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11125,51 +11125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio spectrum measurements at Auger, part 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11605,51 +11605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fanuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169717v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poinas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444850v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Petrovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285927v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Miramont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08175" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181079v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Belhadji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ad1b75" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615250v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Hawat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachi&#232;ze-Rey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10219-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553433v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2022.3181342" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999653v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardenet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02697647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-020-09984-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hardy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flamant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2018.09.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Ridder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Leishman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bridgland-Taylor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Samieegohar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomei Han" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2020.114961" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855678v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2019.07.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01879424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Beattie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hill" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Vandenberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP275733" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355287v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doucet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Holmes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580353v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavancier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mary" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vasseur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580351v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross H Johnstone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Gavaghan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary R Mirams" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.9945.1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395088v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen G Kursawe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah E Zartman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Fletcher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth G Baker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0725" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs K&#233;gl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ578" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245316v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene T y Chang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun P de Boer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Knapp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel O. Bernabeu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Bordas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bruna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004214" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ605" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00948263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aab" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;rat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Coz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.052002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00870432v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell&#233;toile" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dallier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lautridou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2013.09.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00765875v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Ahn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F. M. Albuquerque" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/762/1/L13" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804366v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/04/P04009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00782043v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aublin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belletoile" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billoir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caccianiga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/02/026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00821962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagoret-Campagne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia Gamez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/05/009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00810479v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Ahn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F.M. Albuquerque" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/708680" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00693287v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2012/04/040" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00763113v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/203/2/34" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00720606v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/755/1/L4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00636914v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.10.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677455v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.02.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723317v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chauvin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Koang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.062002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723319v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/09/P09001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00659060v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.12.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00755077v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/2/148" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00733587v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/10/P10011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748795v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/11/P11023" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528444v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allekotte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.10.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00647283v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/11/022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00562044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/01/P01003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656444v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVD.84.122005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00614822v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.08.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00551804v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00559624v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.01.049" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00601127v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/06/022" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00523359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.08.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050759v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Miramont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073382" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013793v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213385v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ma&#239;da" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801453v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhroshekhar Ghosh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Simon-Onfroy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Son Tran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaquard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096354" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miramont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747149v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614725v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368398v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428445v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixia Lin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02697468v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277739v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091672v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161143v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439935v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882393v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526577v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245315v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Titsias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254232v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00907381v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brendel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923571v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letessier-Selvon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287064v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Roodaki" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Kegl" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00846142v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135502002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00698479v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Capp&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00714497v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/368/1/012044" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630621v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Creusot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00616470v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00616493v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aminaei" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642998v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bergstra" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Bengio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630613v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630600v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Decerprit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00580438v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590956v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00580580v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00908726v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Telescope Array" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abu-Zayyad" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anderson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azuma" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484040v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213356v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985791v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468785v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575374v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lemoine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459682v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837697v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouttier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degiovanni" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179981v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656343v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Mai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902813v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248841v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114652v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambetta" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyberis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macolino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00773295v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04458876v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poinas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557271v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fanuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444850v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Petrovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Miramont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08175" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Belhadji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ad1b75" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615250v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Hawat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachi&#232;ze-Rey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10219-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553433v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2022.3181342" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999653v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardenet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02697647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-020-09984-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Ridder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Leishman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bridgland-Taylor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Samieegohar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomei Han" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2020.114961" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flamant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2018.09.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311263v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hardy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855678v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2019.07.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01879424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Beattie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hill" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Vandenberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP275733" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580353v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavancier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vasseur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doucet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Holmes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen G Kursawe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah E Zartman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Fletcher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth G Baker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0725" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross H Johnstone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Gavaghan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary R Mirams" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.9945.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Knapp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel O. Bernabeu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Bordas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bruna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004214" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216652v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ605" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs K&#233;gl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ578" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245316v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene T y Chang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun P de Boer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00948263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aab" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;rat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Coz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.052002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804366v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/04/P04009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00765875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Ahn" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F. M. Albuquerque" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/762/1/L13" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00782043v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aublin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belletoile" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billoir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caccianiga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/02/026" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00821962v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagoret-Campagne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia Gamez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/05/009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00870432v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell&#233;toile" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dallier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lautridou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2013.09.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00810479v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Ahn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F.M. Albuquerque" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/708680" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00636914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.10.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677455v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.02.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723319v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/09/P09001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723317v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chauvin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Koang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.062002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00659060v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.12.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00755077v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/2/148" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00720606v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/755/1/L4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00763113v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/203/2/34" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00733587v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/10/P10011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748795v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/11/P11023" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00693287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2012/04/040" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00562044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allekotte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/01/P01003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656444v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVD.84.122005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00614822v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.08.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00647283v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/11/022" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00601127v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/06/022" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00551804v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00559624v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.01.049" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.10.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00523359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.08.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013793v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ma&#239;da" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050759v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Miramont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073382" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801453v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhroshekhar Ghosh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Simon-Onfroy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Son Tran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaquard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096354" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miramont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747149v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614725v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428445v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixia Lin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368398v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02697468v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091672v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277739v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439935v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161143v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882393v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526577v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245315v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Titsias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254232v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287064v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Roodaki" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Kegl" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923571v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letessier-Selvon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00846142v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135502002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00907381v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brendel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00714497v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/368/1/012044" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00698479v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Capp&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630621v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Creusot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642998v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bergstra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Bengio" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00616470v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00616493v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aminaei" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630613v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630600v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Decerprit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00580438v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590956v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00580580v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00908726v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Telescope Array" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abu-Zayyad" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anderson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azuma" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484040v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985791v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213356v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575374v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lemoine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459682v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468785v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179981v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837697v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouttier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degiovanni" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656343v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Mai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902813v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248841v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114652v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambetta" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyberis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macolino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00773295v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04458876v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>