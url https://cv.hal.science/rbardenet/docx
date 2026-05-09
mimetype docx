--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -100,191 +100,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On two fundamental properties of the zeros of spectrograms of noisy signals</w:t>
+                <w:t xml:space="preserve">Cycling in the forest with Wilson's algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Poinas</w:t>
+                <w:t xml:space="preserve">Michaël Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
+              <w:t xml:space="preserve">Probability Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169717v1</w:t>
+                <w:t xml:space="preserve">hal-04557271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycling in the forest with Wilson's algorithm</w:t>
+                <w:t xml:space="preserve">On two fundamental properties of the zeros of spectrograms of noisy signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Fanuel</w:t>
+                <w:t xml:space="preserve">Arnaud Poinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Surveys</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557271v1</w:t>
+                <w:t xml:space="preserve">hal-05169717v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repulsive Monte Carlo on the sphere for the sliced Wasserstein distance</w:t>
               </w:r>
@@ -577,51 +577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparsification of the regularized magnetic Laplacian with multi-type spanning forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -672,51 +672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On sampling determinantal and Pfaffian point processes on a quantum computer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -874,200 +874,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615250v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A covariant, discrete time-frequency representation tailored for zero-based signal detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On proportional volume sampling for experimental design in general spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Pascal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bardenet</w:t>
+                <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553433v3</w:t>
+                <w:t xml:space="preserve">hal-02999653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On proportional volume sampling for experimental design in general spaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Bardenet</w:t>
+                <w:t xml:space="preserve">A covariant, discrete time-frequency representation tailored for zero-based signal detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70, pp.2950-2961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2022.3181342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999653v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553433v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast sampling from beta-ensembles</w:t>
               </w:r>
@@ -1304,51 +1304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A determinantal point process for column subset selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Belhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1572,51 +1572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-frequency transforms of white noises and Gaussian analytic functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1784,51 +1784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. A. Beattie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. P. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2937,563 +2937,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00948263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques for Measuring Aerosol Attenuation using the Central Laser Facility at the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Bounds on the density of sources of ultra-high energy cosmic rays from the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Lebrun</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bardenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dagoret-Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Garcia Gamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Kégl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/8/04/P04009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 05, pp.009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/05/009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00804366v1</w:t>
+                <w:t xml:space="preserve">in2p3-00821962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the Origin of Cosmic Rays above 10^18 eV from Large-scale Anisotropy Searches in Data of the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Interpretation of the Depths of Maximum of Extensive Air Showers Measured by the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. J. Ahn</w:t>
+                <w:t xml:space="preserve">J. Aublin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
+                <w:t xml:space="preserve">A. Belletoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caccianiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/762/1/L13⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 02, pp.026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/02/026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00765875v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00782043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of the Depths of Maximum of Extensive Air Showers Measured by the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Techniques for Measuring Aerosol Attenuation using the Central Laser Facility at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Caccianiga</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/02/026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.P04009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/8/04/P04009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00782043v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00804366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds on the density of sources of ultra-high energy cosmic rays from the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Constraints on the Origin of Cosmic Rays above 10^18 eV from Large-scale Anisotropy Searches in Data of the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Bardenet</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dagoret-Campagne</w:t>
+                <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Garcia Gamez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Balázs Kégl</w:t>
+                <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 05, pp.009. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 762 (1), pp.L13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/05/009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/762/1/L13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00821962v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00765875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Clouds over the Pierre Auger Observatory using Infrared Satellite Data</w:t>
               </w:r>
@@ -3626,64 +3626,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrahigh Energy Neutrinos at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3760,51 +3760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for signatures of magnetically-induced alignment in the arrival directions measured by the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3894,51 +3894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to &amp;quot;The Lateral Trigger Probability function for the Ultra-High Energy Cosmic Ray Showers detected by the Pierre Auger Observatory&amp;quot; [Astroparticle Physics 35 (2011) 266-276]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4028,90 +4028,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rapid Atmospheric Monitoring System of the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7, pp.P09001. </w:t>
@@ -4143,377 +4143,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00723319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the proton-air cross-section at $\sqrt{s}=57$ TeV with the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Description of Atmospheric Conditions at the Pierre Auger Observatory using the Global Data Assimilation System (GDAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D.H. Koang</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.062002⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.591-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00723317v1</w:t>
+                <w:t xml:space="preserve">in2p3-00659060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of Atmospheric Conditions at the Pierre Auger Observatory using the Global Data Assimilation System (GDAS)</w:t>
+                <w:t xml:space="preserve">Measurement of the proton-air cross-section at $\sqrt{s}=57$ TeV with the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H. Koang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 35, pp.591-607. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.062002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.062002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00659060v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00723317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Search for Point Sources of EeV Neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 760, pp.148. </w:t>
@@ -4564,90 +4564,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Point-like Sources of Ultra-high Energy Neutrinos at the Pierre Auger Observatory and Improved Limit on the Diffuse Flux of Tau Neutrinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 755, pp.L4. </w:t>
@@ -4698,90 +4698,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale Distribution of Arrival Directions of Cosmic Rays Detected Above 10^18 eV at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 203, pp.34. </w:t>
@@ -4832,90 +4832,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antennas for the Detection of Radio Emission Pulses from Cosmic-Ray induced Air Showers at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7, pp.P10011. </w:t>
@@ -4992,64 +4992,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Avenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.H. Koang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7, pp.P11023. </w:t>
@@ -5100,90 +5100,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A search for anisotropy in the arrival directions of ultra high energy cosmic rays recorded at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 04, pp.040. </w:t>
@@ -5215,498 +5215,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00693287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pierre Auger Observatory scaler mode for the study of solar activity modulation of galactic cosmic rays</w:t>
+                <w:t xml:space="preserve">The Lateral Trigger Probability function for the Ultra-High Energy Cosmic Ray Showers detected by the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.F.M. Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/6/01/P01003⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.266-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00562044v1</w:t>
+                <w:t xml:space="preserve">in2p3-00614822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for ultrahigh energy neutrinos in highly inclined events at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84, pp.122005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PHYSREVD.84.122005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00656444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lateral Trigger Probability function for the Ultra-High Energy Cosmic Ray Showers detected by the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">The Pierre Auger Observatory scaler mode for the study of solar activity modulation of galactic cosmic rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 35, pp.266-276. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.P01003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/6/01/P01003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00614822v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00562044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of the geomagnetic field on cosmic ray energy estimates and large scale anisotropy searches on data from the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5770,77 +5770,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy and chemical composition of ultra-high energy cosmic rays using arrival directions measured by the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5904,51 +5904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for First Harmonic Modulation in the Right Ascension Distribution of Cosmic Rays Detected at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6038,77 +6038,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced functionality for radio analysis in the Offline software framework of the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6172,90 +6172,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The exposure of the hybrid detector of the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34, pp.368-381. </w:t>
@@ -6306,90 +6306,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on the correlation of the highest energy cosmic rays with nearby extragalactic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34, pp.314-326. </w:t>
@@ -6459,51 +6459,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformée de Kravchuk réalignée, implémentation efficace et illustration sur signaux élémentaires et réels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6887,51 +6887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoothing complex-valued signals on Graphs with Monte-Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jaquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7224,51 +7224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une famille de représentations covariantes de signaux discrets et son application à la détection de signaux à partir de leurs zéros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7306,51 +7306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinantal point processes based on orthogonal polynomials for sampling minibatches in SGD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhroshekhar Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7401,64 +7401,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric estimation of continuous DPPs with kernel methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2021 - Thirty-fifth Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual event, Turkmenistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7496,51 +7496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel interpolation with continuous volume sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Belhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7889,51 +7889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel quadrature with DPPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Belhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7971,51 +7971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From random matrices to Monte Carlo integration via Gaussian quadrature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8319,368 +8319,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and estimation of high energy physical particles using Monte Carlo methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Balazs Kegl</w:t>
+                <w:t xml:space="preserve">Monte Carlo methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IN2P3 School of Statistics (SOS2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Autrans, France. pp.022002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20135502002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287064v1</w:t>
+                <w:t xml:space="preserve">in2p3-00846142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlights from the Pierre Auger Observatory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and estimation of high energy physical particles using Monte Carlo methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Roodaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bardenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Letessier-Selvon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Balazs Kegl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Cosmic Ray Conference (ICRC2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Colloque du GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00923571v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highlights from the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Letessier-Selvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IN2P3 School of Statistics (SOS2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">33rd International Cosmic Ray Conference (ICRC2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00846142v1</w:t>
+                <w:t xml:space="preserve">in2p3-00923571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative hyperparameter tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8744,51 +8744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive Monte-Carlo Markov chain algorithm for inference from mixture signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Kégl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8835,51 +8835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Metropolis with online relabeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8937,510 +8937,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00698479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pierre Auger Observatory IV: Operation and Monitoring</w:t>
+                <w:t xml:space="preserve">The Pierre Auger Observatory I: The Cosmic Ray Energy Spectrum and Related Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Cosmic Ray Conference - ICRC 2011</w:t>
+              <w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00630621v1</w:t>
+                <w:t xml:space="preserve">in2p3-00616470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms for Hyper-Parameter Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Bergstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bardenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshua Bengio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Kégl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual Conference on Neural Information Processing Systems (NIPS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pierre Auger Observatory I: The Cosmic Ray Energy Spectrum and Related Measurements</w:t>
+                <w:t xml:space="preserve">The Pierre Auger Observatory V: Enhancements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Aglietta</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aminaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. J. Ahn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Allard</w:t>
+                <w:t xml:space="preserve">J. Aublin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
+              <w:t xml:space="preserve">, Aug 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00616470v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00616493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pierre Auger Observatory V: Enhancements</w:t>
+                <w:t xml:space="preserve">The Pierre Auger Observatory IV: Operation and Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bellétoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aminaei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Bardenet</w:t>
+                <w:t xml:space="preserve">A. Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Beijing, China</w:t>
+              <w:t xml:space="preserve">32nd International Cosmic Ray Conference - ICRC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00616493v1</w:t>
+                <w:t xml:space="preserve">in2p3-00630621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pierre Auger Observatory III: Other Astrophysical Observations</w:t>
               </w:r>
@@ -9465,51 +9465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bellétoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9590,51 +9590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bellétoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Decerprit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9676,51 +9676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surrogating the surrogate: accelerating Gaussian-process-based global optimization with a mixture cross-entropy algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Kégl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9790,51 +9790,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relabelling MCMC Algorithms in Bayesian Mixture Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Kégl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9885,51 +9885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling-based optimization with mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Kégl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10005,103 +10005,103 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger Observatory and Telescope Array: Joint Contributions to the 33rd International Cosmic Ray Conference (ICRC 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Telescope Array</w:t>
+                <w:t xml:space="preserve">T. Abu-Zayyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Abu-Zayyad</w:t>
+                <w:t xml:space="preserve">M. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Allen</w:t>
+                <w:t xml:space="preserve">R. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Anderson</w:t>
+                <w:t xml:space="preserve">R. Azuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Azuma</w:t>
+                <w:t xml:space="preserve">E. Barcikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
@@ -10149,51 +10149,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point Processes and spatial statistics in time-frequency analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10261,190 +10261,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bypassing orthogonalization in the quantum DPP sampler</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quenched large deviations for Monte Carlo integration with Coulomb gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Maïda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985791v1</w:t>
+                <w:t xml:space="preserve">hal-05213356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quenched large deviations for Monte Carlo integration with Coulomb gases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bypassing orthogonalization in the quantum DPP sampler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bardenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213356v1</w:t>
+                <w:t xml:space="preserve">hal-04985791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo methods on compact complex manifolds using Bergman kernels</w:t>
               </w:r>
@@ -10975,51 +10975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from DPPs via Sampling: Beyond HKPV and symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhroshekhar Ghosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11138,51 +11138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio spectrum measurements at Auger, part 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11605,51 +11605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poinas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557271v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fanuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444850v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Petrovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Miramont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08175" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Belhadji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ad1b75" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615250v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Hawat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachi&#232;ze-Rey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10219-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553433v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2022.3181342" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999653v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardenet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02697647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-020-09984-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Ridder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Leishman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bridgland-Taylor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Samieegohar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomei Han" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2020.114961" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flamant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2018.09.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311263v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hardy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855678v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2019.07.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01879424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Beattie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hill" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Vandenberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP275733" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580353v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavancier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vasseur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doucet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Holmes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen G Kursawe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah E Zartman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Fletcher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth G Baker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0725" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross H Johnstone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Gavaghan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary R Mirams" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.9945.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Knapp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel O. Bernabeu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Bordas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bruna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004214" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216652v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ605" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs K&#233;gl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ578" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245316v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene T y Chang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun P de Boer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00948263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aab" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;rat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Coz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.052002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804366v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/04/P04009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00765875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Ahn" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F. M. Albuquerque" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/762/1/L13" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00782043v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aublin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belletoile" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billoir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caccianiga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/02/026" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00821962v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagoret-Campagne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia Gamez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/05/009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00870432v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell&#233;toile" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dallier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lautridou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2013.09.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00810479v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Ahn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F.M. Albuquerque" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/708680" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00636914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.10.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677455v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.02.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723319v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/09/P09001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723317v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chauvin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Koang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.062002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00659060v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.12.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00755077v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/2/148" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00720606v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/755/1/L4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00763113v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/203/2/34" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00733587v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/10/P10011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748795v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/11/P11023" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00693287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2012/04/040" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00562044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allekotte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/01/P01003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656444v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVD.84.122005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00614822v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.08.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00647283v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/11/022" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00601127v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/06/022" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00551804v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00559624v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.01.049" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.10.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00523359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.08.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013793v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ma&#239;da" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050759v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Miramont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073382" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801453v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhroshekhar Ghosh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Simon-Onfroy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Son Tran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaquard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096354" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miramont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747149v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614725v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428445v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixia Lin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368398v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02697468v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091672v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277739v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439935v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161143v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882393v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526577v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245315v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Titsias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254232v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287064v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Roodaki" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Kegl" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923571v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letessier-Selvon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00846142v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135502002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00907381v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brendel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00714497v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/368/1/012044" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00698479v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Capp&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630621v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Creusot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642998v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bergstra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Bengio" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00616470v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00616493v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aminaei" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630613v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630600v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Decerprit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00580438v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590956v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00580580v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00908726v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Telescope Array" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abu-Zayyad" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anderson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azuma" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484040v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985791v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213356v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575374v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lemoine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459682v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468785v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179981v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837697v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouttier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degiovanni" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656343v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Mai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902813v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248841v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114652v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambetta" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyberis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macolino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00773295v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04458876v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fanuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169717v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poinas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444850v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Petrovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Miramont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08175" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Belhadji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ad1b75" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615250v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Hawat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachi&#232;ze-Rey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10219-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999653v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardenet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553433v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2022.3181342" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02697647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-020-09984-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Ridder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Leishman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bridgland-Taylor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Samieegohar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomei Han" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2020.114961" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flamant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2018.09.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311263v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hardy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855678v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2019.07.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01879424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Beattie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hill" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Vandenberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP275733" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580353v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavancier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vasseur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doucet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Holmes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen G Kursawe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah E Zartman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Fletcher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth G Baker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0725" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross H Johnstone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Gavaghan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary R Mirams" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.9945.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Knapp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel O. Bernabeu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Bordas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bruna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004214" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216652v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ605" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs K&#233;gl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ578" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245316v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene T y Chang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun P de Boer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00948263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aab" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;rat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Coz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.052002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00821962v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagoret-Campagne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia Gamez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/05/009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00782043v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aublin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belletoile" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billoir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caccianiga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/02/026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804366v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/04/P04009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00765875v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Ahn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F. M. Albuquerque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/762/1/L13" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00870432v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell&#233;toile" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dallier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lautridou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2013.09.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00810479v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Ahn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F.M. Albuquerque" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/708680" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00636914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.10.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677455v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.02.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723319v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/09/P09001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00659060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.12.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723317v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chauvin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Koang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.062002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00755077v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/2/148" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00720606v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/755/1/L4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00763113v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/203/2/34" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00733587v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/10/P10011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748795v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/11/P11023" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00693287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2012/04/040" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00614822v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.08.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVD.84.122005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00562044v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allekotte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/01/P01003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00647283v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/11/022" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00601127v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/06/022" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00551804v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00559624v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.01.049" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.10.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00523359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.08.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013793v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ma&#239;da" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050759v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Miramont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073382" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801453v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhroshekhar Ghosh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Simon-Onfroy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Son Tran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaquard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096354" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miramont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747149v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614725v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428445v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixia Lin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368398v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02697468v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091672v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277739v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439935v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161143v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882393v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526577v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245315v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Titsias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254232v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00846142v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135502002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287064v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Roodaki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Kegl" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923571v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letessier-Selvon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00907381v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brendel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00714497v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/368/1/012044" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00698479v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Capp&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00616470v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642998v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bergstra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Bengio" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00616493v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aminaei" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630621v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Creusot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630613v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630600v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Decerprit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00580438v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590956v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00580580v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00908726v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abu-Zayyad" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anderson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azuma" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barcikowski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484040v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213356v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985791v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575374v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lemoine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459682v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468785v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179981v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837697v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouttier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degiovanni" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656343v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Mai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902813v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248841v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114652v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambetta" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyberis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macolino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00773295v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04458876v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>