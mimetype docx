--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -2937,295 +2937,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00948263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds on the density of sources of ultra-high energy cosmic rays from the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Interpretation of the Depths of Maximum of Extensive Air Showers Measured by the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dagoret-Campagne</w:t>
+                <w:t xml:space="preserve">J. Aublin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Garcia Gamez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Balázs Kégl</w:t>
+                <w:t xml:space="preserve">A. Belletoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caccianiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 05, pp.009. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/05/009⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 02, pp.026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/02/026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00821962v1</w:t>
+                <w:t xml:space="preserve">in2p3-00782043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of the Depths of Maximum of Extensive Air Showers Measured by the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Bounds on the density of sources of ultra-high energy cosmic rays from the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Belletoile</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Billoir</w:t>
+                <w:t xml:space="preserve">S. Dagoret-Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Caccianiga</w:t>
+                <w:t xml:space="preserve">D. Garcia Gamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Kégl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 02, pp.026. </w:t>
+              <w:t xml:space="preserve">, 2013, 05, pp.009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/02/026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/05/009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00782043v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00821962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques for Measuring Aerosol Attenuation using the Central Laser Facility at the Pierre Auger Observatory</w:t>
               </w:r>
@@ -5215,429 +5215,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00693287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lateral Trigger Probability function for the Ultra-High Energy Cosmic Ray Showers detected by the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">Search for ultrahigh energy neutrinos in highly inclined events at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I.F.M. Albuquerque</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 35, pp.266-276. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.122005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVD.84.122005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00614822v1</w:t>
+                <w:t xml:space="preserve">in2p3-00656444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for ultrahigh energy neutrinos in highly inclined events at the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">The Pierre Auger Observatory scaler mode for the study of solar activity modulation of galactic cosmic rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVD.84.122005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.P01003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/6/01/P01003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00656444v1</w:t>
+                <w:t xml:space="preserve">in2p3-00562044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pierre Auger Observatory scaler mode for the study of solar activity modulation of galactic cosmic rays</w:t>
+                <w:t xml:space="preserve">The Lateral Trigger Probability function for the Ultra-High Energy Cosmic Ray Showers detected by the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.F.M. Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6, pp.P01003. </w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.266-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/6/01/P01003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00562044v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00614822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of the geomagnetic field on cosmic ray energy estimates and large scale anisotropy searches on data from the Pierre Auger Observatory</w:t>
               </w:r>
@@ -6211,51 +6211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34, pp.368-381. </w:t>
@@ -6345,51 +6345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34, pp.314-326. </w:t>
@@ -8937,510 +8937,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00698479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pierre Auger Observatory I: The Cosmic Ray Energy Spectrum and Related Measurements</w:t>
+                <w:t xml:space="preserve">The Pierre Auger Observatory IV: Operation and Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bellétoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC2011)</w:t>
+              <w:t xml:space="preserve">32nd International Cosmic Ray Conference - ICRC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00616470v1</w:t>
+                <w:t xml:space="preserve">in2p3-00630621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms for Hyper-Parameter Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Bergstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshua Bengio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Kégl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual Conference on Neural Information Processing Systems (NIPS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pierre Auger Observatory V: Enhancements</w:t>
+                <w:t xml:space="preserve">The Pierre Auger Observatory I: The Cosmic Ray Energy Spectrum and Related Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2011, Beijing, China</w:t>
+              <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00616493v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00616470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pierre Auger Observatory IV: Operation and Monitoring</w:t>
+                <w:t xml:space="preserve">The Pierre Auger Observatory V: Enhancements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Creusot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Dallier</w:t>
+                <w:t xml:space="preserve">A. Aminaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aublin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bardenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Cosmic Ray Conference - ICRC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
+              <w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00630621v1</w:t>
+                <w:t xml:space="preserve">in2p3-00616493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pierre Auger Observatory III: Other Astrophysical Observations</w:t>
               </w:r>
@@ -9465,51 +9465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bellétoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9590,51 +9590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bellétoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Decerprit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11605,51 +11605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fanuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169717v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poinas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444850v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Petrovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Miramont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08175" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Belhadji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ad1b75" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615250v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Hawat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachi&#232;ze-Rey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10219-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999653v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardenet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553433v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2022.3181342" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02697647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-020-09984-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Ridder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Leishman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bridgland-Taylor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Samieegohar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomei Han" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2020.114961" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flamant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2018.09.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311263v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hardy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855678v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2019.07.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01879424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Beattie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hill" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Vandenberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP275733" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580353v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavancier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vasseur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doucet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Holmes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen G Kursawe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah E Zartman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Fletcher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth G Baker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0725" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross H Johnstone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Gavaghan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary R Mirams" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.9945.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Knapp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel O. Bernabeu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Bordas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bruna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004214" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216652v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ605" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs K&#233;gl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ578" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245316v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene T y Chang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun P de Boer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00948263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aab" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;rat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Coz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.052002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00821962v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagoret-Campagne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia Gamez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/05/009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00782043v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aublin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belletoile" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billoir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caccianiga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/02/026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804366v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/04/P04009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00765875v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Ahn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F. M. Albuquerque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/762/1/L13" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00870432v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell&#233;toile" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dallier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lautridou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2013.09.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00810479v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Ahn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F.M. Albuquerque" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/708680" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00636914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.10.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677455v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.02.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723319v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/09/P09001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00659060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.12.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723317v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chauvin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Koang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.062002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00755077v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/2/148" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00720606v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/755/1/L4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00763113v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/203/2/34" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00733587v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/10/P10011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748795v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/11/P11023" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00693287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2012/04/040" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00614822v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.08.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVD.84.122005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00562044v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allekotte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/01/P01003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00647283v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/11/022" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00601127v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/06/022" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00551804v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00559624v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.01.049" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.10.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00523359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.08.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013793v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ma&#239;da" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050759v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Miramont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073382" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801453v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhroshekhar Ghosh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Simon-Onfroy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Son Tran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaquard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096354" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miramont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747149v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614725v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428445v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixia Lin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368398v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02697468v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091672v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277739v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439935v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161143v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882393v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526577v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245315v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Titsias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254232v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00846142v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135502002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287064v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Roodaki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Kegl" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923571v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letessier-Selvon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00907381v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brendel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00714497v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/368/1/012044" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00698479v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Capp&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00616470v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642998v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bergstra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Bengio" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00616493v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aminaei" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630621v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Creusot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630613v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630600v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Decerprit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00580438v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590956v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00580580v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00908726v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abu-Zayyad" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anderson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azuma" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barcikowski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484040v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213356v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985791v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575374v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lemoine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459682v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468785v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179981v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837697v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouttier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degiovanni" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656343v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Mai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902813v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248841v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114652v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambetta" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyberis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macolino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00773295v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04458876v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fanuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169717v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poinas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444850v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Petrovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Miramont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08175" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Belhadji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ad1b75" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615250v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Hawat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachi&#232;ze-Rey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10219-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999653v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardenet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553433v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2022.3181342" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02697647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-020-09984-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Ridder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Leishman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bridgland-Taylor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Samieegohar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomei Han" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2020.114961" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flamant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2018.09.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311263v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hardy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855678v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2019.07.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01879424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Beattie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hill" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Vandenberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP275733" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580353v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavancier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vasseur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doucet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Holmes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen G Kursawe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah E Zartman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Fletcher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth G Baker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0725" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross H Johnstone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Gavaghan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary R Mirams" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.9945.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Knapp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel O. Bernabeu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Bordas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bruna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004214" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216652v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ605" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs K&#233;gl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ578" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245316v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene T y Chang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun P de Boer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00948263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aab" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;rat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Coz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.052002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00782043v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aublin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belletoile" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billoir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caccianiga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/02/026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00821962v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagoret-Campagne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia Gamez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/05/009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804366v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/04/P04009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00765875v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Ahn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F. M. Albuquerque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/762/1/L13" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00870432v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell&#233;toile" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dallier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lautridou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2013.09.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00810479v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Ahn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F.M. Albuquerque" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/708680" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00636914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.10.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677455v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.02.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723319v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/09/P09001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00659060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.12.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723317v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chauvin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Koang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.062002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00755077v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/2/148" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00720606v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/755/1/L4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00763113v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/203/2/34" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00733587v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/10/P10011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748795v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/11/P11023" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00693287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2012/04/040" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656444v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVD.84.122005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00562044v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allekotte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/01/P01003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00614822v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.08.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00647283v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/11/022" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00601127v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/06/022" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00551804v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00559624v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.01.049" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.10.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00523359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.08.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013793v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ma&#239;da" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050759v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Miramont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073382" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801453v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhroshekhar Ghosh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Simon-Onfroy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Son Tran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaquard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096354" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miramont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747149v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614725v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428445v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixia Lin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368398v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02697468v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091672v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277739v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439935v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161143v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882393v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526577v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245315v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Titsias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254232v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00846142v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135502002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287064v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Roodaki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Kegl" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923571v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letessier-Selvon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00907381v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brendel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00714497v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/368/1/012044" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00698479v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Capp&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630621v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Creusot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642998v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bergstra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Bengio" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00616470v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00616493v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aminaei" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630613v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630600v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Decerprit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00580438v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590956v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00580580v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00908726v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abu-Zayyad" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anderson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azuma" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barcikowski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484040v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213356v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985791v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575374v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lemoine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459682v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468785v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179981v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837697v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouttier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degiovanni" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656343v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Mai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902813v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248841v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114652v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambetta" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyberis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macolino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00773295v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04458876v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>