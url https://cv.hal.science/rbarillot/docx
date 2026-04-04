--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.60946745562px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Barillot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rbarillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9956-9103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180248170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of genetic and environmental interactions on leaf elongation and reproductive development in Lolium perenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Troux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), plae069. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plae069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering spatiotemporal patterns of rhizodeposition with a functional-structural root model: RhizoDep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 516, pp.777-795. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-025-07766-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucerne genetic diversity for living mulch: identifying key traits and evaluating their impacts on wheat development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb El Ghazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (6), pp.16. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP25012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of atmospheric CO2 concentration on transpiration and leaf elongation responses to drought in Triticum aestivum, Lolium perenne and Festuca arundinacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Frak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 134 (5), pp.787-802. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcae114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the turbid medium-based approach pertinent for estimating light interception when simulating the growth of a crop in an agri-photovoltaic system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike van Iseghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 224, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2022.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much do radiative transfer models influence red:far-red simulation and subsequent modelling of plant photomorphogenesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Frak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diac013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring complementarities between modelling approaches that enable upscaling from plant community functioning to ecosystem services as a way to support agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab037/6449487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470234v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for Economically and Environmentally Sustainable Wheat Varieties: An Integrated Approach from Genomics to Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Derory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology11010149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-GrassF: a functional–structural and phenological model of Lolium perenne integrating plant morphogenesis and reproductive development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diac012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between environment and genetic diversity in perennial grass phenology: A review of processes at plant scale and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.672156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf elongation response to blue light is mediated by stomatal-induced variations in transpiration in Festuca arundinacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (7), pp.2642-2656. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating grass phenotypic plasticity as an emergent property of growth zone responses to carbon and nitrogen metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional structural model of grass development based on metabolic regulation and coordination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (18), pp.5454-5468. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards intercrop ideotypes: non-random trait assembly can promote overyielding and stability of species proportion in simulated legume-based mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126 (4), pp.671-685. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaa014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique pour l’adaptation des prairies au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of complex canopies with a functional–structural plant model as exemplified by leaf inclination effect on the functioning of pure and mixed stands of wheat during grain filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (4), pp.727-742. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcy208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current knowledge and future research opportunities for modeling annual crop mixtures. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie N. Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0562-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02228974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WALTer: a three-dimensional wheat model to study competition for light through the prediction of tillering dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (6), pp.961-975. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcy226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tritium forms discrimination in ryegrass under constant tritium exposure: From seed germination to seedling autotrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Dizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voiseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 177, pp.194-205. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2017.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progresser dans la simulation mathématique des performances des mélanges de variétés fourragères pour composer et améliorer les prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CN-Wheat, a functional–structural model of carbon and nitrogen metabolism in wheat culms after anthesis. II. Model evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118 (5), pp.1015-1031. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcw144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CN-Wheat, a functional–structural model of carbon and nitrogen metabolism in wheat culms after anthesis. I. Model description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118 (5), pp.997-1013. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcw143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the morphogenesis of three genotypes of pea (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;) grown in pure stands and wheat-based intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plu006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of architectural variations on light partitioning within virtual wheat – pea mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue: Functional-Structural Plant Modelling, 114 (4), pp.13. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcu099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does pea architecture influence light sharing in virtual wheat-pea mixtures? A simulation study based on pea genotypes with contrasting architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pls038+. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/pls038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How good is the turbid medium-based approach for accounting for light partitioning in contrasted grass-legume intercropping systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (6), pp.1013-1024. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcr199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What determines the complex kinetics of stomatal conductance under blueless PAR in Festuca arundinacea ? Subsequent effects on leaf transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Frak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (10), pp.2795-2806. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erq115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling C and N root-soil exchanges with 3D root and shoot growth based on plant ecophysiology: the Wheat-BRIDGES approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6 - Rooting for Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la conception d'un idéotype de luzerne pour un usage de mulch vivant avec le blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb El Ghazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur les Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saly - Dakar, Sénégal. pp.105, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating phenology in perennial grasses using a morphogenetic model: L-GrassF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring leaf elongation rate and transpiration in response to drought and elevation of atmospheric CO2 concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantComp2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CarbHydro : développement d’un système de balances connectées pour la mesure du flux transpiratoire de plantes individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de la mesure et de la métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Ardes sur Couze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extinction coefficients and light interception in 3D Arabic coffee trees under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslava Rakocevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Antônio Almeida Pazianotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Takeshi Matsunaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliemar Campostrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vasconcelos Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual), Germany. pp.160-161, FSPM2020: Towards Computable Plants. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the date of floral transition from environmental data and heading date in perennial ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Debourbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. Wageningen Academic Publishers, Grassland Science in Europe, 24, 558 p., 2019, Improving sown grasslands through breeding and management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variability of 13C discrimination in response to water deficit in perennial ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Blandinières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. Wageningen Academic Publishers, Grassland Science in Europe, 24, 558 p., 2019, Improving sown grasslands through breeding and management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to estimate the nitrogen status of individual plants in canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo dos Reis Cardoso Passos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress ESA14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, Royaume Unis, 5-9 septembre 2016, United Kingdom. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do variations of architectural parameters affect light partitioning within wheat - pea mixtures? A simulation study based on a virtual plant approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. Finnish Society of Forest Science, 7. International Conference on Functional Structure Plant Models, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideotype construction from an architectural model of pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECA international Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. 64 p., 2012, Plant and canopy architecture impact on disease epidemiology and pest development</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écophysiologie végétale générale et appliquée à l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation écophysiologique de la plante dans le peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling carbon and nitrogen exchanges at the soil-root interface: from local exchanges to whole-plant architecture growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; Helmholtz Centre for Environmental Research (UFZ); Rhizosphere Spatiotemporal Organisation (SPP 2089); Deutsche Forschungsgemeinschaft (DFG, German Research Foundation), Jun 2024, Leipzig, Germany. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of leaf growth response to elevated atmospheric carbon dioxide concentration ([CO2]) using CN-Wheat, a model of morphogenesis driven by trophic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can local sugar concentrations in roots regulate the exchanges of C & N between shoots, roots and soil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants : Advances in carbon allocation and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative importance of various rhizodeposition processes: lessons from a mechanistic functional-structural root model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation and functions of shoot apical meristems in FSPMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing grass leaf elongation rate: hydraulics, visco-elasticity and ontogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Cougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation and functions of shoot apical meristems in FSPMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF FLORAL INDUCTION DURATION ON HEADING DATE AND MORPHOGENESIS IN Lolium perenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pheno 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ISB, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial and temporal evolution of rhizodeposition as a function of plant’s carbon balance and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hydraulically based model framework for the grass leaf meristem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Cougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; INRIA, Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shoot Apical Meristem and the leaf series in grasses: the new model SAFMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; INRIA, Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of LgrassFlo, a new model of perennial grass phenology in response to temperature and photoperiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant growth and rhizodeposition based on the distribution of sugars within the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop Carbon Allocation in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’impact des évènements climatiques extrêmes sur la production agricole : Ce que peuvent, et ne peuvent pas (encore) faire nos modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Corbeels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Modélisation des grandes cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation mécaniste des interactions trophiques entre racines et microorganismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires (Rhizos)PHARE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Scientifique d’Organisation du projet PHARE, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep - A 3D root functional model to simulate rhizodeposition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2020 - Side event "Phenotyping and modeling of plant anchorage and physiology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Pradal, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the genetic diversity of perennial grass phenology in contrasted temperate climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual), Germany. pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the complex regulation of leaf growth by water and trophic dynamics in a functional-structural plant model of grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models (FSPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Horticultural Production Systems, Oct 2020, Hanovre / Virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D architectural model of grass shoot morphogenesis and plasticity, driven by organ metabolite concentrations and coordination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hydraulic model of leaf growth in grasses: reconciling old empirical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual), Germany. pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating rhizodeposition as a function of shoot and root interactions within a new 3D Functional-Structural Plant Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, Germany. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual-based modelling as a tool to identify combinations of key traits to enhance overyielding in legume-based mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. 558 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the ﬂoral transition of the tiller apex to improve the accuracy of grassland phenology modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). Vienne, AUT., Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest public research on forage and turf and update on CLIMAGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISF World Seed Congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nice, France. 37 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling wheat shoot morphogenesis at plant scale from organ-level metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology (SEB). GBR., Jul 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the complex regulation of leaf growth by water and trophic dynamics in a functional-structural plant model of grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology (SEB). GBR., Jul 2019, Seville, Spain. 312 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a model of wheat leaf morphogenesis at plant scale driven by organ-level metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing key traits to promote overyielding in mixtures of legumes and non-legumes: A case study using the Virtual Grassland model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of neighboring plants on the variation of red to far-red ratio in intercropping system: simulation of light quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of meta-modelling approaches to account for tiller growth and development simulated by the L-grass functional-structural plant model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CN-wheat: a mechanistic structural-functional model for carbon and nitrogen metabolism in wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional structural model of wheat leaf metabolism during extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wheat model with detailed account of C and N metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille C. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Crop Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICROPM. INT., Jun 2016, Berlin, Germany. pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle architecturé 3D pour l'étude de la compétition pour la lumière à l'intérieur des associations variétales de blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional-structural model of carbon and nitrogen distribution in wheat culms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWIW2015, International Wheat Innovation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wheat Initiative - International Research Initiative for Wheat Improvement. INT., Nov 2015, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D wheat model to study competition for light via the prediction of tillering dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Plant Science Retreat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Pea: an architectural model of pea ([i]Pisum sativum[/i]) development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. 371 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of pea morphogenesis. An exploratory study based on six pea genotypes with contrasting architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Plant growth Modeling, Simulation, Visualization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Shangai, China. 472 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing light competition in cereal/legume intercropping systems through functional structural plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Davis, United States. 307 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impending effects of transpiration in blue light regulation of leaf growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Frak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society-for-Experimental-Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global dataset gathering 37 field experiments involving cereal-legume intercrops and their corresponding sole crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle agriculture demain en Nouvelle-Aquitaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticiper les changements climatiques demain en Nouvelle-Aquitaine pour agir dans les territoires : Prévoir pour agir n°2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Région Nouvelle-Aquitaine, 488 p., 2018, 978-2-9564516-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSPM-Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du partage de la lumière dans l'association de cultures blé - pois (Triticum aestivum L. - Pisum sativum L.). Une approche de type plante virtuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Université d'Angers, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00854575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du partage de la lumière dans l'association de cultures blé - pois (Triticum aestivum L. Pisum sativum L.). Une approche de type plante virtuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Université d'Angers, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00996267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du partage de la lumière dans l'association de cultures blé - pois (&amp;lt;em&amp;gt;Triticum aestivum&amp;lt;/em&amp;gt; L. -&amp;lt;em&amp;gt; Pisum sativum&amp;lt;/em&amp;gt; L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Nantes Angers Le Mans, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02805516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la cinétique de la conductance stomatique en réponse à l'absence de lumière bleue chez la fétuque élevée (&amp;lt;em&amp;gt;Festuca arundinacea&amp;lt;/em&amp;gt; Schreb. cv. Clarine). Effets transitoires et durables sur la transpiration foliaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 2009, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.60946745562px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Barillot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rbarillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9956-9103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180248170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of genetic and environmental interactions on leaf elongation and reproductive development in Lolium perenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Troux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), plae069. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plae069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering spatiotemporal patterns of rhizodeposition with a functional-structural root model: RhizoDep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 516, pp.777-795. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-025-07766-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucerne genetic diversity for living mulch: identifying key traits and evaluating their impacts on wheat development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb El Ghazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (6), pp.16. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP25012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of atmospheric CO2 concentration on transpiration and leaf elongation responses to drought in Triticum aestivum, Lolium perenne and Festuca arundinacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Frak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 134 (5), pp.787-802. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcae114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the turbid medium-based approach pertinent for estimating light interception when simulating the growth of a crop in an agri-photovoltaic system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike van Iseghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 224, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2022.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much do radiative transfer models influence red:far-red simulation and subsequent modelling of plant photomorphogenesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Frak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diac013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring complementarities between modelling approaches that enable upscaling from plant community functioning to ecosystem services as a way to support agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab037/6449487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470234v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for Economically and Environmentally Sustainable Wheat Varieties: An Integrated Approach from Genomics to Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Derory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology11010149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-GrassF: a functional–structural and phenological model of Lolium perenne integrating plant morphogenesis and reproductive development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diac012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between environment and genetic diversity in perennial grass phenology: A review of processes at plant scale and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.672156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf elongation response to blue light is mediated by stomatal-induced variations in transpiration in Festuca arundinacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (7), pp.2642-2656. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating grass phenotypic plasticity as an emergent property of growth zone responses to carbon and nitrogen metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional structural model of grass development based on metabolic regulation and coordination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (18), pp.5454-5468. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique pour l’adaptation des prairies au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards intercrop ideotypes: non-random trait assembly can promote overyielding and stability of species proportion in simulated legume-based mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126 (4), pp.671-685. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaa014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current knowledge and future research opportunities for modeling annual crop mixtures. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie N. Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0562-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02228974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of complex canopies with a functional–structural plant model as exemplified by leaf inclination effect on the functioning of pure and mixed stands of wheat during grain filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (4), pp.727-742. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcy208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WALTer: a three-dimensional wheat model to study competition for light through the prediction of tillering dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (6), pp.961-975. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcy226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tritium forms discrimination in ryegrass under constant tritium exposure: From seed germination to seedling autotrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Dizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voiseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 177, pp.194-205. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2017.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progresser dans la simulation mathématique des performances des mélanges de variétés fourragères pour composer et améliorer les prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CN-Wheat, a functional–structural model of carbon and nitrogen metabolism in wheat culms after anthesis. II. Model evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118 (5), pp.1015-1031. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcw144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CN-Wheat, a functional–structural model of carbon and nitrogen metabolism in wheat culms after anthesis. I. Model description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118 (5), pp.997-1013. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcw143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the morphogenesis of three genotypes of pea (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;) grown in pure stands and wheat-based intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plu006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of architectural variations on light partitioning within virtual wheat – pea mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue: Functional-Structural Plant Modelling, 114 (4), pp.13. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcu099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does pea architecture influence light sharing in virtual wheat-pea mixtures? A simulation study based on pea genotypes with contrasting architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pls038+. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/pls038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How good is the turbid medium-based approach for accounting for light partitioning in contrasted grass-legume intercropping systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (6), pp.1013-1024. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcr199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What determines the complex kinetics of stomatal conductance under blueless PAR in Festuca arundinacea ? Subsequent effects on leaf transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Frak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (10), pp.2795-2806. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erq115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling C and N root-soil exchanges with 3D root and shoot growth based on plant ecophysiology: the Wheat-BRIDGES approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6 - Rooting for Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la conception d'un idéotype de luzerne pour un usage de mulch vivant avec le blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb El Ghazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur les Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saly - Dakar, Sénégal. pp.105, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating phenology in perennial grasses using a morphogenetic model: L-GrassF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring leaf elongation rate and transpiration in response to drought and elevation of atmospheric CO2 concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantComp2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CarbHydro : développement d’un système de balances connectées pour la mesure du flux transpiratoire de plantes individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de la mesure et de la métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Ardes sur Couze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extinction coefficients and light interception in 3D Arabic coffee trees under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslava Rakocevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Antônio Almeida Pazianotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Takeshi Matsunaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliemar Campostrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vasconcelos Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual), Germany. pp.160-161, FSPM2020: Towards Computable Plants. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the date of floral transition from environmental data and heading date in perennial ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Debourbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. Wageningen Academic Publishers, Grassland Science in Europe, 24, 558 p., 2019, Improving sown grasslands through breeding and management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variability of 13C discrimination in response to water deficit in perennial ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Blandinières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. Wageningen Academic Publishers, Grassland Science in Europe, 24, 558 p., 2019, Improving sown grasslands through breeding and management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to estimate the nitrogen status of individual plants in canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo dos Reis Cardoso Passos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress ESA14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, Royaume Unis, 5-9 septembre 2016, United Kingdom. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do variations of architectural parameters affect light partitioning within wheat - pea mixtures? A simulation study based on a virtual plant approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. Finnish Society of Forest Science, 7. International Conference on Functional Structure Plant Models, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideotype construction from an architectural model of pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECA international Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. 64 p., 2012, Plant and canopy architecture impact on disease epidemiology and pest development</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écophysiologie végétale générale et appliquée à l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation écophysiologique de la plante dans le peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling carbon and nitrogen exchanges at the soil-root interface: from local exchanges to whole-plant architecture growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; Helmholtz Centre for Environmental Research (UFZ); Rhizosphere Spatiotemporal Organisation (SPP 2089); Deutsche Forschungsgemeinschaft (DFG, German Research Foundation), Jun 2024, Leipzig, Germany. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of leaf growth response to elevated atmospheric carbon dioxide concentration ([CO2]) using CN-Wheat, a model of morphogenesis driven by trophic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can local sugar concentrations in roots regulate the exchanges of C & N between shoots, roots and soil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants : Advances in carbon allocation and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation and functions of shoot apical meristems in FSPMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative importance of various rhizodeposition processes: lessons from a mechanistic functional-structural root model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing grass leaf elongation rate: hydraulics, visco-elasticity and ontogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Cougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation and functions of shoot apical meristems in FSPMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF FLORAL INDUCTION DURATION ON HEADING DATE AND MORPHOGENESIS IN Lolium perenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pheno 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ISB, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial and temporal evolution of rhizodeposition as a function of plant’s carbon balance and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hydraulically based model framework for the grass leaf meristem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Cougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; INRIA, Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shoot Apical Meristem and the leaf series in grasses: the new model SAFMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; INRIA, Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of LgrassFlo, a new model of perennial grass phenology in response to temperature and photoperiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant growth and rhizodeposition based on the distribution of sugars within the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop Carbon Allocation in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’impact des évènements climatiques extrêmes sur la production agricole : Ce que peuvent, et ne peuvent pas (encore) faire nos modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Corbeels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Modélisation des grandes cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation mécaniste des interactions trophiques entre racines et microorganismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires (Rhizos)PHARE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Scientifique d’Organisation du projet PHARE, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep - A 3D root functional model to simulate rhizodeposition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2020 - Side event "Phenotyping and modeling of plant anchorage and physiology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Pradal, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the genetic diversity of perennial grass phenology in contrasted temperate climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual), Germany. pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D architectural model of grass shoot morphogenesis and plasticity, driven by organ metabolite concentrations and coordination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the complex regulation of leaf growth by water and trophic dynamics in a functional-structural plant model of grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models (FSPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Horticultural Production Systems, Oct 2020, Hanovre / Virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hydraulic model of leaf growth in grasses: reconciling old empirical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual), Germany. pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating rhizodeposition as a function of shoot and root interactions within a new 3D Functional-Structural Plant Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, Germany. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual-based modelling as a tool to identify combinations of key traits to enhance overyielding in legume-based mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. 558 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest public research on forage and turf and update on CLIMAGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISF World Seed Congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nice, France. 37 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the ﬂoral transition of the tiller apex to improve the accuracy of grassland phenology modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). Vienne, AUT., Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling wheat shoot morphogenesis at plant scale from organ-level metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology (SEB). GBR., Jul 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the complex regulation of leaf growth by water and trophic dynamics in a functional-structural plant model of grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology (SEB). GBR., Jul 2019, Seville, Spain. 312 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a model of wheat leaf morphogenesis at plant scale driven by organ-level metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing key traits to promote overyielding in mixtures of legumes and non-legumes: A case study using the Virtual Grassland model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of neighboring plants on the variation of red to far-red ratio in intercropping system: simulation of light quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of meta-modelling approaches to account for tiller growth and development simulated by the L-grass functional-structural plant model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CN-wheat: a mechanistic structural-functional model for carbon and nitrogen metabolism in wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional structural model of wheat leaf metabolism during extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wheat model with detailed account of C and N metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille C. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Crop Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICROPM. INT., Jun 2016, Berlin, Germany. pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle architecturé 3D pour l'étude de la compétition pour la lumière à l'intérieur des associations variétales de blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional-structural model of carbon and nitrogen distribution in wheat culms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWIW2015, International Wheat Innovation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wheat Initiative - International Research Initiative for Wheat Improvement. INT., Nov 2015, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D wheat model to study competition for light via the prediction of tillering dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Plant Science Retreat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Pea: an architectural model of pea ([i]Pisum sativum[/i]) development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. 371 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of pea morphogenesis. An exploratory study based on six pea genotypes with contrasting architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Plant growth Modeling, Simulation, Visualization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Shangai, China. 472 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing light competition in cereal/legume intercropping systems through functional structural plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Davis, United States. 307 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impending effects of transpiration in blue light regulation of leaf growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Frak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society-for-Experimental-Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global dataset gathering 37 field experiments involving cereal-legume intercrops and their corresponding sole crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle agriculture demain en Nouvelle-Aquitaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticiper les changements climatiques demain en Nouvelle-Aquitaine pour agir dans les territoires : Prévoir pour agir n°2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Région Nouvelle-Aquitaine, 488 p., 2018, 978-2-9564516-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSPM-Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du partage de la lumière dans l'association de cultures blé - pois (Triticum aestivum L. - Pisum sativum L.). Une approche de type plante virtuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Université d'Angers, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00854575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du partage de la lumière dans l'association de cultures blé - pois (&amp;lt;em&amp;gt;Triticum aestivum&amp;lt;/em&amp;gt; L. -&amp;lt;em&amp;gt; Pisum sativum&amp;lt;/em&amp;gt; L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Nantes Angers Le Mans, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02805516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du partage de la lumière dans l'association de cultures blé - pois (Triticum aestivum L. Pisum sativum L.). Une approche de type plante virtuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Université d'Angers, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00996267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la cinétique de la conductance stomatique en réponse à l'absence de lumière bleue chez la fétuque élevée (&amp;lt;em&amp;gt;Festuca arundinacea&amp;lt;/em&amp;gt; Schreb. cv. Clarine). Effets transitoires et durables sur la transpiration foliaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 2009, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33DC12F7"/>
+    <w:nsid w:val="CAEAC8CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rbarillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9956-9103" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180248170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926666v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Troux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plae069" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215320v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;rault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07766-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb El Ghazzal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP25012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Acker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcae114" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Edouard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike van Iseghem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2022.10.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756260v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Couturier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Frak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rambaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470234v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab037/6449487" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leclercq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.672156" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238981v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Swaef" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa585" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab034" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa276" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138577v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274073v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy208" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy226" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiseux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.06.026" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479521v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw144" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461156v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw143" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huynh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plu006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu099" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chevalier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/pls038" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr199" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq115" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218470v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098552v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895921v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Rakocevic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ant&#244;nio Almeida Pazianotto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Takeshi Matsunaga" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliemar Campostrini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vasconcelos Ribeiro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Debourbe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735649v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Blandini&#232;res" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sampoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beguier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602256v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo dos Reis Cardoso Passos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187874v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217051v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058306v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098521v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098500v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098533v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cougnon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675717v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676487v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526231v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675666v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675653v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312489v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12430" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217036v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689449v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217050v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958910v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312583v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312781v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roldan-Ruiz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059493v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312590v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734580v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737118v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789481v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Qadir Ahmed" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737243v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737625v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611578" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736990v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611602" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736988v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611567" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736989v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611594" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595477v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437016v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744224v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Chambon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236559v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429102v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789719v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299603v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746149v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756873v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594098v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.467" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145363v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789131v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795981v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00854575v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00996267v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805516v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815632v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rbarillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9956-9103" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180248170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926666v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Troux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plae069" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215320v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;rault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07766-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb El Ghazzal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP25012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Acker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcae114" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Edouard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike van Iseghem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2022.10.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756260v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Couturier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Frak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rambaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470234v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab037/6449487" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leclercq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.672156" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238981v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Swaef" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa585" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab034" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa276" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274073v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071897v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy208" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy226" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiseux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.06.026" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479521v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw144" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461156v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw143" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huynh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plu006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu099" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chevalier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/pls038" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr199" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq115" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218470v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098552v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895921v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Rakocevic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ant&#244;nio Almeida Pazianotto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Takeshi Matsunaga" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliemar Campostrini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vasconcelos Ribeiro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Debourbe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735649v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Blandini&#232;res" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sampoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beguier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602256v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo dos Reis Cardoso Passos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187874v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217051v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058306v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098500v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098521v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098533v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cougnon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675717v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676487v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526231v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675666v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675653v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312489v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12430" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217036v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689449v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217050v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958910v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312583v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059493v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roldan-Ruiz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312590v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734580v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789481v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Qadir Ahmed" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737118v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737243v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737625v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611578" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736990v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611602" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736988v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611567" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736989v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611594" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595477v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437016v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744224v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Chambon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236559v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429102v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789719v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299603v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746149v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756873v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594098v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.467" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145363v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789131v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795981v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00854575v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805516v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00996267v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815632v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>