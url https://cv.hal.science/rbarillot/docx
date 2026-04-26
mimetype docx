--- v1 (2026-04-04)
+++ v2 (2026-04-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.60946745562px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Barillot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rbarillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9956-9103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180248170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of genetic and environmental interactions on leaf elongation and reproductive development in Lolium perenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Troux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), plae069. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plae069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering spatiotemporal patterns of rhizodeposition with a functional-structural root model: RhizoDep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 516, pp.777-795. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-025-07766-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucerne genetic diversity for living mulch: identifying key traits and evaluating their impacts on wheat development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb El Ghazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (6), pp.16. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP25012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of atmospheric CO2 concentration on transpiration and leaf elongation responses to drought in Triticum aestivum, Lolium perenne and Festuca arundinacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Frak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 134 (5), pp.787-802. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcae114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the turbid medium-based approach pertinent for estimating light interception when simulating the growth of a crop in an agri-photovoltaic system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike van Iseghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 224, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2022.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much do radiative transfer models influence red:far-red simulation and subsequent modelling of plant photomorphogenesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Frak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diac013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring complementarities between modelling approaches that enable upscaling from plant community functioning to ecosystem services as a way to support agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab037/6449487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470234v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for Economically and Environmentally Sustainable Wheat Varieties: An Integrated Approach from Genomics to Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Derory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology11010149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-GrassF: a functional–structural and phenological model of Lolium perenne integrating plant morphogenesis and reproductive development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diac012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between environment and genetic diversity in perennial grass phenology: A review of processes at plant scale and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.672156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf elongation response to blue light is mediated by stomatal-induced variations in transpiration in Festuca arundinacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (7), pp.2642-2656. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating grass phenotypic plasticity as an emergent property of growth zone responses to carbon and nitrogen metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional structural model of grass development based on metabolic regulation and coordination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (18), pp.5454-5468. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique pour l’adaptation des prairies au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards intercrop ideotypes: non-random trait assembly can promote overyielding and stability of species proportion in simulated legume-based mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126 (4), pp.671-685. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaa014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current knowledge and future research opportunities for modeling annual crop mixtures. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie N. Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0562-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02228974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of complex canopies with a functional–structural plant model as exemplified by leaf inclination effect on the functioning of pure and mixed stands of wheat during grain filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (4), pp.727-742. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcy208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WALTer: a three-dimensional wheat model to study competition for light through the prediction of tillering dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (6), pp.961-975. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcy226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tritium forms discrimination in ryegrass under constant tritium exposure: From seed germination to seedling autotrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Dizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voiseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 177, pp.194-205. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2017.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progresser dans la simulation mathématique des performances des mélanges de variétés fourragères pour composer et améliorer les prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CN-Wheat, a functional–structural model of carbon and nitrogen metabolism in wheat culms after anthesis. II. Model evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118 (5), pp.1015-1031. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcw144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CN-Wheat, a functional–structural model of carbon and nitrogen metabolism in wheat culms after anthesis. I. Model description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118 (5), pp.997-1013. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcw143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the morphogenesis of three genotypes of pea (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;) grown in pure stands and wheat-based intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plu006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of architectural variations on light partitioning within virtual wheat – pea mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue: Functional-Structural Plant Modelling, 114 (4), pp.13. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcu099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does pea architecture influence light sharing in virtual wheat-pea mixtures? A simulation study based on pea genotypes with contrasting architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pls038+. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/pls038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How good is the turbid medium-based approach for accounting for light partitioning in contrasted grass-legume intercropping systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (6), pp.1013-1024. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcr199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What determines the complex kinetics of stomatal conductance under blueless PAR in Festuca arundinacea ? Subsequent effects on leaf transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Frak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (10), pp.2795-2806. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erq115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling C and N root-soil exchanges with 3D root and shoot growth based on plant ecophysiology: the Wheat-BRIDGES approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6 - Rooting for Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la conception d'un idéotype de luzerne pour un usage de mulch vivant avec le blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb El Ghazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur les Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saly - Dakar, Sénégal. pp.105, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating phenology in perennial grasses using a morphogenetic model: L-GrassF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring leaf elongation rate and transpiration in response to drought and elevation of atmospheric CO2 concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantComp2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CarbHydro : développement d’un système de balances connectées pour la mesure du flux transpiratoire de plantes individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de la mesure et de la métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Ardes sur Couze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extinction coefficients and light interception in 3D Arabic coffee trees under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslava Rakocevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Antônio Almeida Pazianotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Takeshi Matsunaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliemar Campostrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vasconcelos Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual), Germany. pp.160-161, FSPM2020: Towards Computable Plants. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the date of floral transition from environmental data and heading date in perennial ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Debourbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. Wageningen Academic Publishers, Grassland Science in Europe, 24, 558 p., 2019, Improving sown grasslands through breeding and management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variability of 13C discrimination in response to water deficit in perennial ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Blandinières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. Wageningen Academic Publishers, Grassland Science in Europe, 24, 558 p., 2019, Improving sown grasslands through breeding and management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to estimate the nitrogen status of individual plants in canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo dos Reis Cardoso Passos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress ESA14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, Royaume Unis, 5-9 septembre 2016, United Kingdom. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do variations of architectural parameters affect light partitioning within wheat - pea mixtures? A simulation study based on a virtual plant approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. Finnish Society of Forest Science, 7. International Conference on Functional Structure Plant Models, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideotype construction from an architectural model of pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECA international Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. 64 p., 2012, Plant and canopy architecture impact on disease epidemiology and pest development</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écophysiologie végétale générale et appliquée à l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation écophysiologique de la plante dans le peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling carbon and nitrogen exchanges at the soil-root interface: from local exchanges to whole-plant architecture growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; Helmholtz Centre for Environmental Research (UFZ); Rhizosphere Spatiotemporal Organisation (SPP 2089); Deutsche Forschungsgemeinschaft (DFG, German Research Foundation), Jun 2024, Leipzig, Germany. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of leaf growth response to elevated atmospheric carbon dioxide concentration ([CO2]) using CN-Wheat, a model of morphogenesis driven by trophic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can local sugar concentrations in roots regulate the exchanges of C & N between shoots, roots and soil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants : Advances in carbon allocation and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation and functions of shoot apical meristems in FSPMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative importance of various rhizodeposition processes: lessons from a mechanistic functional-structural root model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing grass leaf elongation rate: hydraulics, visco-elasticity and ontogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Cougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation and functions of shoot apical meristems in FSPMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF FLORAL INDUCTION DURATION ON HEADING DATE AND MORPHOGENESIS IN Lolium perenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pheno 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ISB, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial and temporal evolution of rhizodeposition as a function of plant’s carbon balance and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hydraulically based model framework for the grass leaf meristem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Cougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; INRIA, Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shoot Apical Meristem and the leaf series in grasses: the new model SAFMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; INRIA, Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of LgrassFlo, a new model of perennial grass phenology in response to temperature and photoperiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant growth and rhizodeposition based on the distribution of sugars within the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop Carbon Allocation in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’impact des évènements climatiques extrêmes sur la production agricole : Ce que peuvent, et ne peuvent pas (encore) faire nos modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Corbeels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Modélisation des grandes cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation mécaniste des interactions trophiques entre racines et microorganismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires (Rhizos)PHARE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Scientifique d’Organisation du projet PHARE, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep - A 3D root functional model to simulate rhizodeposition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2020 - Side event "Phenotyping and modeling of plant anchorage and physiology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Pradal, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the genetic diversity of perennial grass phenology in contrasted temperate climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual), Germany. pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D architectural model of grass shoot morphogenesis and plasticity, driven by organ metabolite concentrations and coordination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the complex regulation of leaf growth by water and trophic dynamics in a functional-structural plant model of grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models (FSPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Horticultural Production Systems, Oct 2020, Hanovre / Virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hydraulic model of leaf growth in grasses: reconciling old empirical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual), Germany. pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating rhizodeposition as a function of shoot and root interactions within a new 3D Functional-Structural Plant Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, Germany. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual-based modelling as a tool to identify combinations of key traits to enhance overyielding in legume-based mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. 558 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest public research on forage and turf and update on CLIMAGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISF World Seed Congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nice, France. 37 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the ﬂoral transition of the tiller apex to improve the accuracy of grassland phenology modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). Vienne, AUT., Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling wheat shoot morphogenesis at plant scale from organ-level metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology (SEB). GBR., Jul 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the complex regulation of leaf growth by water and trophic dynamics in a functional-structural plant model of grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology (SEB). GBR., Jul 2019, Seville, Spain. 312 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a model of wheat leaf morphogenesis at plant scale driven by organ-level metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing key traits to promote overyielding in mixtures of legumes and non-legumes: A case study using the Virtual Grassland model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of neighboring plants on the variation of red to far-red ratio in intercropping system: simulation of light quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of meta-modelling approaches to account for tiller growth and development simulated by the L-grass functional-structural plant model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CN-wheat: a mechanistic structural-functional model for carbon and nitrogen metabolism in wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional structural model of wheat leaf metabolism during extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wheat model with detailed account of C and N metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille C. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Crop Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICROPM. INT., Jun 2016, Berlin, Germany. pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle architecturé 3D pour l'étude de la compétition pour la lumière à l'intérieur des associations variétales de blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional-structural model of carbon and nitrogen distribution in wheat culms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWIW2015, International Wheat Innovation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wheat Initiative - International Research Initiative for Wheat Improvement. INT., Nov 2015, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D wheat model to study competition for light via the prediction of tillering dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Plant Science Retreat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Pea: an architectural model of pea ([i]Pisum sativum[/i]) development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. 371 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of pea morphogenesis. An exploratory study based on six pea genotypes with contrasting architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Plant growth Modeling, Simulation, Visualization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Shangai, China. 472 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing light competition in cereal/legume intercropping systems through functional structural plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Davis, United States. 307 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impending effects of transpiration in blue light regulation of leaf growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Frak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society-for-Experimental-Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global dataset gathering 37 field experiments involving cereal-legume intercrops and their corresponding sole crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle agriculture demain en Nouvelle-Aquitaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticiper les changements climatiques demain en Nouvelle-Aquitaine pour agir dans les territoires : Prévoir pour agir n°2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Région Nouvelle-Aquitaine, 488 p., 2018, 978-2-9564516-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSPM-Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du partage de la lumière dans l'association de cultures blé - pois (Triticum aestivum L. - Pisum sativum L.). Une approche de type plante virtuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Université d'Angers, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00854575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du partage de la lumière dans l'association de cultures blé - pois (&amp;lt;em&amp;gt;Triticum aestivum&amp;lt;/em&amp;gt; L. -&amp;lt;em&amp;gt; Pisum sativum&amp;lt;/em&amp;gt; L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Nantes Angers Le Mans, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02805516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du partage de la lumière dans l'association de cultures blé - pois (Triticum aestivum L. Pisum sativum L.). Une approche de type plante virtuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Université d'Angers, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00996267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la cinétique de la conductance stomatique en réponse à l'absence de lumière bleue chez la fétuque élevée (&amp;lt;em&amp;gt;Festuca arundinacea&amp;lt;/em&amp;gt; Schreb. cv. Clarine). Effets transitoires et durables sur la transpiration foliaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 2009, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.60946745562px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Barillot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rbarillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9956-9103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180248170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of genetic and environmental interactions on leaf elongation and reproductive development in Lolium perenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Troux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), plae069. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plae069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering spatiotemporal patterns of rhizodeposition with a functional-structural root model: RhizoDep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 516, pp.777-795. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-025-07766-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucerne genetic diversity for living mulch: identifying key traits and evaluating their impacts on wheat development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb El Ghazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (6), pp.16. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP25012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of atmospheric CO2 concentration on transpiration and leaf elongation responses to drought in Triticum aestivum, Lolium perenne and Festuca arundinacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Frak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 134 (5), pp.787-802. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcae114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the turbid medium-based approach pertinent for estimating light interception when simulating the growth of a crop in an agri-photovoltaic system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike van Iseghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 224, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2022.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much do radiative transfer models influence red:far-red simulation and subsequent modelling of plant photomorphogenesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Frak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diac013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring complementarities between modelling approaches that enable upscaling from plant community functioning to ecosystem services as a way to support agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab037/6449487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470234v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for Economically and Environmentally Sustainable Wheat Varieties: An Integrated Approach from Genomics to Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Derory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology11010149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-GrassF: a functional–structural and phenological model of Lolium perenne integrating plant morphogenesis and reproductive development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diac012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between environment and genetic diversity in perennial grass phenology: A review of processes at plant scale and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.672156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf elongation response to blue light is mediated by stomatal-induced variations in transpiration in Festuca arundinacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (7), pp.2642-2656. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating grass phenotypic plasticity as an emergent property of growth zone responses to carbon and nitrogen metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional structural model of grass development based on metabolic regulation and coordination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (18), pp.5454-5468. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique pour l’adaptation des prairies au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards intercrop ideotypes: non-random trait assembly can promote overyielding and stability of species proportion in simulated legume-based mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126 (4), pp.671-685. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaa014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current knowledge and future research opportunities for modeling annual crop mixtures. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie N. Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0562-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02228974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of complex canopies with a functional–structural plant model as exemplified by leaf inclination effect on the functioning of pure and mixed stands of wheat during grain filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (4), pp.727-742. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcy208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WALTer: a three-dimensional wheat model to study competition for light through the prediction of tillering dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (6), pp.961-975. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcy226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tritium forms discrimination in ryegrass under constant tritium exposure: From seed germination to seedling autotrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Dizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voiseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 177, pp.194-205. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2017.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progresser dans la simulation mathématique des performances des mélanges de variétés fourragères pour composer et améliorer les prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CN-Wheat, a functional–structural model of carbon and nitrogen metabolism in wheat culms after anthesis. I. Model description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118 (5), pp.997-1013. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcw143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CN-Wheat, a functional–structural model of carbon and nitrogen metabolism in wheat culms after anthesis. II. Model evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118 (5), pp.1015-1031. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcw144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the morphogenesis of three genotypes of pea (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;) grown in pure stands and wheat-based intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plu006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of architectural variations on light partitioning within virtual wheat – pea mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue: Functional-Structural Plant Modelling, 114 (4), pp.13. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcu099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does pea architecture influence light sharing in virtual wheat-pea mixtures? A simulation study based on pea genotypes with contrasting architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pls038+. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/pls038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How good is the turbid medium-based approach for accounting for light partitioning in contrasted grass-legume intercropping systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (6), pp.1013-1024. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcr199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What determines the complex kinetics of stomatal conductance under blueless PAR in Festuca arundinacea ? Subsequent effects on leaf transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Frak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (10), pp.2795-2806. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erq115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling C and N root-soil exchanges with 3D root and shoot growth based on plant ecophysiology: the Wheat-BRIDGES approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6 - Rooting for Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la conception d'un idéotype de luzerne pour un usage de mulch vivant avec le blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb El Ghazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur les Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saly - Dakar, Sénégal. pp.105, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating phenology in perennial grasses using a morphogenetic model: L-GrassF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring leaf elongation rate and transpiration in response to drought and elevation of atmospheric CO2 concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantComp2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CarbHydro : développement d’un système de balances connectées pour la mesure du flux transpiratoire de plantes individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de la mesure et de la métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Ardes sur Couze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extinction coefficients and light interception in 3D Arabic coffee trees under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslava Rakocevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Antônio Almeida Pazianotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Takeshi Matsunaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliemar Campostrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vasconcelos Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual), Germany. pp.160-161, FSPM2020: Towards Computable Plants. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the date of floral transition from environmental data and heading date in perennial ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Debourbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. Wageningen Academic Publishers, Grassland Science in Europe, 24, 558 p., 2019, Improving sown grasslands through breeding and management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variability of 13C discrimination in response to water deficit in perennial ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Blandinières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. Wageningen Academic Publishers, Grassland Science in Europe, 24, 558 p., 2019, Improving sown grasslands through breeding and management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to estimate the nitrogen status of individual plants in canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo dos Reis Cardoso Passos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress ESA14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, Royaume Unis, 5-9 septembre 2016, United Kingdom. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do variations of architectural parameters affect light partitioning within wheat - pea mixtures? A simulation study based on a virtual plant approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. Finnish Society of Forest Science, 7. International Conference on Functional Structure Plant Models, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideotype construction from an architectural model of pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECA international Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. 64 p., 2012, Plant and canopy architecture impact on disease epidemiology and pest development</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écophysiologie végétale générale et appliquée à l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation écophysiologique de la plante dans le peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling carbon and nitrogen exchanges at the soil-root interface: from local exchanges to whole-plant architecture growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; Helmholtz Centre for Environmental Research (UFZ); Rhizosphere Spatiotemporal Organisation (SPP 2089); Deutsche Forschungsgemeinschaft (DFG, German Research Foundation), Jun 2024, Leipzig, Germany. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of leaf growth response to elevated atmospheric carbon dioxide concentration ([CO2]) using CN-Wheat, a model of morphogenesis driven by trophic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can local sugar concentrations in roots regulate the exchanges of C & N between shoots, roots and soil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants : Advances in carbon allocation and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing grass leaf elongation rate: hydraulics, visco-elasticity and ontogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Cougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative importance of various rhizodeposition processes: lessons from a mechanistic functional-structural root model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation and functions of shoot apical meristems in FSPMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation and functions of shoot apical meristems in FSPMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial and temporal evolution of rhizodeposition as a function of plant’s carbon balance and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF FLORAL INDUCTION DURATION ON HEADING DATE AND MORPHOGENESIS IN Lolium perenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pheno 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ISB, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hydraulically based model framework for the grass leaf meristem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Cougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; INRIA, Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shoot Apical Meristem and the leaf series in grasses: the new model SAFMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; INRIA, Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of LgrassFlo, a new model of perennial grass phenology in response to temperature and photoperiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant growth and rhizodeposition based on the distribution of sugars within the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop Carbon Allocation in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’impact des évènements climatiques extrêmes sur la production agricole : Ce que peuvent, et ne peuvent pas (encore) faire nos modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Corbeels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Modélisation des grandes cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation mécaniste des interactions trophiques entre racines et microorganismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires (Rhizos)PHARE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Scientifique d’Organisation du projet PHARE, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep - A 3D root functional model to simulate rhizodeposition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2020 - Side event "Phenotyping and modeling of plant anchorage and physiology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Pradal, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the genetic diversity of perennial grass phenology in contrasted temperate climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual), Germany. pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the complex regulation of leaf growth by water and trophic dynamics in a functional-structural plant model of grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models (FSPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Horticultural Production Systems, Oct 2020, Hanovre / Virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D architectural model of grass shoot morphogenesis and plasticity, driven by organ metabolite concentrations and coordination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hydraulic model of leaf growth in grasses: reconciling old empirical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual), Germany. pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating rhizodeposition as a function of shoot and root interactions within a new 3D Functional-Structural Plant Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, Germany. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual-based modelling as a tool to identify combinations of key traits to enhance overyielding in legume-based mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. 558 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest public research on forage and turf and update on CLIMAGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISF World Seed Congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nice, France. 37 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the ﬂoral transition of the tiller apex to improve the accuracy of grassland phenology modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). Vienne, AUT., Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling wheat shoot morphogenesis at plant scale from organ-level metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology (SEB). GBR., Jul 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the complex regulation of leaf growth by water and trophic dynamics in a functional-structural plant model of grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology (SEB). GBR., Jul 2019, Seville, Spain. 312 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a model of wheat leaf morphogenesis at plant scale driven by organ-level metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing key traits to promote overyielding in mixtures of legumes and non-legumes: A case study using the Virtual Grassland model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of neighboring plants on the variation of red to far-red ratio in intercropping system: simulation of light quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of meta-modelling approaches to account for tiller growth and development simulated by the L-grass functional-structural plant model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CN-wheat: a mechanistic structural-functional model for carbon and nitrogen metabolism in wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional structural model of wheat leaf metabolism during extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wheat model with detailed account of C and N metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille C. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Crop Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICROPM. INT., Jun 2016, Berlin, Germany. pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional-structural model of carbon and nitrogen distribution in wheat culms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWIW2015, International Wheat Innovation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wheat Initiative - International Research Initiative for Wheat Improvement. INT., Nov 2015, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle architecturé 3D pour l'étude de la compétition pour la lumière à l'intérieur des associations variétales de blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D wheat model to study competition for light via the prediction of tillering dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Plant Science Retreat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Pea: an architectural model of pea ([i]Pisum sativum[/i]) development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. 371 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of pea morphogenesis. An exploratory study based on six pea genotypes with contrasting architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Plant growth Modeling, Simulation, Visualization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Shangai, China. 472 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing light competition in cereal/legume intercropping systems through functional structural plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Davis, United States. 307 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impending effects of transpiration in blue light regulation of leaf growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Frak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society-for-Experimental-Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global dataset gathering 37 field experiments involving cereal-legume intercrops and their corresponding sole crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle agriculture demain en Nouvelle-Aquitaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticiper les changements climatiques demain en Nouvelle-Aquitaine pour agir dans les territoires : Prévoir pour agir n°2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Région Nouvelle-Aquitaine, 488 p., 2018, 978-2-9564516-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSPM-Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du partage de la lumière dans l'association de cultures blé - pois (Triticum aestivum L. - Pisum sativum L.). Une approche de type plante virtuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Université d'Angers, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00854575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du partage de la lumière dans l'association de cultures blé - pois (&amp;lt;em&amp;gt;Triticum aestivum&amp;lt;/em&amp;gt; L. -&amp;lt;em&amp;gt; Pisum sativum&amp;lt;/em&amp;gt; L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Nantes Angers Le Mans, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02805516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du partage de la lumière dans l'association de cultures blé - pois (Triticum aestivum L. Pisum sativum L.). Une approche de type plante virtuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Université d'Angers, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00996267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la cinétique de la conductance stomatique en réponse à l'absence de lumière bleue chez la fétuque élevée (&amp;lt;em&amp;gt;Festuca arundinacea&amp;lt;/em&amp;gt; Schreb. cv. Clarine). Effets transitoires et durables sur la transpiration foliaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 2009, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CAEAC8CE"/>
+    <w:nsid w:val="DF093337"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rbarillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9956-9103" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180248170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926666v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Troux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plae069" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215320v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;rault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07766-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb El Ghazzal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP25012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Acker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcae114" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Edouard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike van Iseghem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2022.10.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756260v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Couturier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Frak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rambaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470234v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab037/6449487" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leclercq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.672156" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238981v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Swaef" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa585" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab034" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa276" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274073v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071897v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy208" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy226" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiseux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.06.026" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479521v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw144" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461156v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw143" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huynh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plu006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu099" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chevalier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/pls038" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr199" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq115" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218470v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098552v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895921v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Rakocevic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ant&#244;nio Almeida Pazianotto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Takeshi Matsunaga" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliemar Campostrini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vasconcelos Ribeiro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Debourbe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735649v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Blandini&#232;res" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sampoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beguier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602256v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo dos Reis Cardoso Passos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187874v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217051v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058306v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098500v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098521v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098533v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cougnon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675717v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676487v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526231v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675666v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675653v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312489v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12430" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217036v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689449v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217050v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958910v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312583v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059493v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roldan-Ruiz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312590v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734580v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789481v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Qadir Ahmed" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737118v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737243v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737625v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611578" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736990v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611602" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736988v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611567" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736989v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611594" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595477v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437016v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744224v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Chambon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236559v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429102v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789719v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299603v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746149v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756873v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594098v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.467" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145363v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789131v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795981v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00854575v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805516v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00996267v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815632v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rbarillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9956-9103" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180248170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926666v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Troux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plae069" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215320v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;rault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07766-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb El Ghazzal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP25012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Acker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcae114" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Edouard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike van Iseghem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2022.10.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756260v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Couturier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Frak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rambaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470234v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab037/6449487" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leclercq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.672156" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238981v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Swaef" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa585" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab034" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa276" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274073v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071897v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy208" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy226" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiseux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.06.026" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461156v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw143" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479521v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw144" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huynh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plu006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu099" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chevalier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/pls038" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr199" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq115" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218470v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098552v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895921v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Rakocevic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ant&#244;nio Almeida Pazianotto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Takeshi Matsunaga" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliemar Campostrini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vasconcelos Ribeiro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Debourbe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735649v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Blandini&#232;res" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sampoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beguier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602256v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo dos Reis Cardoso Passos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187874v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217051v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058306v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098533v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cougnon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098521v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098500v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675717v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526231v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676487v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675666v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675653v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312489v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12430" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217036v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689449v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217050v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958910v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312583v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312781v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roldan-Ruiz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059493v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312590v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734580v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789481v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Qadir Ahmed" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737118v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737243v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737625v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611578" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736990v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611602" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736988v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611567" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736989v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611594" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595477v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437016v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744224v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Chambon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429102v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236559v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789719v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299603v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746149v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756873v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594098v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.467" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145363v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789131v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795981v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00854575v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805516v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00996267v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815632v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>