--- v2 (2026-04-26)
+++ v3 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.60946745562px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Barillot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rbarillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9956-9103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180248170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of genetic and environmental interactions on leaf elongation and reproductive development in Lolium perenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Troux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), plae069. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plae069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering spatiotemporal patterns of rhizodeposition with a functional-structural root model: RhizoDep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 516, pp.777-795. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-025-07766-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucerne genetic diversity for living mulch: identifying key traits and evaluating their impacts on wheat development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb El Ghazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (6), pp.16. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP25012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of atmospheric CO2 concentration on transpiration and leaf elongation responses to drought in Triticum aestivum, Lolium perenne and Festuca arundinacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Frak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 134 (5), pp.787-802. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcae114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the turbid medium-based approach pertinent for estimating light interception when simulating the growth of a crop in an agri-photovoltaic system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike van Iseghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 224, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2022.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much do radiative transfer models influence red:far-red simulation and subsequent modelling of plant photomorphogenesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Frak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diac013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring complementarities between modelling approaches that enable upscaling from plant community functioning to ecosystem services as a way to support agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab037/6449487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470234v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for Economically and Environmentally Sustainable Wheat Varieties: An Integrated Approach from Genomics to Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Derory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology11010149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-GrassF: a functional–structural and phenological model of Lolium perenne integrating plant morphogenesis and reproductive development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diac012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between environment and genetic diversity in perennial grass phenology: A review of processes at plant scale and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.672156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf elongation response to blue light is mediated by stomatal-induced variations in transpiration in Festuca arundinacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (7), pp.2642-2656. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating grass phenotypic plasticity as an emergent property of growth zone responses to carbon and nitrogen metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional structural model of grass development based on metabolic regulation and coordination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (18), pp.5454-5468. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique pour l’adaptation des prairies au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards intercrop ideotypes: non-random trait assembly can promote overyielding and stability of species proportion in simulated legume-based mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126 (4), pp.671-685. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaa014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current knowledge and future research opportunities for modeling annual crop mixtures. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie N. Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0562-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02228974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of complex canopies with a functional–structural plant model as exemplified by leaf inclination effect on the functioning of pure and mixed stands of wheat during grain filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (4), pp.727-742. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcy208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WALTer: a three-dimensional wheat model to study competition for light through the prediction of tillering dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (6), pp.961-975. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcy226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tritium forms discrimination in ryegrass under constant tritium exposure: From seed germination to seedling autotrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Dizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voiseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 177, pp.194-205. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2017.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progresser dans la simulation mathématique des performances des mélanges de variétés fourragères pour composer et améliorer les prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CN-Wheat, a functional–structural model of carbon and nitrogen metabolism in wheat culms after anthesis. I. Model description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118 (5), pp.997-1013. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcw143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CN-Wheat, a functional–structural model of carbon and nitrogen metabolism in wheat culms after anthesis. II. Model evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118 (5), pp.1015-1031. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcw144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the morphogenesis of three genotypes of pea (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;) grown in pure stands and wheat-based intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plu006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of architectural variations on light partitioning within virtual wheat – pea mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue: Functional-Structural Plant Modelling, 114 (4), pp.13. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcu099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does pea architecture influence light sharing in virtual wheat-pea mixtures? A simulation study based on pea genotypes with contrasting architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pls038+. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/pls038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How good is the turbid medium-based approach for accounting for light partitioning in contrasted grass-legume intercropping systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (6), pp.1013-1024. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcr199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What determines the complex kinetics of stomatal conductance under blueless PAR in Festuca arundinacea ? Subsequent effects on leaf transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Frak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (10), pp.2795-2806. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erq115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling C and N root-soil exchanges with 3D root and shoot growth based on plant ecophysiology: the Wheat-BRIDGES approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6 - Rooting for Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la conception d'un idéotype de luzerne pour un usage de mulch vivant avec le blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb El Ghazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur les Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saly - Dakar, Sénégal. pp.105, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating phenology in perennial grasses using a morphogenetic model: L-GrassF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring leaf elongation rate and transpiration in response to drought and elevation of atmospheric CO2 concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantComp2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CarbHydro : développement d’un système de balances connectées pour la mesure du flux transpiratoire de plantes individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de la mesure et de la métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Ardes sur Couze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extinction coefficients and light interception in 3D Arabic coffee trees under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslava Rakocevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Antônio Almeida Pazianotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Takeshi Matsunaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliemar Campostrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vasconcelos Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual), Germany. pp.160-161, FSPM2020: Towards Computable Plants. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the date of floral transition from environmental data and heading date in perennial ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Debourbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. Wageningen Academic Publishers, Grassland Science in Europe, 24, 558 p., 2019, Improving sown grasslands through breeding and management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variability of 13C discrimination in response to water deficit in perennial ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Blandinières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. Wageningen Academic Publishers, Grassland Science in Europe, 24, 558 p., 2019, Improving sown grasslands through breeding and management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to estimate the nitrogen status of individual plants in canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo dos Reis Cardoso Passos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress ESA14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, Royaume Unis, 5-9 septembre 2016, United Kingdom. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do variations of architectural parameters affect light partitioning within wheat - pea mixtures? A simulation study based on a virtual plant approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. Finnish Society of Forest Science, 7. International Conference on Functional Structure Plant Models, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideotype construction from an architectural model of pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECA international Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. 64 p., 2012, Plant and canopy architecture impact on disease epidemiology and pest development</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écophysiologie végétale générale et appliquée à l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation écophysiologique de la plante dans le peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling carbon and nitrogen exchanges at the soil-root interface: from local exchanges to whole-plant architecture growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; Helmholtz Centre for Environmental Research (UFZ); Rhizosphere Spatiotemporal Organisation (SPP 2089); Deutsche Forschungsgemeinschaft (DFG, German Research Foundation), Jun 2024, Leipzig, Germany. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of leaf growth response to elevated atmospheric carbon dioxide concentration ([CO2]) using CN-Wheat, a model of morphogenesis driven by trophic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can local sugar concentrations in roots regulate the exchanges of C & N between shoots, roots and soil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants : Advances in carbon allocation and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing grass leaf elongation rate: hydraulics, visco-elasticity and ontogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Cougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative importance of various rhizodeposition processes: lessons from a mechanistic functional-structural root model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation and functions of shoot apical meristems in FSPMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation and functions of shoot apical meristems in FSPMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial and temporal evolution of rhizodeposition as a function of plant’s carbon balance and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF FLORAL INDUCTION DURATION ON HEADING DATE AND MORPHOGENESIS IN Lolium perenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pheno 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ISB, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hydraulically based model framework for the grass leaf meristem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Cougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; INRIA, Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shoot Apical Meristem and the leaf series in grasses: the new model SAFMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; INRIA, Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of LgrassFlo, a new model of perennial grass phenology in response to temperature and photoperiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant growth and rhizodeposition based on the distribution of sugars within the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop Carbon Allocation in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’impact des évènements climatiques extrêmes sur la production agricole : Ce que peuvent, et ne peuvent pas (encore) faire nos modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Corbeels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Modélisation des grandes cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation mécaniste des interactions trophiques entre racines et microorganismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires (Rhizos)PHARE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Scientifique d’Organisation du projet PHARE, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep - A 3D root functional model to simulate rhizodeposition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2020 - Side event "Phenotyping and modeling of plant anchorage and physiology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Pradal, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the genetic diversity of perennial grass phenology in contrasted temperate climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual), Germany. pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the complex regulation of leaf growth by water and trophic dynamics in a functional-structural plant model of grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models (FSPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Horticultural Production Systems, Oct 2020, Hanovre / Virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D architectural model of grass shoot morphogenesis and plasticity, driven by organ metabolite concentrations and coordination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hydraulic model of leaf growth in grasses: reconciling old empirical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual), Germany. pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating rhizodeposition as a function of shoot and root interactions within a new 3D Functional-Structural Plant Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, Germany. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual-based modelling as a tool to identify combinations of key traits to enhance overyielding in legume-based mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. 558 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest public research on forage and turf and update on CLIMAGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISF World Seed Congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nice, France. 37 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the ﬂoral transition of the tiller apex to improve the accuracy of grassland phenology modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). Vienne, AUT., Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling wheat shoot morphogenesis at plant scale from organ-level metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology (SEB). GBR., Jul 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the complex regulation of leaf growth by water and trophic dynamics in a functional-structural plant model of grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology (SEB). GBR., Jul 2019, Seville, Spain. 312 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a model of wheat leaf morphogenesis at plant scale driven by organ-level metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing key traits to promote overyielding in mixtures of legumes and non-legumes: A case study using the Virtual Grassland model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of neighboring plants on the variation of red to far-red ratio in intercropping system: simulation of light quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of meta-modelling approaches to account for tiller growth and development simulated by the L-grass functional-structural plant model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CN-wheat: a mechanistic structural-functional model for carbon and nitrogen metabolism in wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional structural model of wheat leaf metabolism during extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wheat model with detailed account of C and N metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille C. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Crop Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICROPM. INT., Jun 2016, Berlin, Germany. pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional-structural model of carbon and nitrogen distribution in wheat culms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWIW2015, International Wheat Innovation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wheat Initiative - International Research Initiative for Wheat Improvement. INT., Nov 2015, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle architecturé 3D pour l'étude de la compétition pour la lumière à l'intérieur des associations variétales de blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D wheat model to study competition for light via the prediction of tillering dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Plant Science Retreat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Pea: an architectural model of pea ([i]Pisum sativum[/i]) development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. 371 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of pea morphogenesis. An exploratory study based on six pea genotypes with contrasting architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Plant growth Modeling, Simulation, Visualization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Shangai, China. 472 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing light competition in cereal/legume intercropping systems through functional structural plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Davis, United States. 307 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impending effects of transpiration in blue light regulation of leaf growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Frak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society-for-Experimental-Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global dataset gathering 37 field experiments involving cereal-legume intercrops and their corresponding sole crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle agriculture demain en Nouvelle-Aquitaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticiper les changements climatiques demain en Nouvelle-Aquitaine pour agir dans les territoires : Prévoir pour agir n°2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Région Nouvelle-Aquitaine, 488 p., 2018, 978-2-9564516-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSPM-Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du partage de la lumière dans l'association de cultures blé - pois (Triticum aestivum L. - Pisum sativum L.). Une approche de type plante virtuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Université d'Angers, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00854575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du partage de la lumière dans l'association de cultures blé - pois (&amp;lt;em&amp;gt;Triticum aestivum&amp;lt;/em&amp;gt; L. -&amp;lt;em&amp;gt; Pisum sativum&amp;lt;/em&amp;gt; L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Nantes Angers Le Mans, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02805516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du partage de la lumière dans l'association de cultures blé - pois (Triticum aestivum L. Pisum sativum L.). Une approche de type plante virtuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Université d'Angers, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00996267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la cinétique de la conductance stomatique en réponse à l'absence de lumière bleue chez la fétuque élevée (&amp;lt;em&amp;gt;Festuca arundinacea&amp;lt;/em&amp;gt; Schreb. cv. Clarine). Effets transitoires et durables sur la transpiration foliaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 2009, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.60946745562px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Barillot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rbarillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9956-9103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180248170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=qGnrg04AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 and drought effects on biomass production and quality in tall fescue and perennial ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durand Jean-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrot Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frak Elzbieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Evora, Portugal. Challenges and innovations for grasslands resilience, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling C and N root-soil exchanges with 3D root and shoot growth based on plant ecophysiology: the Wheat-BRIDGES approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6 - Rooting for Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la conception d'un idéotype de luzerne pour un usage de mulch vivant avec le blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb El Ghazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur les Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saly - Dakar, Sénégal. pp.105, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating phenology in perennial grasses using a morphogenetic model: L-GrassF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring leaf elongation rate and transpiration in response to drought and elevation of atmospheric CO2 concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantComp2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CarbHydro : développement d’un système de balances connectées pour la mesure du flux transpiratoire de plantes individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de la mesure et de la métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Ardes sur Couze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extinction coefficients and light interception in 3D Arabic coffee trees under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslava Rakocevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Antônio Almeida Pazianotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Takeshi Matsunaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliemar Campostrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vasconcelos Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual), Germany. pp.160-161, FSPM2020: Towards Computable Plants. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the date of floral transition from environmental data and heading date in perennial ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Debourbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. Wageningen Academic Publishers, Grassland Science in Europe, 24, 558 p., 2019, Improving sown grasslands through breeding and management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variability of 13C discrimination in response to water deficit in perennial ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Blandinières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. Wageningen Academic Publishers, Grassland Science in Europe, 24, 558 p., 2019, Improving sown grasslands through breeding and management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to estimate the nitrogen status of individual plants in canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo dos Reis Cardoso Passos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress ESA14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, Royaume Unis, 5-9 septembre 2016, United Kingdom. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do variations of architectural parameters affect light partitioning within wheat - pea mixtures? A simulation study based on a virtual plant approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. Finnish Society of Forest Science, 7. International Conference on Functional Structure Plant Models, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideotype construction from an architectural model of pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECA international Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. 64 p., 2012, Plant and canopy architecture impact on disease epidemiology and pest development</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do specific root zones shape plant net N uptake? Modeling insights from Root-CyNAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.diag008. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diag008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of genetic and environmental interactions on leaf elongation and reproductive development in Lolium perenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Troux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), plae069. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plae069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering spatiotemporal patterns of rhizodeposition with a functional-structural root model: RhizoDep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 516, pp.777-795. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-025-07766-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucerne genetic diversity for living mulch: identifying key traits and evaluating their impacts on wheat development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb El Ghazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (6), pp.16. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP25012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of atmospheric CO2 concentration on transpiration and leaf elongation responses to drought in Triticum aestivum, Lolium perenne and Festuca arundinacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Frak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 134 (5), pp.787-802. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcae114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much do radiative transfer models influence red:far-red simulation and subsequent modelling of plant photomorphogenesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Frak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diac013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the turbid medium-based approach pertinent for estimating light interception when simulating the growth of a crop in an agri-photovoltaic system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike van Iseghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 224, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2022.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring complementarities between modelling approaches that enable upscaling from plant community functioning to ecosystem services as a way to support agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab037/6449487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470234v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for Economically and Environmentally Sustainable Wheat Varieties: An Integrated Approach from Genomics to Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Derory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology11010149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-GrassF: a functional–structural and phenological model of Lolium perenne integrating plant morphogenesis and reproductive development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diac012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between environment and genetic diversity in perennial grass phenology: A review of processes at plant scale and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.672156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf elongation response to blue light is mediated by stomatal-induced variations in transpiration in Festuca arundinacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (7), pp.2642-2656. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating grass phenotypic plasticity as an emergent property of growth zone responses to carbon and nitrogen metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional structural model of grass development based on metabolic regulation and coordination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (18), pp.5454-5468. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards intercrop ideotypes: non-random trait assembly can promote overyielding and stability of species proportion in simulated legume-based mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126 (4), pp.671-685. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaa014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique pour l’adaptation des prairies au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WALTer: a three-dimensional wheat model to study competition for light through the prediction of tillering dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (6), pp.961-975. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcy226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current knowledge and future research opportunities for modeling annual crop mixtures. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie N. Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0562-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02228974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of complex canopies with a functional–structural plant model as exemplified by leaf inclination effect on the functioning of pure and mixed stands of wheat during grain filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (4), pp.727-742. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcy208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tritium forms discrimination in ryegrass under constant tritium exposure: From seed germination to seedling autotrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Dizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voiseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 177, pp.194-205. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2017.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progresser dans la simulation mathématique des performances des mélanges de variétés fourragères pour composer et améliorer les prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CN-Wheat, a functional–structural model of carbon and nitrogen metabolism in wheat culms after anthesis. I. Model description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118 (5), pp.997-1013. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcw143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CN-Wheat, a functional–structural model of carbon and nitrogen metabolism in wheat culms after anthesis. II. Model evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118 (5), pp.1015-1031. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcw144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the morphogenesis of three genotypes of pea (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;) grown in pure stands and wheat-based intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plu006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of architectural variations on light partitioning within virtual wheat – pea mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue: Functional-Structural Plant Modelling, 114 (4), pp.13. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcu099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does pea architecture influence light sharing in virtual wheat-pea mixtures? A simulation study based on pea genotypes with contrasting architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pls038+. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/pls038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How good is the turbid medium-based approach for accounting for light partitioning in contrasted grass-legume intercropping systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (6), pp.1013-1024. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcr199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What determines the complex kinetics of stomatal conductance under blueless PAR in Festuca arundinacea ? Subsequent effects on leaf transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Frak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (10), pp.2795-2806. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erq115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écophysiologie végétale générale et appliquée à l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation écophysiologique de la plante dans le peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling carbon and nitrogen exchanges at the soil-root interface: from local exchanges to whole-plant architecture growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; Helmholtz Centre for Environmental Research (UFZ); Rhizosphere Spatiotemporal Organisation (SPP 2089); Deutsche Forschungsgemeinschaft (DFG, German Research Foundation), Jun 2024, Leipzig, Germany. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can local sugar concentrations in roots regulate the exchanges of C & N between shoots, roots and soil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants : Advances in carbon allocation and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of leaf growth response to elevated atmospheric carbon dioxide concentration ([CO2]) using CN-Wheat, a model of morphogenesis driven by trophic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing grass leaf elongation rate: hydraulics, visco-elasticity and ontogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Cougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative importance of various rhizodeposition processes: lessons from a mechanistic functional-structural root model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation and functions of shoot apical meristems in FSPMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation and functions of shoot apical meristems in FSPMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial and temporal evolution of rhizodeposition as a function of plant’s carbon balance and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF FLORAL INDUCTION DURATION ON HEADING DATE AND MORPHOGENESIS IN Lolium perenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pheno 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ISB, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hydraulically based model framework for the grass leaf meristem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Cougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; INRIA, Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shoot Apical Meristem and the leaf series in grasses: the new model SAFMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; INRIA, Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant growth and rhizodeposition based on the distribution of sugars within the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop Carbon Allocation in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of LgrassFlo, a new model of perennial grass phenology in response to temperature and photoperiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’impact des évènements climatiques extrêmes sur la production agricole : Ce que peuvent, et ne peuvent pas (encore) faire nos modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Corbeels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Modélisation des grandes cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation mécaniste des interactions trophiques entre racines et microorganismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires (Rhizos)PHARE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Scientifique d’Organisation du projet PHARE, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the genetic diversity of perennial grass phenology in contrasted temperate climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual), Germany. pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep - A 3D root functional model to simulate rhizodeposition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2020 - Side event "Phenotyping and modeling of plant anchorage and physiology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Pradal, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the complex regulation of leaf growth by water and trophic dynamics in a functional-structural plant model of grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models (FSPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Horticultural Production Systems, Oct 2020, Hanovre / Virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D architectural model of grass shoot morphogenesis and plasticity, driven by organ metabolite concentrations and coordination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hydraulic model of leaf growth in grasses: reconciling old empirical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual), Germany. pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating rhizodeposition as a function of shoot and root interactions within a new 3D Functional-Structural Plant Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, Germany. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the ﬂoral transition of the tiller apex to improve the accuracy of grassland phenology modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). Vienne, AUT., Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest public research on forage and turf and update on CLIMAGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISF World Seed Congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nice, France. 37 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual-based modelling as a tool to identify combinations of key traits to enhance overyielding in legume-based mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. 558 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling wheat shoot morphogenesis at plant scale from organ-level metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology (SEB). GBR., Jul 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the complex regulation of leaf growth by water and trophic dynamics in a functional-structural plant model of grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology (SEB). GBR., Jul 2019, Seville, Spain. 312 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a model of wheat leaf morphogenesis at plant scale driven by organ-level metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing key traits to promote overyielding in mixtures of legumes and non-legumes: A case study using the Virtual Grassland model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of neighboring plants on the variation of red to far-red ratio in intercropping system: simulation of light quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of meta-modelling approaches to account for tiller growth and development simulated by the L-grass functional-structural plant model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CN-wheat: a mechanistic structural-functional model for carbon and nitrogen metabolism in wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional structural model of wheat leaf metabolism during extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wheat model with detailed account of C and N metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille C. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Crop Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICROPM. INT., Jun 2016, Berlin, Germany. pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle architecturé 3D pour l'étude de la compétition pour la lumière à l'intérieur des associations variétales de blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional-structural model of carbon and nitrogen distribution in wheat culms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWIW2015, International Wheat Innovation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wheat Initiative - International Research Initiative for Wheat Improvement. INT., Nov 2015, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D wheat model to study competition for light via the prediction of tillering dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Plant Science Retreat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Pea: an architectural model of pea ([i]Pisum sativum[/i]) development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. 371 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of pea morphogenesis. An exploratory study based on six pea genotypes with contrasting architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Plant growth Modeling, Simulation, Visualization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Shangai, China. 472 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing light competition in cereal/legume intercropping systems through functional structural plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Davis, United States. 307 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impending effects of transpiration in blue light regulation of leaf growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Frak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society-for-Experimental-Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global dataset gathering 37 field experiments involving cereal-legume intercrops and their corresponding sole crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle agriculture demain en Nouvelle-Aquitaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticiper les changements climatiques demain en Nouvelle-Aquitaine pour agir dans les territoires : Prévoir pour agir n°2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Région Nouvelle-Aquitaine, 488 p., 2018, 978-2-9564516-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSPM-Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du partage de la lumière dans l'association de cultures blé - pois (&amp;lt;em&amp;gt;Triticum aestivum&amp;lt;/em&amp;gt; L. -&amp;lt;em&amp;gt; Pisum sativum&amp;lt;/em&amp;gt; L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Nantes Angers Le Mans, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02805516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du partage de la lumière dans l'association de cultures blé - pois (Triticum aestivum L. Pisum sativum L.). Une approche de type plante virtuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Université d'Angers, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00996267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du partage de la lumière dans l'association de cultures blé - pois (Triticum aestivum L. - Pisum sativum L.). Une approche de type plante virtuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Université d'Angers, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00854575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la cinétique de la conductance stomatique en réponse à l'absence de lumière bleue chez la fétuque élevée (&amp;lt;em&amp;gt;Festuca arundinacea&amp;lt;/em&amp;gt; Schreb. cv. Clarine). Effets transitoires et durables sur la transpiration foliaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 2009, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId240"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF093337"/>
+    <w:nsid w:val="82041C95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rbarillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9956-9103" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180248170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926666v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Troux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plae069" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215320v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;rault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07766-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb El Ghazzal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP25012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Acker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcae114" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Edouard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike van Iseghem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2022.10.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756260v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Couturier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Frak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rambaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470234v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab037/6449487" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leclercq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.672156" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238981v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Swaef" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa585" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab034" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa276" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274073v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071897v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy208" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy226" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiseux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.06.026" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461156v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw143" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479521v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw144" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huynh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plu006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu099" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chevalier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/pls038" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr199" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq115" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218470v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098552v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895921v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Rakocevic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ant&#244;nio Almeida Pazianotto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Takeshi Matsunaga" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliemar Campostrini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vasconcelos Ribeiro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Debourbe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735649v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Blandini&#232;res" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sampoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beguier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602256v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo dos Reis Cardoso Passos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187874v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217051v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058306v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098533v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cougnon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098521v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098500v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675717v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526231v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676487v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675666v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675653v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312489v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12430" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217036v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689449v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217050v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958910v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312583v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312781v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roldan-Ruiz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059493v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312590v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734580v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789481v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Qadir Ahmed" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737118v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737243v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737625v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611578" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736990v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611602" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736988v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611567" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736989v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611594" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595477v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437016v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744224v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Chambon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429102v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236559v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789719v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299603v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746149v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756873v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594098v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.467" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145363v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789131v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795981v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00854575v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805516v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00996267v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815632v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rbarillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9956-9103" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180248170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=qGnrg04AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05603517v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Acker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Jean-Louis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot C&#233;dric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Eric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frak Elzbieta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;rault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb El Ghazzal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Rakocevic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ant&#244;nio Almeida Pazianotto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Takeshi Matsunaga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliemar Campostrini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vasconcelos Ribeiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Debourbe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leclercq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Blandini&#232;res" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sampoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beguier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo dos Reis Cardoso Passos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huynh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05603436v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diag008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Troux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plae069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215320v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07766-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099666v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP25012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667006v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcae114" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756260v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Couturier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Frak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rambaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866960v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Edouard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike van Iseghem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2022.10.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470234v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab037/6449487" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756836v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436059v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.672156" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238981v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Swaef" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa585" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509235v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab034" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903070v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa276" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138577v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274073v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175986v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy226" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy208" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573565v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiseux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.06.026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574920v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461156v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw143" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479521v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw144" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633322v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pineau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plu006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095288v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu099" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941201v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chevalier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/pls038" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645955v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr199" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655670v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq115" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299326v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312910v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217051v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914142v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058306v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098533v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cougnon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098521v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675717v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526231v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676487v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675666v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675653v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217036v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312489v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12430" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689449v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217050v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312583v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958910v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312781v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roldan-Ruiz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059493v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312590v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964060v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737118v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789481v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Qadir Ahmed" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734580v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788740v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737243v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737625v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611578" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736990v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611602" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736988v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611567" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736989v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611594" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595477v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437016v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744224v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Chambon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236559v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429102v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789719v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299603v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746149v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756873v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594098v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.467" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145363v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789131v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795981v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805516v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00996267v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00854575v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815632v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>