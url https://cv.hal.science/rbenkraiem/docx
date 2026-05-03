--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -424,10114 +424,10235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does political risk exacerbate climate risk? Firm-level evidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New trends and recent developments in OR techniques for sustainability, environment and social transition in economics and finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shabeen Afsar Basha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+                <w:t xml:space="preserve">Stéphane Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamdi Ben-Nasr</w:t>
+                <w:t xml:space="preserve">Khaled Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdullah-Al Masum</w:t>
+                <w:t xml:space="preserve">Constantin Zopounidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 104 (Part A), pp.104282. </w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 347 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irfa.2025.104282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10479-025-06562-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490232v1</w:t>
+                <w:t xml:space="preserve">hal-05236568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New trends and recent developments in OR techniques for sustainability, environment and social transition in economics and finance</w:t>
+                <w:t xml:space="preserve">Balancing ecology and finance: The impact of carbon performance on dividend payout policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Goutte</w:t>
+                <w:t xml:space="preserve">Olfa Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Guesmi</w:t>
+                <w:t xml:space="preserve">Nadia Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin Zopounidis</w:t>
+                <w:t xml:space="preserve">Hamza Nizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Lakhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-025-06562-3⟩</w:t>
+              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74 (February), pp.102710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2024.102710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236568v1</w:t>
+                <w:t xml:space="preserve">hal-05133744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political sentiment and corporate payouts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ashrafee Hossain</w:t>
+                <w:t xml:space="preserve">Emission reduction levels of manufacturers under carbon trading policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiqiang Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangwen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chandrasekhar Krishnamurti</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Zoynul Abedin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irfa.2025.104078⟩</w:t>
+              <w:t xml:space="preserve">Energy economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 141, pp.108111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2024.108111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143195v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate anomalies and corporate environmental governance: Empirical evidence from ENSO events</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Market tools for achieving carbon unlocking: Is China's energy-consumption trading policy effective?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zeng</w:t>
+                <w:t xml:space="preserve">Shimei Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Hoa Nghiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junwei Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.frl.2025.107970⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389, pp.126162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444703v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to finance and corporate tax avoidance: International evidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate anomalies and corporate environmental governance: Empirical evidence from ENSO events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenglin Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Merve Kilic</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Zoynul Abedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjun Zeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Accounting, Auditing and Taxation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intaccaudtax.2024.100668⟩</w:t>
+              <w:t xml:space="preserve">Finance Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85 (Part B), pp.107970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.frl.2025.107970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143196v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444703v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing ecology and finance: The impact of carbon performance on dividend payout policy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Political sentiment and corporate payouts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashrafee Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Faten Lakhal</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandrasekhar Krishnamurti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2024.102710⟩</w:t>
+              <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102 (June), pp.104078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irfa.2025.104078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133744v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143195v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission reduction levels of manufacturers under carbon trading policies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiqiang Xia</w:t>
+                <w:t xml:space="preserve">Access to finance and corporate tax avoidance: International evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiangwen Li</w:t>
+                <w:t xml:space="preserve">Safa Gaaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Wei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Zoynul Abedin</w:t>
+                <w:t xml:space="preserve">Merve Kilic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2024.108111⟩</w:t>
+              <w:t xml:space="preserve">Journal of International Accounting, Auditing and Taxation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (june), pp.100668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intaccaudtax.2024.100668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444701v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market tools for achieving carbon unlocking: Is China's energy-consumption trading policy effective?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shimei Weng</w:t>
+                <w:t xml:space="preserve">Transitioning to Sustainability: Dynamic Spillovers Between Sustainability Indices and Chinese Stock Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjun Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Junwei Xu</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Zoynul Abedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Hajek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126162⟩</w:t>
+              <w:t xml:space="preserve">European Financial Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (5), pp.1742-1770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eufm.12560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490233v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitioning to Sustainability: Dynamic Spillovers Between Sustainability Indices and Chinese Stock Market</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongjun Zeng</w:t>
+                <w:t xml:space="preserve">Does climate risk vulnerability affect the value of excess cash? International evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Guizani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Nizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taher Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petr Hajek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Financial Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eufm.12560⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Finance and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (3), pp.2662-2681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijfe.3035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444702v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does climate risk vulnerability affect the value of excess cash? International evidence</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Media-based climate risks and international corporate bond market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Dimic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanja Piljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurens Swinkels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Vulanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Finance and Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijfe.3035⟩</w:t>
+              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 151, pp.103260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2024.103260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846580v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Media-based climate risks and international corporate bond market</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Benkraiem</w:t>
+                <w:t xml:space="preserve">Does political risk exacerbate climate risk? Firm-level evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabeen Afsar Basha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben-Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dimic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Swinkels</w:t>
+                <w:t xml:space="preserve">Abdullah-Al Masum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2024.103260⟩</w:t>
+              <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104 (Part A), pp.104282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irfa.2025.104282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05535568v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of climate policy uncertainty in forecasting the green, clean and sustainable financial markets volatility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. Raza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. A. Raza</w:t>
+                <w:t xml:space="preserve">R. Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guesmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 102984, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.irfa.2023.102984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Board centrality and environmental disclosures: Evidence from the polluting Industries in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenqin Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+                <w:t xml:space="preserve">Rong Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rong Ding</w:t>
+                <w:t xml:space="preserve">Samir Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Ziyang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Markets Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 60, pp.101146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ememar.2024.101146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From black gold to financial fallout: Analyzing extreme risk spillovers in oil-exporting nations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Abid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Benkraiem</w:t>
+                <w:t xml:space="preserve">H. Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Urom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 91, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.intfin.2024.101948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tax avoidance, investor protection, and investment inefficiency: An international evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lakhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in International Business and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 69, pp.102258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ribaf.2024.102258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679540v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the heterogeneity of institutional investors influence corporate tax avoidance? The moderating role of family ownership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Slama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Managerial Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/IJMF-11-2022-0501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The charm of green finance: Can green finance reduce corporate carbon emissions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Zoynul Abedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silu Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 134, pp.107574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eneco.2024.107574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of green energy markets on big data and other fourth industrial revolution technologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Guesmi</w:t>
+                <w:t xml:space="preserve">Long-term institutional investors and climate change news Beta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gideon Ndubuisi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Vigne</w:t>
+                <w:t xml:space="preserve">A.-A. Abdullah-Al Masum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intfin.2024.102061⟩</w:t>
+              <w:t xml:space="preserve">Journal of Corporate Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89, pp.102693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2024.102693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864388v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term institutional investors and climate change news Beta</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Economic sentiment and the cryptocurrency market in the post-COVID-19 era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Urom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Corporate Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2024.102693⟩</w:t>
+              <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irfa.2023.102962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133745v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631232v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic sentiment and the cryptocurrency market in the post-COVID-19 era</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Precious metals and currency markets during the Russia-Ukraine conflict’s inflationary periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. Raza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Anwar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irfa.2023.102962⟩</w:t>
+              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (Part A), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2023.102138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631232v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precious metals and currency markets during the Russia-Ukraine conflict’s inflationary periods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Anwar</w:t>
+                <w:t xml:space="preserve">Dependence of green energy markets on big data and other fourth industrial revolution technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gideon Ndubuisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Urom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2023.102138⟩</w:t>
+              <w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intfin.2024.102061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720743v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain markets, green finance investments, and environmental impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corporate Social Responsibility, Carbon Footprints and Stock Market Valuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Qureshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Ben Amar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Khaled Guesmi</w:t>
+                <w:t xml:space="preserve">A. Saeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Mzoughi</w:t>
+                <w:t xml:space="preserve">C. Zopounidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69, pp.102249. </w:t>
+              <w:t xml:space="preserve">Financial Markets, Institutions and Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (3), pp.213-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2024.102249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fmii.12193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925275v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679536v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate Social Responsibility, Carbon Footprints and Stock Market Valuation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blockchain markets, green finance investments, and environmental impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Qureshi</w:t>
+                <w:t xml:space="preserve">Amine Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Saeed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Zopounidis</w:t>
+                <w:t xml:space="preserve">Hela Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financial Markets, Institutions and Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fmii.12193⟩</w:t>
+              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69, pp.102249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2024.102249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679536v2</w:t>
+                <w:t xml:space="preserve">hal-04925275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological innovation and its influence on energy risk management: Unpacking China’s energy consumption structure optimisation amidst climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Zhang</w:t>
+                <w:t xml:space="preserve">M. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zhao</w:t>
+                <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Wang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 131, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eneco.2024.107321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria classification, sorting, and clustering: a bibliometric review and research agenda</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Portfolio optimization through hybrid deep learning and genetic algorithms vine Copula-GARCH-EVT-CVaR model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Belaid</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">K. Guesmi</w:t>
+                <w:t xml:space="preserve">I. Kedidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-022-04986-9⟩</w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2023.122887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369186v2</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631234v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portfolio optimization through hybrid deep learning and genetic algorithms vine Copula-GARCH-EVT-CVaR model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">L’hétérogénéité des investisseurs institutionnels et la détention d’actifs liquides : Effet modérateur du contrôle familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benkraiem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Kedidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2023.122887⟩</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59876/a-mf8r-5xqa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631234v2</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434302v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hétérogénéité des investisseurs institutionnels et la détention d’actifs liquides : Effet modérateur du contrôle familial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Firm-Level Climate Change Risk and CEO Equity Incentives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-A. Masum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Das</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.59876/a-mf8r-5xqa⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-8551.12652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434302v2</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434397v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firm-Level Climate Change Risk and CEO Equity Incentives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Hossain</w:t>
+                <w:t xml:space="preserve">Multi-criteria classification, sorting, and clustering: a bibliometric review and research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-A. Masum</w:t>
+                <w:t xml:space="preserve">S. Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Saadi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Das</w:t>
+                <w:t xml:space="preserve">B. Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guesmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1467-8551.12652⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 325 (2), pp.771-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-022-04986-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434397v2</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369186v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian stochastic volatility predictability of cryptocurrencies with the algorithm of Metropolis Hasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Hachicha</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yosra Ghabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, November December</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Board feminization and innovation through corporate venture capital investments: the moderating effects of independence and management skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabri Boubaker</w:t>
+                <w:t xml:space="preserve">Souad Brinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Khemiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 163, pp.120467. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethical behavior, auditing strength, and tax evasion: A worldwide perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Uyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merve Kilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Accounting, Auditing and Taxation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 43, pp.100380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.intaccaudtax.2021.100380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powerful decision-makers and stock price crash risk</w:t>
+                <w:t xml:space="preserve">New insights into IFRS and earnings quality: what conclusions to draw from the French experience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itidel Ben Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Lakhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of applied accounting research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (2), pp.307-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JAAR-05-2020-0094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348518v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into IFRS and earnings quality: what conclusions to draw from the French experience?</w:t>
+                <w:t xml:space="preserve">Powerful decision-makers and stock price crash risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itidel Ben Saad</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Florence Depoers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Guizani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Lakhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of applied accounting research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, September, pp.1876-1886</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157523v1</w:t>
+                <w:t xml:space="preserve">hal-03348518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de gouvernance et stratégie de capital risque industriel des groupes français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Brinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souad Brinette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabrina Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (1), pp.12-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1076015ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International diversification and corporate cash holding behavior: What happens during economic downturns?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Zopounidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 170, pp.362-371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jebo.2019.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International diversification and corporate cash holding behavior: What happens during economic downturns?</w:t>
+                <w:t xml:space="preserve">Cross-Country Evidence on Earnings Quality and Corporate Tax Avoidance: The Moderating Role of Legal Institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Gaaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Lakhal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Constantin Zopounidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior &amp; Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (2), pp.1714-1726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880027v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Country Evidence on Earnings Quality and Corporate Tax Avoidance: The Moderating Role of Legal Institutions</w:t>
+                <w:t xml:space="preserve">International diversification and corporate cash holding behavior: What happens during economic downturns?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Zopounidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (2), pp.1714-1726</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior &amp; Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877313v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boardroom attributes and trade credit under different ownership structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamrouni Amal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Uyar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strategic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jsc.2338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The asymmetric role of shadow economy in the energy-growth nexus in Bolivia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tourism-induced financial development in Malaysia: New evidence from the tourism development index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahbaz Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Miloudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Lahiani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shahbaz Muhammad</w:t>
+                <w:t xml:space="preserve">Aviral Kumar Tiwari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tourism Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (5), pp.757-778</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935226v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourism-induced financial development in Malaysia: New evidence from the tourism development index</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">The asymmetric role of shadow economy in the energy-growth nexus in Bolivia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Miloudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahbaz Muhammad</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aviral Kumar Tiwari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Energy Policy, 125, pp.405-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2018.10.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182288v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order of preference of debts under asymmetric information</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into the US stock market reactions to energy price shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Miloudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahbaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of governance and regulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (2), pp.49-56. </w:t>
+              <w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (september), pp.169-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22495/jgr_v7_i2_p5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.intfin.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805202v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the US stock market reactions to energy price shocks</w:t>
+                <w:t xml:space="preserve">Crude oil and equity markets in major European countries: New evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hong Van Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Miloudi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Shahbaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (4), pp.2094-2110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876918v1</w:t>
+                <w:t xml:space="preserve">hal-01914607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crude oil and equity markets in major European countries: New evidence</w:t>
+                <w:t xml:space="preserve">Access to Finance for French Firms: Do boardroom attributes matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamrouni Amal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Miloudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Uyar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 38 (4), pp.2094-2110</w:t>
+              <w:t xml:space="preserve">, 2018, 38 (3), pp.1267-1278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914607v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to Finance for French Firms: Do boardroom attributes matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Order of preference of debts under asymmetric information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Brinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Miloudi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Uyar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of governance and regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (2), pp.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22495/jgr_v7_i2_p5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845006v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate Leverage and the Terms of Employment : Evidence from French Small Businesses before and during the Global Crisis</w:t>
+                <w:t xml:space="preserve">Board independence, gender diversity and CEO compensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondher Bouattour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Vigneron</w:t>
+                <w:t xml:space="preserve">Nadia Ben Farhat Toumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corporate Governance: The international journal of business in society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (5), pp.845-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/CG-02-2017-0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927923v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Board independence, gender diversity and CEO compensation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voluntary information disclosure and sell-side analyst coverage intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamrouni Amal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Hamrouni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadia Ben Farhat Toumi</w:t>
+                <w:t xml:space="preserve">Karmani Majdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corporate Governance: The international journal of business in society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Review of Accounting and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (2), pp.260-280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590712v1</w:t>
+                <w:t xml:space="preserve">hal-01528402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another look on the relationships between oil prices and energy prices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Production function with electricity consumption and policy implications in Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahbaz Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Miloudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Lahiani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Shahbaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 102 (C), pp.318-331. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enpol.2016.12.031⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 110 (november), pp.588-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2017.08.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01429682v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voluntary information disclosure and sell-side analyst coverage intensity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamrouni Amal</w:t>
+                <w:t xml:space="preserve">Another look on the relationships between oil prices and energy prices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karmani Majdi</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahbaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Accounting and Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102 (C), pp.318-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2016.12.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528402v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production function with electricity consumption and policy implications in Portugal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corporate leverage and the terms of employment: evidence from French small businesses before and during the global crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amine Lahiani</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 110 (november), pp.588-599. </w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (23), pp.2286-2297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enpol.2017.08.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2016.1237755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611583v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate leverage and the terms of employment: evidence from French small businesses before and during the global crisis</w:t>
+                <w:t xml:space="preserve">Corporate Leverage and the Terms of Employment : Evidence from French Small Businesses before and during the Global Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 49 (23), pp.2286-2297. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 49 (23), pp.2286-2297</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01477157v1</w:t>
+                <w:t xml:space="preserve">hal-02927923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Business Financing (Editorial)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Board director disciplinary and cognitive influence on corporate value creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ben Farhat Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corporate Governance: The international journal of business in society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), pp.564-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/CG-09-2015-0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391220v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Board director disciplinary and cognitive influence on corporate value creation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Ben Farhat Toumi</w:t>
+                <w:t xml:space="preserve">Relationships between Trading Volume, Stock Returns and Volatility: Evidence from the French Stock Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Miloudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corporate Governance: The international journal of business in society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144, pp.44-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363698v1</w:t>
+                <w:t xml:space="preserve">hal-01363700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between Trading Volume, Stock Returns and Volatility: Evidence from the French Stock Market</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small business access to bank leverage under crisis circumstances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (3), pp.390-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJESB.2016.079419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363700v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small business access to bank leverage under crisis circumstances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disposition effect and investor underreaction to information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Corporate Ownership and Control </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (3), pp.378-392</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391211v1</w:t>
+                <w:t xml:space="preserve">hal-01321125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disposition effect and investor underreaction to information</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The information content of small business earnings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corporate Ownership and Control </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of applied accounting research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.84-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JAAR-09-2013-0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321125v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The information content of small business earnings</w:t>
+                <w:t xml:space="preserve">Small Business Financing (Editorial)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of applied accounting research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (3), pp.359-361</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262159v1</w:t>
+                <w:t xml:space="preserve">hal-01391220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does corporate voluntary disclosure affect asymmetric information and adverse selection?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Miloudi</w:t>
+                <w:t xml:space="preserve">Does banking relationship configuration affect the risk-taking behavior of French SMEs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corporate Ownership &amp; Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Economics and Business Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (4), pp.166-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17811/ebl.4.4.2015.166-174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134212v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does banking relationship configuration affect the risk-taking behavior of French SMEs?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Vigneron</w:t>
+                <w:t xml:space="preserve">How does corporate voluntary disclosure affect asymmetric information and adverse selection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Economics and Business Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Corporate Ownership &amp; Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (2), pp.419-431</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338638v1</w:t>
+                <w:t xml:space="preserve">hal-01134212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signaling Firm Performance Through Corporate Voluntary Disclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (2), pp.609-620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small business investment sensitivity of debt before and during the global crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (2), pp.1185-1196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'internationalisation des PME affecte-t-elle l'accès au financement bancaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (2), pp.70-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1024194ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How did export activity affect small business access to bank capitals during the global crisis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate Ownership &amp; Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (2), pp.72-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financement bancaire des PME du secteur de l'information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, N° 200, pp.24 - 51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do corporate characteristics affect capital structure decisions of French SMEs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurial Behaviour and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19, 2, pp.149-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/13552551311310356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICT Small Businesses’ Access to Bank Financing</w:t>
+                <w:t xml:space="preserve">Football et Bourse : Analyse de la volatilité autour des annonces de résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Miloudi</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 91, pp.85-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.091.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121021v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00765924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Football et Bourse : Analyse de la volatilité autour des annonces de résultats</w:t>
+                <w:t xml:space="preserve">ICT Small Businesses' Access to Bank Financing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Waël Louhichi</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (1), pp.27-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00765924v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICT Small Businesses' Access to Bank Financing</w:t>
+                <w:t xml:space="preserve">ICT Small Businesses’ Access to Bank Financing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Miloudi</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (1), pp.27-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677112v1</w:t>
+                <w:t xml:space="preserve">hal-01121021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sporting performances and the volatility of listed football clubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sport Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (4), pp.283-297</w:t>
+              <w:t xml:space="preserve">, 2011, 6, pp.283-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00657360v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SME Reliance on Bank Debt in France</w:t>
+                <w:t xml:space="preserve">Sporting performances and the volatility of listed football clubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 111, pp.17-26</w:t>
+              <w:t xml:space="preserve">International Journal of Sport Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (4), pp.283-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121014v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00657360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sporting performances and the volatility of listed football clubs</w:t>
+                <w:t xml:space="preserve">SME Reliance on Bank Debt in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Waël Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6, pp.283-297</w:t>
+              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111, pp.17-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121018v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SME Reliance on Bank Debt in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gurau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 111, pp.17-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure de financement des PME françaises du secteur TIC</w:t>
+                <w:t xml:space="preserve">Taille des entreprises et structure du capital : tests empiriques sur Euronext Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, n°72, p</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (4), pp.115-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592445v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taille des entreprises et structure du capital : tests empiriques sur Euronext Paris</w:t>
+                <w:t xml:space="preserve">Structure de financement des PME françaises du secteur TIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14 (4), pp.115-124</w:t>
+              <w:t xml:space="preserve">Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°72, p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575994v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Financing Policy of French SMEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (1), pp.74-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJESB.2010.034433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The financing policy of French SMEs.</w:t>
+                <w:t xml:space="preserve">Taille des entreprises et structure du capital : Tests empiriques sur Euronext Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Gurau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (4), pp.115-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/044663ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677125v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taille des entreprises et structure du capital : Tests empiriques sur Euronext Paris</w:t>
+                <w:t xml:space="preserve">The financing policy of French SMEs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gurau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.74-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121012v1</w:t>
+                <w:t xml:space="preserve">hal-00677125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle institutionnel et valorisation des résultats comptables</w:t>
+                <w:t xml:space="preserve">Market reaction to sporting results The case of European listed football clubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Sciences de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (1), pp.100-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/00251740910929722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120989v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00428516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure de financement des PME françaises du secteur TIC.</w:t>
+                <w:t xml:space="preserve">Structure de financement des PME françaises du secteur TIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Miloudi</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 72 (2), pp.135-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677132v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market reaction to sporting results The case of European listed football clubs</w:t>
+                <w:t xml:space="preserve">Contrôle institutionnel et valorisation des résultats comptables.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Decision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71, pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/00251740910929722⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-00428516v1</w:t>
+                <w:t xml:space="preserve">hal-00677142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the presence of independent directors influence accruals management?</w:t>
+                <w:t xml:space="preserve">Market reaction to sporting results: The case of European listed football clubs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25, pp.77-86</w:t>
+              <w:t xml:space="preserve">Management Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (1), pp.100-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677135v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market reaction to sporting results: The case of European listed football clubs</w:t>
+                <w:t xml:space="preserve">Does the presence of independent directors influence accruals management?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Decision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 47 (1), pp.100-1009</w:t>
+              <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.77-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120993v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure de financement des PME françaises du secteur TIC</w:t>
+                <w:t xml:space="preserve">Market reaction to sporting results: The case of European listed football clubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Miloudi</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Sciences de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 72 (2), pp.135-146</w:t>
+              <w:t xml:space="preserve">Management Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (1), pp.100-1009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121001v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle institutionnel et valorisation des résultats comptables.</w:t>
+                <w:t xml:space="preserve">Does the presence of independent directors influence accruals management?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Sciences de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 71, pp.1-13</w:t>
+              <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (6), pp.77-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677142v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market reaction to sporting results: The case of European listed football clubs.</w:t>
+                <w:t xml:space="preserve">Contrôle institutionnel et valorisation des résultats comptables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Decision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 47 (1), pp.100-109</w:t>
+              <w:t xml:space="preserve">Revue Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71, pp.97-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677140v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the presence of independent directors influence accruals management?</w:t>
+                <w:t xml:space="preserve">Structure de financement des PME françaises du secteur TIC.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (6), pp.77-86</w:t>
+              <w:t xml:space="preserve">Revue Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72 (2), pp.135-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120999v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of institutional investors on opportunistic earnings management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Accounting, Auditing and Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (1), pp.89-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of institutional investors on opportunistic earnings management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Accounting, Auditing and Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (1), pp.89-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et importance des investisseurs institutionnels : Une comparaison franco-américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (219), pp.193-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et importance des investisseurs institutionnels : une comparaison franco-américaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (3), pp.197-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of relative earnings performance on firms' accrual decisions: Evidence from France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Economics, Finance and Administrative sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6, pp.89-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are overconfident CEOs environmentally conscious: exploring carbon emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Guizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Bzeouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIG 2025 : 24ème Conférence Internationale de Gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Académique Internationale de Gouvernance, Jun 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quotas for women on board and corporate venture capital investments in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Souad Brinette</w:t>
+                <w:t xml:space="preserve">On the path to net-zero: The effect of greenhouse gas emissions and green innovation on corporate investors’ financial performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Shuwaikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lelong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2022 : European Academy of Management Conférence. "Leading the Digital Transformation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Winterthur, Switzerland</w:t>
+              <w:t xml:space="preserve">EFMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810117v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the path to net-zero: The effect of greenhouse gas emissions and green innovation on corporate investors’ financial performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
+                <w:t xml:space="preserve">Quotas for women on board and corporate venture capital investments in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Brinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Lelong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t>
+              <w:t xml:space="preserve">EURAM 2022 : European Academy of Management Conférence. "Leading the Digital Transformation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Winterthur, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884544v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation des dirigeants des grands groupes français: quelle influence sur le financement de l’innovation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon Performance and Stock Price Synchronicity: Do Economic Policy Uncertainty and Climate Risk Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Barka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taher Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIG 2021 : 20ème Conférence Internationale de Gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Académique Internationale de Gouvernance (AAIG), May 2021, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">The International Conference on Sustainability, Environment, and Social Transition in Economics and Finance (SESTEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934952v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Board feminization and innovation through corporate venture capital investments: the moderating effect of independence and management skills</w:t>
+                <w:t xml:space="preserve">Formation des dirigeants des grands groupes français: quelle influence sur le financement de l’innovation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabri Boubaker</w:t>
+                <w:t xml:space="preserve">Souad Brinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souad Brinette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabrina Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOFINT 2020 : International Conference on the Contemporary Issues in Finance, Trade and Macroeconomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">CIG 2021 : 20ème Conférence Internationale de Gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Académique Internationale de Gouvernance (AAIG), May 2021, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934655v1</w:t>
+                <w:t xml:space="preserve">hal-02934952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SME’s Bank Leverage Choices: Does the Quantile Distribution Matter?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Board feminization and innovation through corporate venture capital investments: the moderating effect of independence and management skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séran-Luu Thuy</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Brinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Khemiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Finance &amp; Banking Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asia University, Dec 2018, Taichung, Taiwan</w:t>
+              <w:t xml:space="preserve">ICOFINT 2020 : International Conference on the Contemporary Issues in Finance, Trade and Macroeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180612v1</w:t>
+                <w:t xml:space="preserve">hal-02934655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet du système de gouvernance sur la stratégie de capital risque industriel des groupes français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Khemiri</w:t>
+                <w:t xml:space="preserve">SME’s Bank Leverage Choices: Does the Quantile Distribution Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hong Van Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calin Gurau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Miloudi</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séran-Luu Thuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIG 2018 : 17ème Conférence Internationale de Gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">World Finance &amp; Banking Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asia University, Dec 2018, Taichung, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934685v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sporting Performances and the Volatility of Listed English Football Clubs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’effet du système de gouvernance sur la stratégie de capital risque industriel des groupes français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Brinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Le Roy</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">la 19ème conférence annuelle de l'EFMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Aarhus, Denmark. 25 p</w:t>
+              <w:t xml:space="preserve">CIG 2018 : 17ème Conférence Internationale de Gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00601473v1</w:t>
+                <w:t xml:space="preserve">hal-02934685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence des investisseurs institutionnels sur les stratégies comptables des dirigeants</w:t>
+                <w:t xml:space="preserve">Sporting Performances and the Volatility of Listed English Football Clubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">«COMPTABILITE ET ENVIRONNEMENT »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, France. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">la 19ème conférence annuelle de l'EFMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aarhus, Denmark. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00543085v1</w:t>
+                <w:t xml:space="preserve">halshs-00601473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'influence des investisseurs institutionnels sur les stratégies comptables des dirigeants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«COMPTABILITE ET ENVIRONNEMENT »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, France. pp.CD-Rom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00543085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Performance sectorielle relative et gestion du résultat comptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPTABILITE, CONTROLE, AUDIT ET INSTITUTION(S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Tunisie. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00558248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10541,153 +10662,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure du capital et choix managériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les éditions Edilivre, France, pp.192, 2014, 9782332658722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investisseurs institutionnels et stratégies comptables des dirigeants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions UE, France, pp.352, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10697,283 +10818,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levrage financing and the risk-taking behavior of small business managers: What happened after the crisis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Khairallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial Risk Management and Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Board independence, corporate governance and earnings management in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Boubaker, B.D. Nguyen, D.K. Nguyen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate governance : recent developments and new trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Germany, pp.309-322, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of social business networks of top managers on the financial performance of UK biopharmaceutical SMEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gurau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.M. Cruz-Cunha, P. Gonçalves, N. Lopes, E.M. Miranda, G.D. Putnik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business social networking: organizational, managerial and technological dimensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global Publishing, USA, pp.709-726, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10983,144 +11104,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commodity markets dynamics: What do cross-commodities over different nearest-to-maturities tell us?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Isleimeyyeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03672476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId286"/>
+      <w:footerReference w:type="default" r:id="rId287"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11267,51 +11388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Benkraiem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubocage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.049.0251" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531936v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Mzali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.049.0001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renatas Kizys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tzouvanas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2026.109204" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490232v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabeen Afsar Basha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben-Nasr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Al Masum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2025.104282" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goutte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Guesmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Zopounidis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06562-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143195v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashrafee Hossain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrasekhar Krishnamurti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2025.104078" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444703v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benkraiem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Z. Abedin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2025.107970" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143196v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Gaaya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Lakhal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Kilic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intaccaudtax.2024.100668" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Berrich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lakhal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Nizar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2024.102710" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444701v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiqiang Xia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangwen Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Zoynul Abedin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.108111" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490233v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimei Weng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Hoa Nghiem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwei Xu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126162" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Zeng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hajek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eufm.12560" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Guizani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Hamza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.3035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535568v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dimic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Piljak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Swinkels" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2024.103260" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Raza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Khan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guesmi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2023.102984" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqin Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Ding" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ziyang Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ememar.2024.101146" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681726v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mzoughi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Urom" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2024.101948" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679540v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaaya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lakhal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2024.102258" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slama" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJMF-11-2022-0501" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925274v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silu Zhou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.107574" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Ndubuisi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Urom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vigne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2024.102061" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133745v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hossain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Abdullah-Al Masum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2024.102693" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04631232v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Osman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2023.102962" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720743v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anwar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2023.102138" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Amar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Mzoughi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2024.102249" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679536v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Qureshi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saeed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zopounidis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fmii.12193" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864387v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.107321" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04369186v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belaid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Amor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ramdani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04986-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04631234v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bedoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kedidi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122887" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434302v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-mf8r-5xqa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434397v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Masum" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saadi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Das" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8551.12652" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04193188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hachicha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ghabri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018707v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Boubaker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Brinette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Khemiri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120467" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03185090v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Uyar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Schneider" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intaccaudtax.2021.100380" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03348518v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Depoers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03157523v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itidel Ben Saad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-05-2020-0094" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934424v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Miloudi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076015ar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461794v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.12.016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02880027v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02877313v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02563453v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamrouni Amal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2338" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01935226v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lahiani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahbaz Muhammad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2018.10.060" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02182288v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviral Kumar Tiwari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805202v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22495/jgr_v7_i2_p5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01876918v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahbaz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2018.02.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914607v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Van Hoang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01845006v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02927923v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Bouattour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vigneron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01590712v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hamrouni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Farhat Toumi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CG-02-2017-0027" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01429682v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2016.12.031" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JPGH7QH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01528402v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karmani Majdi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01611583v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2017.08.056" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01477157v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1237755" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01391220v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01363698v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CG-09-2015-0123" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01363700v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01391211v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2016.079419" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01321125v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01262159v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-09-2013-0063" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134212v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01338638v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/ebl.4.4.2015.166-174" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122674v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00998472v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00957475v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024194ar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00975784v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841226v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121029v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13552551311310356" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121021v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765924v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Louhichi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.091.0083" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677112v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miloudi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657360v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121014v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121018v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677120v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gurau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592445v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575994v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121007v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2010.034433" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677125v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121012v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044663ar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120989v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677132v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428516v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marques" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00251740910929722" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-3XVV38BQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677135v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120993v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121001v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677142v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677140v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Louhichi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marques" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120999v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677187v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120986v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120974v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677194v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677200v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447844v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Bzeouich" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810117v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884544v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Shuwaikh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lelong" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934952v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934655v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02180612v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Gurau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ran-Luu Thuy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934685v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601473v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543085v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558248v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00925425v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834334v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03261640v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Khairallah" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836007v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836027v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672476v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Amar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Isleimeyyeh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Benkraiem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubocage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.049.0251" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531936v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Mzali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.049.0001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renatas Kizys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tzouvanas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2026.109204" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goutte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Guesmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Zopounidis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06562-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133744v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Berrich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lakhal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Nizar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Lakhal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2024.102710" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiqiang Xia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangwen Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Zoynul Abedin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.108111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimei Weng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Hoa Nghiem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwei Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126162" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444703v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglin Ma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Zeng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2025.107970" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143195v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashrafee Hossain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrasekhar Krishnamurti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2025.104078" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Gaaya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Kilic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intaccaudtax.2024.100668" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hajek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eufm.12560" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846580v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Guizani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Hamza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.3035" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535568v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebojsa Dimic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Piljak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Swinkels" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Vulanovic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2024.103260" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490232v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabeen Afsar Basha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben-Nasr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Al Masum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2025.104282" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Raza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Khan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benkraiem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guesmi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2023.102984" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqin Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Ding" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ziyang Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ememar.2024.101146" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681726v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mzoughi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Urom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2024.101948" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679540v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaaya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lakhal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2024.102258" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925276v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slama" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJMF-11-2022-0501" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silu Zhou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.107574" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hossain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Abdullah-Al Masum" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2024.102693" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04631232v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Osman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2023.102962" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720743v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anwar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2023.102138" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864388v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Ndubuisi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Urom" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vigne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2024.102061" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679536v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Qureshi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saeed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zopounidis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fmii.12193" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925275v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Amar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Mzoughi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2024.102249" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864387v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.107321" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04631234v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bedoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kedidi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122887" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434302v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-mf8r-5xqa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434397v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Masum" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Das" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8551.12652" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04369186v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belaid" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Amor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ramdani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04986-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04193188v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hachicha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ghabri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018707v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Boubaker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Brinette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Khemiri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120467" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03185090v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Uyar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Schneider" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intaccaudtax.2021.100380" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03157523v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itidel Ben Saad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-05-2020-0094" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03348518v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Depoers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934424v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Miloudi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076015ar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461794v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.12.016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02877313v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02880027v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02563453v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamrouni Amal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2338" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02182288v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahbaz Muhammad" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviral Kumar Tiwari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01935226v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lahiani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2018.10.060" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01876918v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahbaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2018.02.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914607v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Van Hoang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01845006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805202v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22495/jgr_v7_i2_p5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01590712v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hamrouni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Farhat Toumi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CG-02-2017-0027" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01528402v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karmani Majdi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01611583v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2017.08.056" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01429682v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2016.12.031" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JPGH7QH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01477157v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Bouattour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vigneron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1237755" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02927923v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01363698v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CG-09-2015-0123" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01363700v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01391211v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2016.079419" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01321125v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01262159v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-09-2013-0063" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01391220v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01338638v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/ebl.4.4.2015.166-174" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134212v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122674v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00998472v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00957475v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024194ar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00975784v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841226v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121029v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13552551311310356" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765924v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Louhichi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.091.0083" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677112v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miloudi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121021v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121018v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657360v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121014v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677120v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gurau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575994v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592445v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121007v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2010.034433" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121012v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044663ar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677125v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428516v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marques" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00251740910929722" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-3XVV38BQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121001v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677142v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677140v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Louhichi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marques" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677135v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120993v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120999v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120989v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677132v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677187v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120986v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120974v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677194v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677200v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447844v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Bzeouich" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884544v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Shuwaikh" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lelong" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810117v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576124v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Barka" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934952v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934655v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02180612v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Gurau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ran-Luu Thuy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934685v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601473v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543085v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558248v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00925425v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834334v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03261640v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Khairallah" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836007v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836027v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672476v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Amar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Isleimeyyeh" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>