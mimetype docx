--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -91,9426 +91,9530 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Emerging Structure of Impact Investing: Principles, Participation and Policy</w:t>
+                <w:t xml:space="preserve">Interlinkages between cryptocurrency classes and the hydrogen economy: New diversification insights from a partial correlation-based connectedness approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
+                <w:t xml:space="preserve">Islem Kedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouene Mbarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/e.jie.049.0251⟩</w:t>
+              <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 113, pp.105153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irfa.2026.105153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05537262v1</w:t>
+                <w:t xml:space="preserve">hal-05618582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact Investing as A Driver of Innovation: Governance Transformation and Sustainable Entrepreneurship</w:t>
+                <w:t xml:space="preserve">The Emerging Structure of Impact Investing: Principles, Participation and Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bouchra Mzali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 2026/1 (49), pp.1-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/e.jie.049.0001⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 2026/1 (49), pp.251-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/e.jie.049.0251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05531936v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable governance and energy transition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact Investing as A Driver of Innovation: Governance Transformation and Sustainable Entrepreneurship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Tzouvanas</w:t>
+                <w:t xml:space="preserve">Bouchra Mzali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 155 (March), pp.109204. </w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026/1 (49), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2026.109204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/e.jie.049.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537261v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New trends and recent developments in OR techniques for sustainability, environment and social transition in economics and finance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable governance and energy transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renatas Kizys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Guesmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Constantin Zopounidis</w:t>
+                <w:t xml:space="preserve">Panagiotis Tzouvanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-025-06562-3⟩</w:t>
+              <w:t xml:space="preserve">Energy economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 155 (March), pp.109204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2026.109204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236568v1</w:t>
+                <w:t xml:space="preserve">hal-05537261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing ecology and finance: The impact of carbon performance on dividend payout policy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does political risk exacerbate climate risk? Firm-level evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabeen Afsar Basha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Berrich</w:t>
+                <w:t xml:space="preserve">Hamdi Ben-Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Lakhal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Faten Lakhal</w:t>
+                <w:t xml:space="preserve">Abdullah-Al Masum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2024.102710⟩</w:t>
+              <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104 (Part A), pp.104282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irfa.2025.104282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133744v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission reduction levels of manufacturers under carbon trading policies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate anomalies and corporate environmental governance: Empirical evidence from ENSO events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenglin Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Zoynul Abedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiqiang Xia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Zoynul Abedin</w:t>
+                <w:t xml:space="preserve">Hongjun Zeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2024.108111⟩</w:t>
+              <w:t xml:space="preserve">Finance Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85 (Part B), pp.107970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.frl.2025.107970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444701v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444703v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market tools for achieving carbon unlocking: Is China's energy-consumption trading policy effective?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shimei Weng</w:t>
+                <w:t xml:space="preserve">Political sentiment and corporate payouts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashrafee Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Junwei Xu</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandrasekhar Krishnamurti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126162⟩</w:t>
+              <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102 (June), pp.104078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irfa.2025.104078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490233v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143195v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate anomalies and corporate environmental governance: Empirical evidence from ENSO events</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Access to finance and corporate tax avoidance: International evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hongjun Zeng</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Gaaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merve Kilic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.frl.2025.107970⟩</w:t>
+              <w:t xml:space="preserve">Journal of International Accounting, Auditing and Taxation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (june), pp.100668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intaccaudtax.2024.100668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444703v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political sentiment and corporate payouts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Balancing ecology and finance: The impact of carbon performance on dividend payout policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chandrasekhar Krishnamurti</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Berrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Nizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Lakhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irfa.2025.104078⟩</w:t>
+              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74 (February), pp.102710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2024.102710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143195v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to finance and corporate tax avoidance: International evidence</w:t>
+                <w:t xml:space="preserve">New trends and recent developments in OR techniques for sustainability, environment and social transition in economics and finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Merve Kilic</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Zopounidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Accounting, Auditing and Taxation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intaccaudtax.2024.100668⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 347 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-025-06562-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143196v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitioning to Sustainability: Dynamic Spillovers Between Sustainability Indices and Chinese Stock Market</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongjun Zeng</w:t>
+                <w:t xml:space="preserve">Emission reduction levels of manufacturers under carbon trading policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiqiang Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangwen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Zoynul Abedin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr Hajek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Financial Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (5), pp.1742-1770. </w:t>
+              <w:t xml:space="preserve">Energy economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 141, pp.108111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eufm.12560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2024.108111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444702v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does climate risk vulnerability affect the value of excess cash? International evidence</w:t>
+                <w:t xml:space="preserve">Market tools for achieving carbon unlocking: Is China's energy-consumption trading policy effective?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assil Guizani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Faten Lakhal</w:t>
+                <w:t xml:space="preserve">Shimei Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taher Hamza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+                <w:t xml:space="preserve">Xuan-Hoa Nghiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junwei Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Finance and Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijfe.3035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389, pp.126162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846580v1</w:t>
+                <w:t xml:space="preserve">hal-05490233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Media-based climate risks and international corporate bond market</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transitioning to Sustainability: Dynamic Spillovers Between Sustainability Indices and Chinese Stock Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjun Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vanja Piljak</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Zoynul Abedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurens Swinkels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milos Vulanovic</w:t>
+                <w:t xml:space="preserve">Petr Hajek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2024.103260⟩</w:t>
+              <w:t xml:space="preserve">European Financial Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (5), pp.1742-1770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eufm.12560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05535568v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does political risk exacerbate climate risk? Firm-level evidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does climate risk vulnerability affect the value of excess cash? International evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Guizani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Nizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shabeen Afsar Basha</w:t>
+                <w:t xml:space="preserve">Taher Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdullah-Al Masum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irfa.2025.104282⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Finance and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (3), pp.2662-2681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijfe.3035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490232v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of climate policy uncertainty in forecasting the green, clean and sustainable financial markets volatility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Media-based climate risks and international corporate bond market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojsa Dimic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanja Piljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. A. Raza</w:t>
+                <w:t xml:space="preserve">Laurens Swinkels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. A. Khan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Guesmi</w:t>
+                <w:t xml:space="preserve">Milos Vulanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irfa.2023.102984⟩</w:t>
+              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 151, pp.103260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2024.103260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720742v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Board centrality and environmental disclosures: Evidence from the polluting Industries in China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dependence of green energy markets on big data and other fourth industrial revolution technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gideon Ndubuisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Urom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenqin Li</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">John Ziyang Zhang</w:t>
+                <w:t xml:space="preserve">Samuel Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Markets Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ememar.2024.101146⟩</w:t>
+              <w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intfin.2024.102061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667186v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From black gold to financial fallout: Analyzing extreme risk spillovers in oil-exporting nations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Long-term institutional investors and climate change news Beta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-A. Abdullah-Al Masum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benkraiem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Urom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intfin.2024.101948⟩</w:t>
+              <w:t xml:space="preserve">Journal of Corporate Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89, pp.102693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2024.102693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681726v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tax avoidance, investor protection, and investment inefficiency: An international evidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">The importance of climate policy uncertainty in forecasting the green, clean and sustainable financial markets volatility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. Raza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Lakhal</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guesmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2024.102258⟩</w:t>
+              <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 102984, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irfa.2023.102984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679540v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the heterogeneity of institutional investors influence corporate tax avoidance? The moderating role of family ownership</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Lakhal</w:t>
+                <w:t xml:space="preserve">Board centrality and environmental disclosures: Evidence from the polluting Industries in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rong Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Slama</w:t>
+                <w:t xml:space="preserve">Samir Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ziyang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Managerial Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJMF-11-2022-0501⟩</w:t>
+              <w:t xml:space="preserve">Emerging Markets Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, pp.101146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ememar.2024.101146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925276v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The charm of green finance: Can green finance reduce corporate carbon emissions?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Silu Zhou</w:t>
+                <w:t xml:space="preserve">From black gold to financial fallout: Analyzing extreme risk spillovers in oil-exporting nations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Urom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2024.107574⟩</w:t>
+              <w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intfin.2024.101948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925274v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term institutional investors and climate change news Beta</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Tax avoidance, investor protection, and investment inefficiency: An international evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lakhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Corporate Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69, pp.102258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2024.102258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2024.102693⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05133745v1</w:t>
+                <w:t xml:space="preserve">hal-04679540v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic sentiment and the cryptocurrency market in the post-COVID-19 era</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does the heterogeneity of institutional investors influence corporate tax avoidance? The moderating role of family ownership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ben Osman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Benkraiem</w:t>
+                <w:t xml:space="preserve">F. Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Slama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irfa.2023.102962⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Managerial Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJMF-11-2022-0501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631232v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precious metals and currency markets during the Russia-Ukraine conflict’s inflationary periods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Anwar</w:t>
+                <w:t xml:space="preserve">The charm of green finance: Can green finance reduce corporate carbon emissions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Zoynul Abedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silu Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2023.102138⟩</w:t>
+              <w:t xml:space="preserve">Energy economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134, pp.107574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2024.107574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720743v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of green energy markets on big data and other fourth industrial revolution technologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Vigne</w:t>
+                <w:t xml:space="preserve">Economic sentiment and the cryptocurrency market in the post-COVID-19 era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Urom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intfin.2024.102061⟩</w:t>
+              <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irfa.2023.102962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864388v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631232v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate Social Responsibility, Carbon Footprints and Stock Market Valuation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Precious metals and currency markets during the Russia-Ukraine conflict’s inflationary periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. Raza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Saeed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Zopounidis</w:t>
+                <w:t xml:space="preserve">R. Anwar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financial Markets, Institutions and Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fmii.12193⟩</w:t>
+              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (Part A), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2023.102138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679536v2</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain markets, green finance investments, and environmental impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corporate Social Responsibility, Carbon Footprints and Stock Market Valuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Qureshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Ben Amar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Khaled Guesmi</w:t>
+                <w:t xml:space="preserve">A. Saeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Mzoughi</w:t>
+                <w:t xml:space="preserve">C. Zopounidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69, pp.102249. </w:t>
+              <w:t xml:space="preserve">Financial Markets, Institutions and Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (3), pp.213-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2024.102249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fmii.12193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925275v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679536v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological innovation and its influence on energy risk management: Unpacking China’s energy consumption structure optimisation amidst climate change</w:t>
+                <w:t xml:space="preserve">Blockchain markets, green finance investments, and environmental impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Zhang</w:t>
+                <w:t xml:space="preserve">Amine Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zhao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Benkraiem</w:t>
+                <w:t xml:space="preserve">Hela Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2024.107321⟩</w:t>
+              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69, pp.102249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2024.102249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864387v1</w:t>
+                <w:t xml:space="preserve">hal-04925275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portfolio optimization through hybrid deep learning and genetic algorithms vine Copula-GARCH-EVT-CVaR model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technological innovation and its influence on energy risk management: Unpacking China’s energy consumption structure optimisation amidst climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bedoui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benkraiem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Kedidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 197, </w:t>
+              <w:t xml:space="preserve">Energy economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 131, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2023.122887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2024.107321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631234v2</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hétérogénéité des investisseurs institutionnels et la détention d’actifs liquides : Effet modérateur du contrôle familial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Multi-criteria classification, sorting, and clustering: a bibliometric review and research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guesmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.59876/a-mf8r-5xqa⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 325 (2), pp.771-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-022-04986-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434302v2</w:t>
+                <w:t xml:space="preserve">hal-04369186v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firm-Level Climate Change Risk and CEO Equity Incentives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Portfolio optimization through hybrid deep learning and genetic algorithms vine Copula-GARCH-EVT-CVaR model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Das</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kedidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1467-8551.12652⟩</w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2023.122887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434397v2</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631234v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria classification, sorting, and clustering: a bibliometric review and research agenda</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">L’hétérogénéité des investisseurs institutionnels et la détention d’actifs liquides : Effet modérateur du contrôle familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benkraiem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Guesmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-022-04986-9⟩</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59876/a-mf8r-5xqa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369186v2</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434302v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian stochastic volatility predictability of cryptocurrencies with the algorithm of Metropolis Hasting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Firm-Level Climate Change Risk and CEO Equity Incentives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-A. Masum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Hachicha</w:t>
+                <w:t xml:space="preserve">S. Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Ghabri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+                <w:t xml:space="preserve">N. Das</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-8551.12652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193188v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434397v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Board feminization and innovation through corporate venture capital investments: the moderating effects of independence and management skills</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian stochastic volatility predictability of cryptocurrencies with the algorithm of Metropolis Hasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ghabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Khemiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, November December</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018707v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical behavior, auditing strength, and tax evasion: A worldwide perspective</w:t>
+                <w:t xml:space="preserve">Board feminization and innovation through corporate venture capital investments: the moderating effects of independence and management skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Uyar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Merve Kilic</w:t>
+                <w:t xml:space="preserve">Souad Brinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friedrich Schneider</w:t>
+                <w:t xml:space="preserve">Sabrina Khemiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Accounting, Auditing and Taxation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 43, pp.100380. </w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 163, pp.120467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.intaccaudtax.2021.100380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185090v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into IFRS and earnings quality: what conclusions to draw from the French experience?</w:t>
+                <w:t xml:space="preserve">Ethical behavior, auditing strength, and tax evasion: A worldwide perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itidel Ben Saad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Faten Lakhal</w:t>
+                <w:t xml:space="preserve">Ali Uyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merve Kilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of applied accounting research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JAAR-05-2020-0094⟩</w:t>
+              <w:t xml:space="preserve">Journal of International Accounting, Auditing and Taxation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43, pp.100380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intaccaudtax.2021.100380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157523v1</w:t>
+                <w:t xml:space="preserve">hal-03185090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powerful decision-makers and stock price crash risk</w:t>
+                <w:t xml:space="preserve">New insights into IFRS and earnings quality: what conclusions to draw from the French experience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itidel Ben Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Lakhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of applied accounting research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (2), pp.307-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JAAR-05-2020-0094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348518v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de gouvernance et stratégie de capital risque industriel des groupes français</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Powerful decision-makers and stock price crash risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Miloudi</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Depoers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Guizani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Lakhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, September, pp.1876-1886</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1076015ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02934424v1</w:t>
+                <w:t xml:space="preserve">hal-03348518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International diversification and corporate cash holding behavior: What happens during economic downturns?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Système de gouvernance et stratégie de capital risque industriel des groupes français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Brinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Constantin Zopounidis</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.12-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1076015ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2019.12.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02461794v1</w:t>
+                <w:t xml:space="preserve">hal-02934424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Country Evidence on Earnings Quality and Corporate Tax Avoidance: The Moderating Role of Legal Institutions</w:t>
+                <w:t xml:space="preserve">International diversification and corporate cash holding behavior: What happens during economic downturns?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Zopounidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170, pp.362-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2019.12.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877313v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International diversification and corporate cash holding behavior: What happens during economic downturns?</w:t>
+                <w:t xml:space="preserve">Cross-Country Evidence on Earnings Quality and Corporate Tax Avoidance: The Moderating Role of Legal Institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Gaaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Lakhal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Constantin Zopounidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior &amp; Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (2), pp.1714-1726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880027v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boardroom attributes and trade credit under different ownership structures</w:t>
+                <w:t xml:space="preserve">International diversification and corporate cash holding behavior: What happens during economic downturns?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ali Uyar</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Zopounidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategic Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Economic Behavior &amp; Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563453v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourism-induced financial development in Malaysia: New evidence from the tourism development index</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boardroom attributes and trade credit under different ownership structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamrouni Amal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aviral Kumar Tiwari</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Uyar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Strategic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsc.2338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182288v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The asymmetric role of shadow economy in the energy-growth nexus in Bolivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahbaz Muhammad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Energy Policy, 125, pp.405-417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enpol.2018.10.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the US stock market reactions to energy price shocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tourism-induced financial development in Malaysia: New evidence from the tourism development index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahbaz Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Shahbaz</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviral Kumar Tiwari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tourism Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (5), pp.757-778</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.intfin.2018.02.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01876918v1</w:t>
+                <w:t xml:space="preserve">hal-02182288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crude oil and equity markets in major European countries: New evidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Order of preference of debts under asymmetric information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Brinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of governance and regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (2), pp.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22495/jgr_v7_i2_p5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914607v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to Finance for French Firms: Do boardroom attributes matter?</w:t>
+                <w:t xml:space="preserve">New insights into the US stock market reactions to energy price shocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Uyar</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahbaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (september), pp.169-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intfin.2018.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845006v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order of preference of debts under asymmetric information</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crude oil and equity markets in major European countries: New evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hong Van Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of governance and regulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (4), pp.2094-2110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805202v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Board independence, gender diversity and CEO compensation</w:t>
+                <w:t xml:space="preserve">Access to Finance for French Firms: Do boardroom attributes matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadia Ben Farhat Toumi</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamrouni Amal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Miloudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Uyar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corporate Governance: The international journal of business in society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (3), pp.1267-1278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/CG-02-2017-0027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01590712v1</w:t>
+                <w:t xml:space="preserve">hal-01845006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voluntary information disclosure and sell-side analyst coverage intensity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corporate Leverage and the Terms of Employment : Evidence from French Small Businesses before and during the Global Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karmani Majdi</w:t>
+                <w:t xml:space="preserve">Mondher Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Miloudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Accounting and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (2), pp.260-280</w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (23), pp.2286-2297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528402v1</w:t>
+                <w:t xml:space="preserve">hal-02927923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production function with electricity consumption and policy implications in Portugal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shahbaz Muhammad</w:t>
+                <w:t xml:space="preserve">Another look on the relationships between oil prices and energy prices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amine Lahiani</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahbaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 110 (november), pp.588-599. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 102 (C), pp.318-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2016.12.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enpol.2017.08.056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01611583v1</w:t>
+                <w:t xml:space="preserve">hal-01429682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another look on the relationships between oil prices and energy prices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Miloudi</w:t>
+                <w:t xml:space="preserve">Voluntary information disclosure and sell-side analyst coverage intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamrouni Amal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Shahbaz</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karmani Majdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Review of Accounting and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (2), pp.260-280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01429682v1</w:t>
+                <w:t xml:space="preserve">hal-01528402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate leverage and the terms of employment: evidence from French small businesses before and during the global crisis</w:t>
+                <w:t xml:space="preserve">Board independence, gender diversity and CEO compensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Vigneron</w:t>
+                <w:t xml:space="preserve">Amal Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ben Farhat Toumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036846.2016.1237755⟩</w:t>
+              <w:t xml:space="preserve">Corporate Governance: The international journal of business in society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (5), pp.845-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/CG-02-2017-0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477157v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate Leverage and the Terms of Employment : Evidence from French Small Businesses before and during the Global Crisis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production function with electricity consumption and policy implications in Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahbaz Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Vigneron</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Lahiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (november), pp.588-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2017.08.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927923v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Board director disciplinary and cognitive influence on corporate value creation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corporate leverage and the terms of employment: evidence from French small businesses before and during the global crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amal Hamrouni</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Miloudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corporate Governance: The international journal of business in society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/CG-09-2015-0123⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (23), pp.2286-2297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2016.1237755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363698v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between Trading Volume, Stock Returns and Volatility: Evidence from the French Stock Market</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small Business Financing (Editorial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 144, pp.44-58</w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (3), pp.359-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363700v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small business access to bank leverage under crisis circumstances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Board director disciplinary and cognitive influence on corporate value creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ben Farhat Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJESB.2016.079419⟩</w:t>
+              <w:t xml:space="preserve">Corporate Governance: The international journal of business in society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), pp.564-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/CG-09-2015-0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391211v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disposition effect and investor underreaction to information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Relationships between Trading Volume, Stock Returns and Volatility: Evidence from the French Stock Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Miloudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corporate Ownership and Control </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (3), pp.378-392</w:t>
+              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144, pp.44-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321125v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The information content of small business earnings</w:t>
+                <w:t xml:space="preserve">Small business access to bank leverage under crisis circumstances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of applied accounting research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JAAR-09-2013-0063⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (3), pp.390-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJESB.2016.079419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262159v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Business Financing (Editorial)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disposition effect and investor underreaction to information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (3), pp.359-361</w:t>
+              <w:t xml:space="preserve">Corporate Ownership and Control </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (3), pp.378-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391220v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does banking relationship configuration affect the risk-taking behavior of French SMEs?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The information content of small business earnings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Economics and Business Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17811/ebl.4.4.2015.166-174⟩</w:t>
+              <w:t xml:space="preserve">Journal of applied accounting research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.84-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JAAR-09-2013-0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338638v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does corporate voluntary disclosure affect asymmetric information and adverse selection?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Miloudi</w:t>
+                <w:t xml:space="preserve">Does banking relationship configuration affect the risk-taking behavior of French SMEs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corporate Ownership &amp; Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Economics and Business Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (4), pp.166-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17811/ebl.4.4.2015.166-174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134212v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signaling Firm Performance Through Corporate Voluntary Disclosure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">How does corporate voluntary disclosure affect asymmetric information and adverse selection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (2), pp.609-620</w:t>
+              <w:t xml:space="preserve">Corporate Ownership &amp; Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (2), pp.419-431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122674v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small business investment sensitivity of debt before and during the global crisis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signaling Firm Performance Through Corporate Voluntary Disclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Miloudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34 (2), pp.1185-1196</w:t>
+              <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (2), pp.609-620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998472v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'internationalisation des PME affecte-t-elle l'accès au financement bancaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (2), pp.70-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1024194ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How did export activity affect small business access to bank capitals during the global crisis?</w:t>
+                <w:t xml:space="preserve">Small business investment sensitivity of debt before and during the global crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corporate Ownership &amp; Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (2), pp.72-80</w:t>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (2), pp.1185-1196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975784v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financement bancaire des PME du secteur de l'information et de la communication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">How did export activity affect small business access to bank capitals during the global crisis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Miloudi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Financier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, N° 200, pp.24 - 51</w:t>
+              <w:t xml:space="preserve">Corporate Ownership &amp; Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (2), pp.72-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841226v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do corporate characteristics affect capital structure decisions of French SMEs?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Financement bancaire des PME du secteur de l'information et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Miloudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurial Behaviour and Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue du Financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 200, pp.24 - 51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121029v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Football et Bourse : Analyse de la volatilité autour des annonces de résultats</w:t>
+                <w:t xml:space="preserve">How do corporate characteristics affect capital structure decisions of French SMEs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Waël Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 91, pp.85-106. </w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurial Behaviour and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, 2, pp.149-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/resg.091.0083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/13552551311310356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00765924v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICT Small Businesses' Access to Bank Financing</w:t>
+                <w:t xml:space="preserve">ICT Small Businesses’ Access to Bank Financing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Miloudi</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (1), pp.27-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677112v1</w:t>
+                <w:t xml:space="preserve">hal-01121021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICT Small Businesses’ Access to Bank Financing</w:t>
+                <w:t xml:space="preserve">Football et Bourse : Analyse de la volatilité autour des annonces de résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Miloudi</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 91, pp.85-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.091.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121021v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00765924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sporting performances and the volatility of listed football clubs</w:t>
+                <w:t xml:space="preserve">ICT Small Businesses' Access to Bank Financing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Waël Louhichi</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6, pp.283-297</w:t>
+              <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (1), pp.27-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121018v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sporting performances and the volatility of listed football clubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sport Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (4), pp.283-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00657360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SME Reliance on Bank Debt in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 111, pp.17-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SME Reliance on Bank Debt in France</w:t>
+                <w:t xml:space="preserve">Sporting performances and the volatility of listed football clubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gurau</w:t>
+                <w:t xml:space="preserve">Frédéric Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 111, pp.17-26</w:t>
+              <w:t xml:space="preserve">International Journal of Sport Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.283-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677120v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taille des entreprises et structure du capital : tests empiriques sur Euronext Paris</w:t>
+                <w:t xml:space="preserve">SME Reliance on Bank Debt in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gurau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14 (4), pp.115-124</w:t>
+              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111, pp.17-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575994v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure de financement des PME françaises du secteur TIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, n°72, p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Financing Policy of French SMEs</w:t>
+                <w:t xml:space="preserve">Taille des entreprises et structure du capital : tests empiriques sur Euronext Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (4), pp.115-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121007v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taille des entreprises et structure du capital : Tests empiriques sur Euronext Paris</w:t>
+                <w:t xml:space="preserve">The Financing Policy of French SMEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/044663ar⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.74-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJESB.2010.034433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121012v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The financing policy of French SMEs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gurau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (1), pp.74-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market reaction to sporting results The case of European listed football clubs</w:t>
+                <w:t xml:space="preserve">Taille des entreprises et structure du capital : Tests empiriques sur Euronext Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Decision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (4), pp.115-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/044663ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/00251740910929722⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-00428516v1</w:t>
+                <w:t xml:space="preserve">hal-01121012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure de financement des PME françaises du secteur TIC</w:t>
+                <w:t xml:space="preserve">Contrôle institutionnel et valorisation des résultats comptables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 72 (2), pp.135-146</w:t>
+              <w:t xml:space="preserve">, 2009, 71, pp.97-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121001v1</w:t>
+                <w:t xml:space="preserve">hal-01120989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle institutionnel et valorisation des résultats comptables.</w:t>
+                <w:t xml:space="preserve">Structure de financement des PME françaises du secteur TIC.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 71, pp.1-13</w:t>
+              <w:t xml:space="preserve">, 2009, 72 (2), pp.135-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677142v1</w:t>
+                <w:t xml:space="preserve">hal-00677132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market reaction to sporting results: The case of European listed football clubs.</w:t>
+                <w:t xml:space="preserve">Does the presence of independent directors influence accruals management?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Decision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 47 (1), pp.100-109</w:t>
+              <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.77-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677140v1</w:t>
+                <w:t xml:space="preserve">hal-00677135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the presence of independent directors influence accruals management?</w:t>
+                <w:t xml:space="preserve">Market reaction to sporting results: The case of European listed football clubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25, pp.77-86</w:t>
+              <w:t xml:space="preserve">Management Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (1), pp.100-1009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677135v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market reaction to sporting results: The case of European listed football clubs</w:t>
+                <w:t xml:space="preserve">Market reaction to sporting results The case of European listed football clubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management Decision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 47 (1), pp.100-1009</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 47 (1), pp.100-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/00251740910929722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120993v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00428516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the presence of independent directors influence accruals management?</w:t>
+                <w:t xml:space="preserve">Contrôle institutionnel et valorisation des résultats comptables.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (6), pp.77-86</w:t>
+              <w:t xml:space="preserve">Revue Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120999v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle institutionnel et valorisation des résultats comptables</w:t>
+                <w:t xml:space="preserve">Market reaction to sporting results: The case of European listed football clubs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Sciences de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 71, pp.97-110</w:t>
+              <w:t xml:space="preserve">Management Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (1), pp.100-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120989v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure de financement des PME françaises du secteur TIC.</w:t>
+                <w:t xml:space="preserve">Structure de financement des PME françaises du secteur TIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Miloudi</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 72 (2), pp.135-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677132v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of institutional investors on opportunistic earnings management.</w:t>
+                <w:t xml:space="preserve">Does the presence of independent directors influence accruals management?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Accounting, Auditing and Performance Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (1), pp.89-106</w:t>
+              <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (6), pp.77-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677187v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of institutional investors on opportunistic earnings management</w:t>
+                <w:t xml:space="preserve">The influence of institutional investors on opportunistic earnings management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Accounting, Auditing and Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (1), pp.89-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120986v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et importance des investisseurs institutionnels : Une comparaison franco-américaine</w:t>
+                <w:t xml:space="preserve">The influence of institutional investors on opportunistic earnings management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 55 (219), pp.193-211</w:t>
+              <w:t xml:space="preserve">International Journal of Accounting, Auditing and Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.89-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120974v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et importance des investisseurs institutionnels : une comparaison franco-américaine.</w:t>
+                <w:t xml:space="preserve">Diversité et importance des investisseurs institutionnels : Une comparaison franco-américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 55 (3), pp.197-216</w:t>
+              <w:t xml:space="preserve">, 2007, 55 (219), pp.193-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677194v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité et importance des investisseurs institutionnels : une comparaison franco-américaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (3), pp.197-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of relative earnings performance on firms' accrual decisions: Evidence from France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Economics, Finance and Administrative sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6, pp.89-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9520,1139 +9624,1139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are overconfident CEOs environmentally conscious: exploring carbon emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Guizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Bzeouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIG 2025 : 24ème Conférence Internationale de Gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Académique Internationale de Gouvernance, Jun 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the path to net-zero: The effect of greenhouse gas emissions and green innovation on corporate investors’ financial performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
+                <w:t xml:space="preserve">Quotas for women on board and corporate venture capital investments in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Brinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Lelong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t>
+              <w:t xml:space="preserve">EURAM 2022 : European Academy of Management Conférence. "Leading the Digital Transformation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Winterthur, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884544v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quotas for women on board and corporate venture capital investments in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Souad Brinette</w:t>
+                <w:t xml:space="preserve">Carbon Performance and Stock Price Synchronicity: Do Economic Policy Uncertainty and Climate Risk Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Barka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taher Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2022 : European Academy of Management Conférence. "Leading the Digital Transformation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Winterthur, Switzerland</w:t>
+              <w:t xml:space="preserve">The International Conference on Sustainability, Environment, and Social Transition in Economics and Finance (SESTEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810117v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Performance and Stock Price Synchronicity: Do Economic Policy Uncertainty and Climate Risk Matter?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Taher Hamza</w:t>
+                <w:t xml:space="preserve">On the path to net-zero: The effect of greenhouse gas emissions and green innovation on corporate investors’ financial performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Shuwaikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lelong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Sustainability, Environment, and Social Transition in Economics and Finance (SESTEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">EFMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05576124v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation des dirigeants des grands groupes français: quelle influence sur le financement de l’innovation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Brinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIG 2021 : 20ème Conférence Internationale de Gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Académique Internationale de Gouvernance (AAIG), May 2021, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Board feminization and innovation through corporate venture capital investments: the moderating effect of independence and management skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Brinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Khemiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOFINT 2020 : International Conference on the Contemporary Issues in Finance, Trade and Macroeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SME’s Bank Leverage Choices: Does the Quantile Distribution Matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hong Van Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calin Gurau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séran-Luu Thuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Finance &amp; Banking Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Asia University, Dec 2018, Taichung, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet du système de gouvernance sur la stratégie de capital risque industriel des groupes français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Brinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Miloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIG 2018 : 17ème Conférence Internationale de Gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sporting Performances and the Volatility of Listed English Football Clubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">la 19ème conférence annuelle de l'EFMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Aarhus, Denmark. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00601473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence des investisseurs institutionnels sur les stratégies comptables des dirigeants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">«COMPTABILITE ET ENVIRONNEMENT »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00543085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance sectorielle relative et gestion du résultat comptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPTABILITE, CONTROLE, AUDIT ET INSTITUTION(S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Tunisie. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00558248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10662,153 +10766,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure du capital et choix managériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les éditions Edilivre, France, pp.192, 2014, 9782332658722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investisseurs institutionnels et stratégies comptables des dirigeants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions UE, France, pp.352, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10818,283 +10922,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levrage financing and the risk-taking behavior of small business managers: What happened after the crisis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Khairallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial Risk Management and Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Board independence, corporate governance and earnings management in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Boubaker, B.D. Nguyen, D.K. Nguyen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate governance : recent developments and new trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Germany, pp.309-322, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of social business networks of top managers on the financial performance of UK biopharmaceutical SMEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gurau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.M. Cruz-Cunha, P. Gonçalves, N. Lopes, E.M. Miranda, G.D. Putnik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business social networking: organizational, managerial and technological dimensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global Publishing, USA, pp.709-726, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11104,144 +11208,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commodity markets dynamics: What do cross-commodities over different nearest-to-maturities tell us?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Isleimeyyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03672476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId287"/>
+      <w:footerReference w:type="default" r:id="rId291"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11388,51 +11492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Benkraiem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubocage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.049.0251" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531936v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Mzali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.049.0001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renatas Kizys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tzouvanas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2026.109204" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goutte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Guesmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Zopounidis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06562-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133744v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Berrich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lakhal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Nizar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Lakhal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2024.102710" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiqiang Xia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangwen Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Zoynul Abedin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.108111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimei Weng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Hoa Nghiem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwei Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126162" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444703v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglin Ma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Zeng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2025.107970" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143195v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashrafee Hossain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrasekhar Krishnamurti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2025.104078" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Gaaya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Kilic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intaccaudtax.2024.100668" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hajek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eufm.12560" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846580v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Guizani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Hamza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.3035" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535568v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebojsa Dimic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Piljak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Swinkels" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Vulanovic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2024.103260" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490232v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabeen Afsar Basha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben-Nasr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Al Masum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2025.104282" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Raza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Khan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benkraiem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guesmi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2023.102984" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqin Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Ding" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ziyang Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ememar.2024.101146" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681726v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mzoughi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Urom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2024.101948" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679540v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaaya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lakhal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2024.102258" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925276v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slama" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJMF-11-2022-0501" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silu Zhou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.107574" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hossain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Abdullah-Al Masum" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2024.102693" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04631232v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Osman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2023.102962" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720743v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anwar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2023.102138" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864388v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Ndubuisi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Urom" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vigne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2024.102061" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679536v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Qureshi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saeed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zopounidis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fmii.12193" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925275v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Amar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Mzoughi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2024.102249" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864387v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.107321" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04631234v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bedoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kedidi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122887" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434302v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-mf8r-5xqa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434397v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Masum" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Das" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8551.12652" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04369186v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belaid" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Amor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ramdani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04986-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04193188v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hachicha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ghabri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018707v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Boubaker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Brinette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Khemiri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120467" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03185090v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Uyar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Schneider" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intaccaudtax.2021.100380" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03157523v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itidel Ben Saad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-05-2020-0094" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03348518v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Depoers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934424v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Miloudi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076015ar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461794v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.12.016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02877313v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02880027v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02563453v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamrouni Amal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2338" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02182288v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahbaz Muhammad" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviral Kumar Tiwari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01935226v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lahiani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2018.10.060" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01876918v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahbaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2018.02.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914607v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Van Hoang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01845006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805202v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22495/jgr_v7_i2_p5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01590712v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hamrouni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Farhat Toumi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CG-02-2017-0027" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01528402v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karmani Majdi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01611583v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2017.08.056" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01429682v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2016.12.031" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JPGH7QH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01477157v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Bouattour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vigneron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1237755" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02927923v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01363698v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CG-09-2015-0123" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01363700v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01391211v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2016.079419" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01321125v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01262159v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-09-2013-0063" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01391220v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01338638v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/ebl.4.4.2015.166-174" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134212v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122674v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00998472v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00957475v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024194ar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00975784v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841226v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121029v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13552551311310356" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765924v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Louhichi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.091.0083" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677112v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miloudi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121021v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121018v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657360v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121014v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677120v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gurau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575994v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592445v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121007v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2010.034433" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121012v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044663ar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677125v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428516v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marques" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00251740910929722" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-3XVV38BQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121001v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677142v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677140v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Louhichi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marques" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677135v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120993v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120999v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120989v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677132v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677187v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120986v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120974v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677194v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677200v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447844v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Bzeouich" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884544v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Shuwaikh" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lelong" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810117v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576124v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Barka" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934952v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934655v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02180612v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Gurau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ran-Luu Thuy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934685v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601473v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543085v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558248v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00925425v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834334v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03261640v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Khairallah" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836007v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836027v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672476v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Amar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Isleimeyyeh" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Benkraiem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Kedidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouene Mbarek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2026.105153" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537262v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubocage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.049.0251" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531936v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Mzali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.049.0001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537261v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renatas Kizys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tzouvanas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2026.109204" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490232v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabeen Afsar Basha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben-Nasr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Al Masum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2025.104282" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444703v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglin Ma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Zoynul Abedin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Zeng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2025.107970" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143195v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashrafee Hossain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrasekhar Krishnamurti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2025.104078" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Gaaya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Lakhal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Kilic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intaccaudtax.2024.100668" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Berrich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lakhal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Nizar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2024.102710" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goutte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Guesmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Zopounidis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06562-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444701v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiqiang Xia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangwen Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.108111" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimei Weng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Hoa Nghiem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwei Xu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126162" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hajek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eufm.12560" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Guizani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Hamza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.3035" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535568v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebojsa Dimic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Piljak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Swinkels" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Vulanovic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2024.103260" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864388v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Ndubuisi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Urom" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vigne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2024.102061" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133745v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hossain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Abdullah-Al Masum" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benkraiem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2024.102693" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720742v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Raza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Khan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guesmi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2023.102984" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667186v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqin Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Ding" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saadi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ziyang Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ememar.2024.101146" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mzoughi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Urom" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2024.101948" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679540v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaaya" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lakhal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2024.102258" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925276v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slama" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJMF-11-2022-0501" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925274v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silu Zhou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.107574" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04631232v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Osman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2023.102962" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720743v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anwar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2023.102138" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679536v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Qureshi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saeed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zopounidis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fmii.12193" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Amar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Mzoughi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2024.102249" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.107321" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04369186v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belaid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Amor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ramdani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04986-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04631234v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bedoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kedidi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122887" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434302v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-mf8r-5xqa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434397v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Masum" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Das" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8551.12652" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04193188v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hachicha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ghabri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018707v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Boubaker" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Brinette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Khemiri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120467" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03185090v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Uyar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Schneider" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intaccaudtax.2021.100380" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03157523v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itidel Ben Saad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-05-2020-0094" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03348518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Depoers" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934424v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Miloudi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076015ar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461794v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.12.016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02877313v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02880027v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02563453v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamrouni Amal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2338" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01935226v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lahiani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahbaz Muhammad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2018.10.060" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02182288v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviral Kumar Tiwari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805202v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22495/jgr_v7_i2_p5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01876918v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahbaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2018.02.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914607v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Van Hoang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01845006v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02927923v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Bouattour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vigneron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01429682v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2016.12.031" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JPGH7QH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01528402v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karmani Majdi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01590712v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hamrouni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Farhat Toumi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CG-02-2017-0027" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01611583v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2017.08.056" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01477157v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1237755" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01391220v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01363698v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CG-09-2015-0123" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01363700v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01391211v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2016.079419" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01321125v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01262159v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-09-2013-0063" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01338638v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/ebl.4.4.2015.166-174" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134212v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122674v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00957475v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024194ar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00998472v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00975784v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841226v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121029v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13552551311310356" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121021v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765924v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Louhichi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.091.0083" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677112v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miloudi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657360v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121014v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121018v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677120v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gurau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592445v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575994v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121007v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2010.034433" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677125v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121012v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044663ar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120989v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677132v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677135v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120993v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marques" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428516v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00251740910929722" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-3XVV38BQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677142v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677140v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Louhichi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marques" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121001v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120999v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677187v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120986v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120974v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677194v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677200v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447844v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Bzeouich" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810117v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576124v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Barka" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884544v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Shuwaikh" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lelong" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934952v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934655v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02180612v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Gurau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ran-Luu Thuy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934685v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601473v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543085v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558248v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00925425v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834334v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03261640v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Khairallah" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836007v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836027v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672476v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Amar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Isleimeyyeh" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>