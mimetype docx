--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -66,3961 +66,4220 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetics of eprinomectin resistance in Haemonchus contortus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lioutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploiting nematode genomes to illuminate parasite biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Liverpool, United Kingdom. , 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eprinomectin resistance in Haemonchus contortus: Phenotype, Genomic and Transcriptomic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lioutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'animation scientifique - Département Santé animale - INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Seignosse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse transcriptomique comparative chez C. elegans résistant à l'ivermectine : l'impact du NHR-8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JAS INRAE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Seignosse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EVOLUTION OF THE NUCLEAR RECEPTOR DAF-12 IN PARASITIC NEMATODES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Receptors and Metabolism. The MetNet-NuRCaMeIn-French Liaison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-glycoproteins and amphids: a two-stage trajectory of ivermectin resistance in Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Blancfuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30, pp.100637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2026.100637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filarial DAF-12 sense the host serum to resume iL3 development during infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (6), pp.e1011462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dendrogenin A Enhances Anti-Leukemic Effect of Anthracycline in Acute Myeloid Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Saland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.2933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12102933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03084630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chk1 loss creates replication barriers that compromise cell survival independently of excess origin firing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina A González Besteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás L Calzetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía M Loureiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Habif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.2018101284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DNA replication stress triggers rapid DNA replication fork breakage by Artemis and XPF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Goullet de Rugy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Luiza Pelegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Queille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre de Villartay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (7), pp.e1007541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02157755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Adipose-Derived Stem Cells Expanded Under Ambient Oxygen Concentration Accumulate Oxidative DNA Lesions and Experience Procarcinogenic DNA Replication Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hoede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stem Cells Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.68-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5966/sctm.2015-0401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defective replication stress response inhibits lymphomagenesis and impairs lymphocyte reconstitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Puccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Arrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Duszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (18), pp.2553-2564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/onc.2016.408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-affinity DNA-binding Domains of Replication Protein A (RPA) Direct SMARCAL1-dependent Replication Fork Remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamakoti P Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cortez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 290 (7), pp.4110-4117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m114.627083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of DNA polymerase κ in the maintenance of genomic stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Pillaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular &amp; Cellular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (1), pp.e29902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/mco.29902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification and Characterization of SMARCAL1 Protein Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria G Glick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runxiang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cortez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (5), pp.e63149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0063149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DNA polymerase k-dependent DNA synthesis at stalled replication forks is important for Chk1 activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mj Pillaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pierini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Recolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (15), pp.2172-2185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2013.148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Substrate-Selective Repair and Restart of Replication Forks by DNA Translocases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank B Couch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron C Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandt F Eichman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Manosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (6), pp.1958-1969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2013.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ATR phosphorylates SMARCAL1 to prevent replication fork collapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Couch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Bansbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Driscoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Luzwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Glick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (14), pp.1610-1623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.214080.113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SMARCAL1 catalyzes fork regression and Holliday junction migration to maintain genome stability during DNA replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Bansbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akosua Badu-Nkansah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (2), pp.151-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.178459.111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The annealing helicase SMARCAL1 maintains genome integrity at stalled replication forks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Bansbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtney Lovejoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Glick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cortez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (20), pp.2405-2414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.1839909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of TLS DNA polymerases eta and kappa in processing naturally occurring structured DNA in human cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guliang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐jeanne Pillaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48 (4), pp.369-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mc.20509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upregulation of error-prone DNA polymerases beta and kappa slows down fork progression without activating the replication checkpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mj Pillaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Betous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Czaplicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pasero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (4), pp.471-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/cc.6.4.3857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell adhesion regulates CDC25A expression and proliferation in acute myeloid leukemia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fernandez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne de Toni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66 (14), pp.7128-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-05-2552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00317379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrin Function and Signaling as Pharmacological Targets in Cardiovascular Diseases and in Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Manenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (16), pp.2119-2134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1381612054065765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selections of macrocyclic lactones resistant Caenorhabditis elegans strains revealed adaptative mechanisms to anthelmintics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bétous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Guchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Alberich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridging the Divide Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Astra Bryant (University of Washington) and Elissa Hallem (UCLA), Jun 2025, Davis (Californie), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptomic analysis in the Caenorhabditis elegans parasite model: impact of NHR-8</w:t>
+                <w:t xml:space="preserve">Filarial DAF-12 sense the host serum to resume iL3 development during infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Barat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémy Bétous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées du CaPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium Antiparasitaire et Antifongique, May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Les Avancées Scientifiques de la Recherche Biomédicale Toulousaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR-Biologie et Biotechnologie pour la Santé (B2S), Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700582v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filarial DAF-12 sense the host serum to resume iL3 development during infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comparative transcriptomic analysis in the Caenorhabditis elegans parasite model: impact of NHR-8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bétous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Emile</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Avancées Scientifiques de la Recherche Biomédicale Toulousaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFR-Biologie et Biotechnologie pour la Santé (B2S), Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13èmes journées du CaPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium Antiparasitaire et Antifongique, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734695v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Transcriptomic Analysis in Macrocyclic Lactone-Resistant C. elegans: the impact of NHR-8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bétous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Drug Design &amp; Development Seminar (DDDS) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, German Society for Parasitology; Ludwig-Maximilians University Würzburg, Mar 2024, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid metabolism and resistance to ivermectin in C. elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélia Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANTI-HELMINTICS VI (2024): DRUGS AND VACCINES FOR CONTROLLING NEMATODE, CESTODE AND TREMATODE PARASITES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in lipid metabolism in C. elegans resistant to ivermectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélia Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Hydra Helminth conference, Parasitic Helminths New perspectives in Biology and infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Hydra, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filarial DAF-12 sense Δ4-dafachronic acid in host serum to resume iL3 development during infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bétous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Che</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thavy Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Helminthology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Makedonka Mitreva; Phil Newmark; Mostafa Zamanian, Jun 2023, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filarial DAF-12 sense Δ4-dafachronic acid in host serum to resume iL3 development during infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bétous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger K. Prichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Drug Design &amp; Development Seminar (DDDS) 2022 of the German Society for Parasitology (DGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Bern, DNDi &amp; LMU Munich, Jul 2022, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filarial DAF-12 sense Δ4-dafachronic acid in host serum to resume iL3 development during infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bétous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger K. Prichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale de l'INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filarial DAF-12 are activated by host serum steroids belonging to the cholestenoic acid cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bétous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669336v1</w:t>
-              </w:r>
-[...2738 lines deleted...]
-                <w:t xml:space="preserve">hal-04668386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4167,51 +4426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my B&#233;tous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Barat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guchen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Alberich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700582v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734695v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Emile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Che" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foug&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Lacaze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669372v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thavy Long" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K. Prichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700611v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lioutaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jouffroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011462" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03084630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Mouchel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Serhan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102933" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Gonz&#225;lez Besteiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s L Calzetta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a M Loureiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Habif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2018101284" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Goullet de Rugy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Luiza Pelegrini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Queille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Villartay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007541" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Renoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Jones" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5966/sctm.2015-0401" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Puccetti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fischer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arrate" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Boyd" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duszynski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2016.408" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamakoti P Bhat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cortez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m114.627083" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668343v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Pillaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Hoffmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mco.29902" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668362v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria G Glick" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runxiang Zhao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063149" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#233;tous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Pillaire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pierini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Der Laan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Recolin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2013.148" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668358v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank B Couch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron C Mason" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandt F Eichman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manosas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.05.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668355v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Couch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Bansbach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Driscoll" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luzwick" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Glick" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.214080.113" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668369v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Mason" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rambo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akosua Badu-Nkansah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.178459.111" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668371v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Lovejoy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1839909" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guliang Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jeanne Pillaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Puget" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.20509" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138500v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Betous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Czaplicki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pasero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.6.4.3857" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317379v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ysebaert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Didier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Toni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-05-2552" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668386v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paulhe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manenti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ysebaert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sultan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612054065765" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lioutaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my B&#233;tous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jouffroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700611v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Barat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700573v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Emile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Che" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guchen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blancfuney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Alberich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2026.100637" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011462" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03084630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Mouchel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Serhan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102933" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668188v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Gonz&#225;lez Besteiro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s L Calzetta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a M Loureiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Habif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2018101284" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157755v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Goullet de Rugy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Luiza Pelegrini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Queille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Villartay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007541" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604404v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Renoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Jones" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5966/sctm.2015-0401" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Puccetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fischer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arrate" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Boyd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duszynski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2016.408" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamakoti P Bhat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cortez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m114.627083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Pillaire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Hoffmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mco.29902" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria G Glick" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runxiang Zhao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063149" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#233;tous" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Pillaire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pierini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Der Laan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Recolin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2013.148" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668358v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank B Couch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron C Mason" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandt F Eichman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manosas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.05.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668355v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Couch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Bansbach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Driscoll" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luzwick" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Glick" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.214080.113" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Mason" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rambo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akosua Badu-Nkansah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.178459.111" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Lovejoy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1839909" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guliang Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jeanne Pillaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Puget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.20509" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138500v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Betous" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Czaplicki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pasero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.6.4.3857" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317379v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ysebaert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Didier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Toni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-05-2552" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668386v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paulhe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manenti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ysebaert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sultan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612054065765" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085308v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734695v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700582v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821507v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700601v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foug&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Lacaze" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700590v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669372v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thavy Long" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669362v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K. Prichard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669352v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669336v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>