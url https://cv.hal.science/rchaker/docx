--- v0 (2026-03-29)
+++ v1 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -308,1149 +308,1149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of internship abroad on engineering students’ self-perceived employability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effects of Online Continuing Education for Healthcare Professionals: A Systematic Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Hajj-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dumas Reyssier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Chaker</w:t>
+                <w:t xml:space="preserve">Sacha Ozanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03043797.2024.2400184⟩</w:t>
+              <w:t xml:space="preserve">Open Education Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/edu-2022-0226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703350v1</w:t>
+                <w:t xml:space="preserve">hal-04682920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of research on the outcomes of embodied and collaborative learning in STEM in higher education with immersive technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasi-Communities as an Interdisciplinary Approach to Solving Substainability Challenges: A Lake Regeneration Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Impedovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cederqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajj-Hassan Mira</w:t>
+                <w:t xml:space="preserve">Slaven Gasparovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedovo Maria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hoyek Nady</w:t>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computing in Higher Education: Research &amp; Integration of Instructional Technology</w:t>
+              <w:t xml:space="preserve">Human Arenas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12528-024-09418-0⟩</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42087-024-00433-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792517v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04719803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersive procedural training in virtual reality: A systematic literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Jongbloed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 221, pp.105124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compedu.2024.105124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-Communities as an Interdisciplinary Approach to Solving Substainability Challenges: A Lake Regeneration Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of internship abroad on engineering students’ self-perceived employability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dumas Reyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Impedovo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Angela Barthes</w:t>
+                <w:t xml:space="preserve">R. Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Arenas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42087-024-00433-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03043797.2024.2400184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04719803v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental citizenship in Lebanon: a study in the higher education context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mira Hajj-Hassan</w:t>
+                <w:t xml:space="preserve">Review of research on the outcomes of embodied and collaborative learning in STEM in higher education with immersive technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajj-Hassan Mira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impedovo Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinan Karameh Shayya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veronica Lo Presti</w:t>
+                <w:t xml:space="preserve">Hoyek Nady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adolescence and Youth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02673843.2024.2387079⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computing in Higher Education: Research &amp; Integration of Instructional Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12528-024-09418-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682919v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Education: A Systematic Review on the Use of Digital Tools for Fostering Sustainability Awareness</w:t>
+                <w:t xml:space="preserve">Environmental citizenship in Lebanon: a study in the higher education context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Hajj-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Cederqvist</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinan Karameh Shayya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Lo Presti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su16093733⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adolescence and Youth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02673843.2024.2387079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682922v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Online Continuing Education for Healthcare Professionals: A Systematic Scoping Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental Education: A Systematic Review on the Use of Digital Tools for Fostering Sustainability Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Hajj-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sacha Ozanne</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cederqvist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Education Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (1), </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (9), pp.3733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/edu-2022-0226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su16093733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682920v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement des demandeurs d’emploi longue durée post-formation. Quels sont les effets du suivi à distance ou physique et du soutien perçu sur le retour à l’emploi ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studying ergonomic gestures on interactive learning tabletop and tablets from a situated approach: a pilot taxonomic table and a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18162/fp.2023.742⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computers in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40692-023-00306-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719818v1</w:t>
+                <w:t xml:space="preserve">hal-04719815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying ergonomic gestures on interactive learning tabletop and tablets from a situated approach: a pilot taxonomic table and a case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’accompagnement des demandeurs d’emploi longue durée post-formation. Quels sont les effets du suivi à distance ou physique et du soutien perçu sur le retour à l’emploi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louiza Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computers in Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40692-023-00306-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18162/fp.2023.742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719815v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental education and digital solutions: An analysis of the Lebanese context’s existing and possible digital actions</w:t>
+                <w:t xml:space="preserve">LES LIENS ENTRE LES OBJECTIFS DE FORMATION, LES FACTEURS SOCIODEMOGRAPHIQUES ET LA REUSSITE CHEZ DES PARTICIPANTS A UN MOOC PROFESSIONNALISANT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Khalifé</w:t>
+                <w:t xml:space="preserve">Theodore Njingang Mbadjoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slaven Gasparovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Education </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (1), pp.149-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719822v1</w:t>
+                <w:t xml:space="preserve">hal-03585676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES LIENS ENTRE LES OBJECTIFS DE FORMATION, LES FACTEURS SOCIODEMOGRAPHIQUES ET LA REUSSITE CHEZ DES PARTICIPANTS A UN MOOC PROFESSIONNALISANT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theodore Njingang Mbadjoin</w:t>
+                <w:t xml:space="preserve">Environmental education and digital solutions: An analysis of the Lebanese context’s existing and possible digital actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Khalifé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slaven Gasparovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feduc.2022.958569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585676v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affording Emotional Regulation of Distant Collaborative Argumentation-Based Learning at University</w:t>
               </w:r>
@@ -1638,1695 +1638,1457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet modérateur des TIC sur les risques psychosociaux en Hôpital psychiatrique</w:t>
+                <w:t xml:space="preserve">Prévalence et déterminants des risques psychosociaux du personnel en hôpital psychiatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Piperini</w:t>
+                <w:t xml:space="preserve">Marie Christine Piperini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simeone</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Topouzkhanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Numéro 125-128 (1), pp.109-132. </w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 84 (1), pp.1-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cips.125.0109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/th.841.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447614v1</w:t>
+                <w:t xml:space="preserve">hal-04108398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Experience of a 3D Interactive Human Anatomy Learning Tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liberté pédagogique et tutorat : le cas du Mardif initié par Jacques Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nady Hoyek</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Technology and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.6399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719977v1</w:t>
+                <w:t xml:space="preserve">hal-04719833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of motor imagery and actual practice on learning professional medical skills</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet modérateur des TIC sur les risques psychosociaux en Hôpital psychiatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Piperini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Collet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lehot</w:t>
+                <w:t xml:space="preserve">Sylvia Topouzkhanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12909-020-02424-7⟩</w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Numéro 125-128 (1), pp.109-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cips.125.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719979v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liberté pédagogique et tutorat : le cas du Mardif initié par Jacques Wallet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">User Experience of a 3D Interactive Human Anatomy Learning Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Simonian</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Binay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nady Hoyek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Educational Technology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (2), pp.136-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515219v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet modérateur des TIC sur les risques psychosociaux en Hôpital psychiatrique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Simonian</w:t>
+                <w:t xml:space="preserve">Effect of motor imagery and actual practice on learning professional medical skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Topouzkhanian</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lehot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cips.125.0109⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12909-020-02424-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719989v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children's literature in early childhood : the team as a training context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Peresse Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tréma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 55, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/trema.6686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalence et déterminants des risques psychosociaux du personnel en hôpital psychiatrique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internationalizing Professional Development: Using Educational Data Mining to Analyze Learners’ Performance and Dropouts in a French MOOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Review of Research in Open and Distributed Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (4), pp.199-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19173/irrodl.v21i4.4787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/th.841.0001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04108398v1</w:t>
+                <w:t xml:space="preserve">hal-03035505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liberté pédagogique et tutorat : le cas du Mardif initié par Jacques Wallet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The moderating effect of social capital on co-regulated learning for MOOC achievement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Simonian</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dms.6399⟩</w:t>
+              <w:t xml:space="preserve">Education and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10639-020-10293-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719833v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The moderating effect of social capital on co-regulated learning for MOOC achievement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accompagner la réussite: Promesses et limites du dispositif mixte CLEFS pour l’Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education and Information Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10639-020-10293-2⟩</w:t>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.4962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027694v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internationalizing Professional Development: Using Educational Data Mining to Analyze Learners’ Performance and Dropouts in a French MOOC</w:t>
+                <w:t xml:space="preserve">Digital Skills Are Predictors of Professional Social Capital Through Workplace and Social Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Review of Research in Open and Distributed Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19173/irrodl.v21i4.4787⟩</w:t>
+              <w:t xml:space="preserve">Italian Journal of Sociology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14658/pupj-ijse-2020-2-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035505v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner la réussite: Promesses et limites du dispositif mixte CLEFS pour l’Université</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Schémas, présentation et rétention de l'information Trois études dans le contexte des MOOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 30, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dms.4962⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.3326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027678v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Skills Are Predictors of Professional Social Capital Through Workplace and Social Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Affordance en e-formation et régulation de l'apprentissage : une exploration dans un contexte d'études universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Simonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kaplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Sociology of Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027668v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affordance en e-formation et régulation de l'apprentissage : une exploration dans un contexte d'études universitaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Animated micro-sequences and auto-observational learning: an experiment in physical education and sports classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Kaplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">International Journal of Educational Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448279v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01940611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schémas, présentation et rétention de l'information Trois études dans le contexte des MOOC</w:t>
+                <w:t xml:space="preserve">Les espaces de discussion sur Internet comme dépassement des communautarismes ? Le cas de l’agora virtuelle libanaise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dms.3326⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02448291v1</w:t>
+                <w:t xml:space="preserve">halshs-01528866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animated micro-sequences and auto-observational learning: an experiment in physical education and sports classes</w:t>
-[...136 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Les effets des usages des TIC sur les compétences et l'insertion socioprofessionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education &amp; Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 298 (3), pp.30-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3336,487 +3098,487 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Should I React? Learning to Face Chemical Risks with Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+                <w:t xml:space="preserve">Eliott Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Blanchard</w:t>
+                <w:t xml:space="preserve">Sophie Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.1418-1419, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs de formations hybrides en licence Sciences et Techniques des Activités Physiques et Sportives (STAPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charleyne Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charleyne Caroff</w:t>
+                <w:t xml:space="preserve">Nady El Hoyek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Guérin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Henri Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots scolaires et configuration spatiale de la classe Effets sur les interactions sociales dans le cadre de séquences pédagogiques au CE2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confronter l’observation et les théories explicatives pour comprendre l’apprentissage de la programmation informatique à l’école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Valorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Simonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theodore Njingang Mbadjoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro 8 – DidaSTIC L’informatique, objets d’enseignements – enjeux épistémologiques, didactiques et de formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque Prune, Perspectives de Recherche sur les usages du Numérique dans l'éducation 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Techné et Comue Léonard de Vinci, Jun 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585614v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronter l’observation et les théories explicatives pour comprendre l’apprentissage de la programmation informatique à l’école primaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robots scolaires et configuration spatiale de la classe Effets sur les interactions sociales dans le cadre de séquences pédagogiques au CE2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Njingang Mbadjoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Prune, Perspectives de Recherche sur les usages du Numérique dans l'éducation 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Techné et Comue Léonard de Vinci, Jun 2020, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Didapro 8 – DidaSTIC L’informatique, objets d’enseignements – enjeux épistémologiques, didactiques et de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941382v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affordance en e-formation et régulation de l’apprentissage : une exploration dans un contexte d’études universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3845,668 +3607,668 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque international "E-Formation des adultes et des jeunes adultes". Apprentissage et dispositifs numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01936883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’accompagnement des enseignants : entre injonctions à l’innovation et pratique réflexive. L’exemple du robot de téléprésence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a typology of MOOC activity patterns - Learners who never rest?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Simonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque International en éducation. Enjeux actuels et futurs de la formation et profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, May 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">eMOOCs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01936907v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01525519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a typology of MOOC activity patterns - Learners who never rest?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Penser l’accompagnement des enseignants : entre injonctions à l’innovation et pratique réflexive. L’exemple du robot de téléprésence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Granado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eMOOCs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, madrid, Spain</w:t>
+              <w:t xml:space="preserve">4ème Colloque International en éducation. Enjeux actuels et futurs de la formation et profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01525519v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01936907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle approche méthodologique des interactions Homme-machine ? Le cas d’une recherche par questionnaire pour étudier l’influence des SG sur les rapports aux savoirs de jeunes en insertion en région Nord Pas-de-Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ATIEF (Association des technologies de l'information pour l'Education et la formation), May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01107232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’usage des TIC au capital humain : l’expression des compétences dans l’économie immatérielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Garaffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AREF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01528863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission des pratiques technologiques dans l'ère numérique : une dialectique entre normes sociales et apprentissages informels</w:t>
+                <w:t xml:space="preserve">La transmission des pratiques technologiques dans l'ère numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t>
+              <w:t xml:space="preserve">Transmettre? Biennale du CNAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00865959v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00853589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution des TIC à l'insertion socioprofessionnelle : une approche tridimensionnelle de la notion de compétence</w:t>
+                <w:t xml:space="preserve">La transmission des pratiques technologiques dans l'ère numérique : une dialectique entre normes sociales et apprentissages informels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur les technologies en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01528860v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00865959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission des pratiques technologiques dans l'ère numérique</w:t>
+                <w:t xml:space="preserve">La contribution des TIC à l'insertion socioprofessionnelle : une approche tridimensionnelle de la notion de compétence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transmettre? Biennale du CNAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque International sur les technologies en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00853589v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards d'acteurs des mondes de l'éducation et de l'entreprise sur les TIC.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque JOCAIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Amiens, France. pp.321-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01528855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4516,91 +4278,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La congruence : une approche incarnée et distribuée du développement humain. Le cas des environnements numériques d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Lumière Lyon 2 - Université de Lyon - École doctorale : ED 485 -Éducation-Psychologie-Information et communication Laboratoire EA 4571 -ECP -Éducation, Cultures, Politiques, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04646017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4610,51 +4372,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distant collaboration at university: Anticipatory and reactive emotion regulation of argumentation-based learning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4683,51 +4445,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Computer-Supported Collaborative Learning - CSCL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Damșa, C., Borge, M., Koh, E., &amp; Worsley, M. (Eds.). International Society of the Learning SciencesInternational Society of the Learning Sciences, pp.11-18, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4737,210 +4499,210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier l'innovation technologique et pédagogique à partir des affordances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Valorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner l’innovation. Lectures axiologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Raison et Passions, 2022, 978-2-917645-88-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04386369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyrouth post-guerre civile ou la politique de la table rase : le spectacle d’une dubaïsation progressive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EurOrient. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes en guerre au Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, L'Harmattan, 2013, 9782343014623</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01538416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4950,114 +4712,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution de l'usage des TIC à l'insertion socioprofessionnelle du jeune libanais : Enquête sur leurs pratiques et discours d'acteurs du monde de l'entreprise et de l'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Cergy Pontoise, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01528865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5204,51 +4966,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cederqvist" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Hajj-Hassan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13412-025-01079-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05322370v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reyssier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.076.0119" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703350v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas Reyssier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2024.2400184" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792517v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajj-Hassan Mira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Impedovo Maria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoyek Nady" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12528-024-09418-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Jongbloed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2024.105124" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Impedovo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Gasparovic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42087-024-00433-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinan Karameh Shayya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Lo Presti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2024.2387079" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682922v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16093733" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Ozanne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/edu-2022-0226" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Boudraa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2023.742" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719815v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40692-023-00306-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Khalif&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.958569" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585676v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Njingang Mbadjoin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Polo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simonian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23095/ETI.2022.23.1.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2022.107306" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447614v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piperini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simeone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Topouzkhanian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.125.0109" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Binay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Hoyek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bui-Xuan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lehot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-020-02424-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05515219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.6399" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719989v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peresse Schroeder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.6686" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04108398v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Piperini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.841.0001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719833v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027694v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Impedovo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-020-10293-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19173/irrodl.v21i4.4787" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027678v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.4962" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027668v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14658/pupj-ijse-2020-2-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kaplan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3326" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940611v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528866v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720081v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108067v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanchard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Zimmermann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villenave" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00355" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557119v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleyne Caroff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady El Hoyek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benoit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941382v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valorge" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936883v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936907v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Granado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525519v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107232v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528863v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Garaffa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865959v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528860v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528855v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04646017v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386369v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538416v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01528865v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cederqvist" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Hajj-Hassan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13412-025-01079-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05322370v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reyssier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.076.0119" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682920v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Ozanne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/edu-2022-0226" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719803v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Impedovo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Gasparovic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42087-024-00433-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674148v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Jongbloed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2024.105124" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas Reyssier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2024.2400184" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajj-Hassan Mira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Impedovo Maria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoyek Nady" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12528-024-09418-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682919v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinan Karameh Shayya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Lo Presti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2024.2387079" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682922v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16093733" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719815v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40692-023-00306-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719818v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Boudraa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2023.742" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Njingang Mbadjoin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Khalif&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.958569" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Polo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simonian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23095/ETI.2022.23.1.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2022.107306" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04108398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Piperini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simeone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.841.0001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719833v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.6399" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447614v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piperini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Topouzkhanian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.125.0109" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Binay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Hoyek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719979v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bui-Xuan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lehot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-020-02424-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719830v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peresse Schroeder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.6686" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19173/irrodl.v21i4.4787" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027694v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Impedovo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-020-10293-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027678v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.4962" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14658/pupj-ijse-2020-2-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448291v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3326" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kaplan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940611v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528866v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108067v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanchard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Zimmermann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villenave" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00355" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557119v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleyne Caroff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady El Hoyek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benoit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valorge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936883v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936907v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Granado" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107232v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bros" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528863v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Garaffa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853589v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865959v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528860v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528855v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04646017v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438234v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538416v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01528865v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>