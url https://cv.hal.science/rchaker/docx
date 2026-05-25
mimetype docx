--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -308,1149 +308,1149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Online Continuing Education for Healthcare Professionals: A Systematic Scoping Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of research on the outcomes of embodied and collaborative learning in STEM in higher education with immersive technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajj-Hassan Mira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sacha Ozanne</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impedovo Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoyek Nady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Education Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/edu-2022-0226⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computing in Higher Education: Research &amp; Integration of Instructional Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12528-024-09418-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682920v1</w:t>
+                <w:t xml:space="preserve">hal-04792517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-Communities as an Interdisciplinary Approach to Solving Substainability Challenges: A Lake Regeneration Case</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effects of internship abroad on engineering students’ self-perceived employability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Barthes</w:t>
+                <w:t xml:space="preserve">S. Dumas Reyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Arenas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42087-024-00433-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03043797.2024.2400184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04719803v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersive procedural training in virtual reality: A systematic literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 221, pp.105124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compedu.2024.105124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of internship abroad on engineering students’ self-perceived employability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quasi-Communities as an Interdisciplinary Approach to Solving Substainability Challenges: A Lake Regeneration Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chaker</w:t>
+                <w:t xml:space="preserve">Maria Impedovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cederqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slaven Gasparovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03043797.2024.2400184⟩</w:t>
+              <w:t xml:space="preserve">Human Arenas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42087-024-00433-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703350v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04719803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of research on the outcomes of embodied and collaborative learning in STEM in higher education with immersive technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hajj-Hassan Mira</w:t>
+                <w:t xml:space="preserve">Environmental citizenship in Lebanon: a study in the higher education context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Hajj-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoyek Nady</w:t>
+                <w:t xml:space="preserve">Jinan Karameh Shayya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Lo Presti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computing in Higher Education: Research &amp; Integration of Instructional Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12528-024-09418-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adolescence and Youth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02673843.2024.2387079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792517v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental citizenship in Lebanon: a study in the higher education context</w:t>
+                <w:t xml:space="preserve">Environmental Education: A Systematic Review on the Use of Digital Tools for Fostering Sustainability Awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Hajj-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Veronica Lo Presti</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cederqvist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adolescence and Youth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02673843.2024.2387079⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (9), pp.3733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su16093733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682919v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Education: A Systematic Review on the Use of Digital Tools for Fostering Sustainability Awareness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effects of Online Continuing Education for Healthcare Professionals: A Systematic Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Hajj-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Cederqvist</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Ozanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (9), pp.3733. </w:t>
+              <w:t xml:space="preserve">Open Education Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su16093733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/edu-2022-0226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682922v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying ergonomic gestures on interactive learning tabletop and tablets from a situated approach: a pilot taxonomic table and a case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’accompagnement des demandeurs d’emploi longue durée post-formation. Quels sont les effets du suivi à distance ou physique et du soutien perçu sur le retour à l’emploi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louiza Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computers in Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40692-023-00306-7⟩</w:t>
+              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2023.742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719815v1</w:t>
+                <w:t xml:space="preserve">hal-04719818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement des demandeurs d’emploi longue durée post-formation. Quels sont les effets du suivi à distance ou physique et du soutien perçu sur le retour à l’emploi ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studying ergonomic gestures on interactive learning tabletop and tablets from a situated approach: a pilot taxonomic table and a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31 (1), pp.1. </w:t>
+              <w:t xml:space="preserve">Journal of Computers in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18162/fp.2023.742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40692-023-00306-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719818v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES LIENS ENTRE LES OBJECTIFS DE FORMATION, LES FACTEURS SOCIODEMOGRAPHIQUES ET LA REUSSITE CHEZ DES PARTICIPANTS A UN MOOC PROFESSIONNALISANT</w:t>
+                <w:t xml:space="preserve">Environmental education and digital solutions: An analysis of the Lebanese context’s existing and possible digital actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodore Njingang Mbadjoin</w:t>
+                <w:t xml:space="preserve">Mona Khalifé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slaven Gasparovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feduc.2022.958569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585676v1</w:t>
+                <w:t xml:space="preserve">hal-04719822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental education and digital solutions: An analysis of the Lebanese context’s existing and possible digital actions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mona Khalifé</w:t>
+                <w:t xml:space="preserve">LES LIENS ENTRE LES OBJECTIFS DE FORMATION, LES FACTEURS SOCIODEMOGRAPHIQUES ET LA REUSSITE CHEZ DES PARTICIPANTS A UN MOOC PROFESSIONNALISANT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Njingang Mbadjoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slaven Gasparovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Education </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (1), pp.149-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719822v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affording Emotional Regulation of Distant Collaborative Argumentation-Based Learning at University</w:t>
               </w:r>
@@ -1638,732 +1638,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalence et déterminants des risques psychosociaux du personnel en hôpital psychiatrique</w:t>
+                <w:t xml:space="preserve">Effet modérateur des TIC sur les risques psychosociaux en Hôpital psychiatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Christine Piperini</w:t>
+                <w:t xml:space="preserve">Marie-Christine Piperini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Simeone</w:t>
+                <w:t xml:space="preserve">Sylvia Topouzkhanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Vol. 84 (1), pp.1-34. </w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Numéro 125-128 (1), pp.109-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/th.841.0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cips.125.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108398v1</w:t>
+                <w:t xml:space="preserve">hal-05447614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liberté pédagogique et tutorat : le cas du Mardif initié par Jacques Wallet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">User Experience of a 3D Interactive Human Anatomy Learning Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Simonian</w:t>
+                <w:t xml:space="preserve">Mélanie Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Binay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nady Hoyek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Educational Technology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (2), pp.136-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719833v1</w:t>
+                <w:t xml:space="preserve">hal-04719977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet modérateur des TIC sur les risques psychosociaux en Hôpital psychiatrique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Simonian</w:t>
+                <w:t xml:space="preserve">Effect of motor imagery and actual practice on learning professional medical skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Topouzkhanian</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lehot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cips.125.0109⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12909-020-02424-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447614v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Experience of a 3D Interactive Human Anatomy Learning Tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Children's literature in early childhood : the team as a training context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Peresse Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nady Hoyek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Technology and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.6686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719977v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of motor imagery and actual practice on learning professional medical skills</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud El Hajj</w:t>
+                <w:t xml:space="preserve">Prévalence et déterminants des risques psychosociaux du personnel en hôpital psychiatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Piperini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bui-Xuan</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Lehot</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (1), pp.59. </w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 84 (1), pp.1-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12909-020-02424-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/th.841.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719979v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children's literature in early childhood : the team as a training context</w:t>
+                <w:t xml:space="preserve">Liberté pédagogique et tutorat : le cas du Mardif initié par Jacques Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Peresse Schroeder</w:t>
+                <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tréma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 55, </w:t>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/trema.6686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/dms.6399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719830v1</w:t>
+                <w:t xml:space="preserve">hal-04719833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalizing Professional Development: Using Educational Data Mining to Analyze Learners’ Performance and Dropouts in a French MOOC</w:t>
               </w:r>
@@ -2694,200 +2694,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schémas, présentation et rétention de l'information Trois études dans le contexte des MOOC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Affordance en e-formation et régulation de l'apprentissage : une exploration dans un contexte d'études universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Simonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kaplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02448291v1</w:t>
+                <w:t xml:space="preserve">hal-02448279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affordance en e-formation et régulation de l'apprentissage : une exploration dans un contexte d'études universitaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Schémas, présentation et rétention de l'information Trois études dans le contexte des MOOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Kaplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.3326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02448279v1</w:t>
+                <w:t xml:space="preserve">hal-02448291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animated micro-sequences and auto-observational learning: an experiment in physical education and sports classes</w:t>
               </w:r>
@@ -3298,51 +3298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nady El Hoyek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
@@ -3365,247 +3365,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronter l’observation et les théories explicatives pour comprendre l’apprentissage de la programmation informatique à l’école primaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robots scolaires et configuration spatiale de la classe Effets sur les interactions sociales dans le cadre de séquences pédagogiques au CE2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Njingang Mbadjoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Prune, Perspectives de Recherche sur les usages du Numérique dans l'éducation 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Techné et Comue Léonard de Vinci, Jun 2020, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Didapro 8 – DidaSTIC L’informatique, objets d’enseignements – enjeux épistémologiques, didactiques et de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941382v1</w:t>
+                <w:t xml:space="preserve">hal-03585614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots scolaires et configuration spatiale de la classe Effets sur les interactions sociales dans le cadre de séquences pédagogiques au CE2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confronter l’observation et les théories explicatives pour comprendre l’apprentissage de la programmation informatique à l’école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Valorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Simonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theodore Njingang Mbadjoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro 8 – DidaSTIC L’informatique, objets d’enseignements – enjeux épistémologiques, didactiques et de formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque Prune, Perspectives de Recherche sur les usages du Numérique dans l'éducation 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Techné et Comue Léonard de Vinci, Jun 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585614v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affordance en e-formation et régulation de l’apprentissage : une exploration dans un contexte d’études universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Simonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3637,204 +3637,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01936883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a typology of MOOC activity patterns - Learners who never rest?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Penser l’accompagnement des enseignants : entre injonctions à l’innovation et pratique réflexive. L’exemple du robot de téléprésence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Granado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eMOOCs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, madrid, Spain</w:t>
+              <w:t xml:space="preserve">4ème Colloque International en éducation. Enjeux actuels et futurs de la formation et profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01525519v1</w:t>
+                <w:t xml:space="preserve">halshs-01936907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’accompagnement des enseignants : entre injonctions à l’innovation et pratique réflexive. L’exemple du robot de téléprésence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a typology of MOOC activity patterns - Learners who never rest?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Simonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque International en éducation. Enjeux actuels et futurs de la formation et profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, May 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">eMOOCs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01936907v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01525519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle approche méthodologique des interactions Homme-machine ? Le cas d’une recherche par questionnaire pour étudier l’influence des SG sur les rapports aux savoirs de jeunes en insertion en région Nord Pas-de-Calais</w:t>
               </w:r>
@@ -3978,234 +3978,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01528863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission des pratiques technologiques dans l'ère numérique</w:t>
+                <w:t xml:space="preserve">La transmission des pratiques technologiques dans l'ère numérique : une dialectique entre normes sociales et apprentissages informels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transmettre? Biennale du CNAM</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00853589v1</w:t>
+                <w:t xml:space="preserve">halshs-00865959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission des pratiques technologiques dans l'ère numérique : une dialectique entre normes sociales et apprentissages informels</w:t>
+                <w:t xml:space="preserve">La contribution des TIC à l'insertion socioprofessionnelle : une approche tridimensionnelle de la notion de compétence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque International sur les technologies en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00865959v1</w:t>
+                <w:t xml:space="preserve">halshs-01528860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution des TIC à l'insertion socioprofessionnelle : une approche tridimensionnelle de la notion de compétence</w:t>
+                <w:t xml:space="preserve">La transmission des pratiques technologiques dans l'ère numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur les technologies en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Transmettre? Biennale du CNAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01528860v1</w:t>
+                <w:t xml:space="preserve">halshs-00853589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards d'acteurs des mondes de l'éducation et de l'entreprise sur les TIC.</w:t>
               </w:r>
@@ -4526,51 +4526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier l'innovation technologique et pédagogique à partir des affordances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Valorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4966,51 +4966,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cederqvist" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Hajj-Hassan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13412-025-01079-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05322370v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reyssier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.076.0119" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682920v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Ozanne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/edu-2022-0226" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719803v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Impedovo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Gasparovic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42087-024-00433-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674148v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Jongbloed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2024.105124" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas Reyssier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2024.2400184" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajj-Hassan Mira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Impedovo Maria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoyek Nady" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12528-024-09418-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682919v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinan Karameh Shayya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Lo Presti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2024.2387079" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682922v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16093733" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719815v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40692-023-00306-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719818v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Boudraa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2023.742" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Njingang Mbadjoin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Khalif&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.958569" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Polo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simonian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23095/ETI.2022.23.1.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2022.107306" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04108398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Piperini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simeone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.841.0001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719833v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.6399" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447614v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piperini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Topouzkhanian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.125.0109" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Binay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Hoyek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719979v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bui-Xuan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lehot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-020-02424-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719830v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peresse Schroeder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.6686" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19173/irrodl.v21i4.4787" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027694v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Impedovo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-020-10293-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027678v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.4962" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14658/pupj-ijse-2020-2-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448291v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3326" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kaplan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940611v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528866v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108067v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanchard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Zimmermann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villenave" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00355" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557119v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleyne Caroff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady El Hoyek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benoit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valorge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936883v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936907v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Granado" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107232v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bros" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528863v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Garaffa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853589v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865959v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528860v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528855v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04646017v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438234v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538416v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01528865v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cederqvist" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Hajj-Hassan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13412-025-01079-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05322370v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reyssier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.076.0119" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792517v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajj-Hassan Mira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Impedovo Maria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoyek Nady" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12528-024-09418-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas Reyssier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2024.2400184" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Jongbloed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2024.105124" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Impedovo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Gasparovic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42087-024-00433-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinan Karameh Shayya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Lo Presti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2024.2387079" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682922v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16093733" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Ozanne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/edu-2022-0226" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Boudraa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2023.742" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719815v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40692-023-00306-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Khalif&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.958569" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585676v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Njingang Mbadjoin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Polo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simonian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23095/ETI.2022.23.1.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2022.107306" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447614v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piperini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simeone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Topouzkhanian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.125.0109" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Binay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Hoyek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bui-Xuan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lehot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-020-02424-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719830v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peresse Schroeder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.6686" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04108398v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Piperini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garcia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.841.0001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.6399" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19173/irrodl.v21i4.4787" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027694v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Impedovo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-020-10293-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027678v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.4962" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14658/pupj-ijse-2020-2-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448279v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kaplan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448291v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3326" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940611v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528866v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108067v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanchard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Zimmermann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villenave" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00355" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557119v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleyne Caroff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady El Hoyek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benoit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585614v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941382v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valorge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936883v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936907v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Granado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525519v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107232v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bros" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528863v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Garaffa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865959v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528860v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528855v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04646017v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438234v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538416v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01528865v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>