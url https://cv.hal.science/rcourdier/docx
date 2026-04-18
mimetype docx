--- v0 (2026-03-19)
+++ v1 (2026-04-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémy Courdier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor in Computer ScienceHead of the Working Group on Collective Adaptive Systems in the LIM Lab</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Rémy Courdier received The Ph.D. degree in computer science from Nice Sophia-Antipolis University (France), he defended an accreditation to supervise researches projects and teams &amp;quot;Habilitation a Diriger des Recherches (HDR)&amp;quot; in 2003. He is university professor since 2008 and has been head of the Computer Science and Mathematics Research Laboratory of the University of Reunion Island. He has a strong Background in software engineering by working in R&D Teams of international IT Companies such as Digital Equipement Corporation and Schneider Electric. His research and extensive extracurricular activities combine interests in artificial intelligence and adaptive collective systems for socio-technical systems modeling and decision support. In 2023, Remy Courdier was elected to the National University Council (CNU), an authority of the French Ministry of Higher Education and Research.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interests:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">adaptive collective systems, multi-agent systems, agent based modelling, multi-agent simulation, cognitive computing, spatial planning, sustainable development, urban system simulation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une utilisation éco responsable des objets connectés par la mutualisation de leurs composants physiques : Une approche basée sur le concept d’artefact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (3-4), pp.393-413. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A step towards more eco-responsible computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lecture Notes in Computer Science, 12814, pp.175-184. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83164-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agronomie clinique et territoriale pour accompagner la transition vers une économie circulaire autour de l'agriculture : mise à l'épreuve et enseignements du projet GABiR à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), 16 p. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/bir974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Temporal Environment for Multi-Agent Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.607-613. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12720/JCM.14.7.607-613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement parallèle de simulations orientes agent : Une approche basée sur l'analyse des dépendances temporelles des influences et perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Philippe Huget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (5-6), pp.673-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Systems Evolution: The MABIS model to gather several communities on an adaptable environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Joseph Tanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), p. 269-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based simulation of complex systems: application to collective management of animal wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenintsoa Hary Andriamasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (3), pp.30-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual 'Role-Centered' Model for Design of Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dany Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Vol. 1599, pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un processus de développement en spirale pour la simulation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marcenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue RSTI - L'Objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Vol. 4 (1), pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Emergence Machine for Complex Systems Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marcenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calderoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Vol. 1416, pp.785-794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche et un modèle de conception à base d'objets et de réseaux sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 12 (3), pp.285-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de l’apport des techniques système expert dans le contexte du diagnostic des automatismes répartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grzesiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Intelligence Artificielle et Système Experts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, pp.43-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires intelligents durables et approche multi-agents : Retour d'expériences de travaux menés à l'île de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème rencontre scientifique sur les TERritoires INTelligents (TERINT2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università Di Corsica, Jul 2023, Ajaccio (20000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From multi-agent systems to collective adaptive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperative Robotics and Artificial Intelligence Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Mascareignes, Dec 2022, Rose Hill Campus, Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle générique inclusif de système ambiant dédié à l'assistance basé sur le paradigme multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Paul Jamont, Oct 2021, Rouen, France. pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie pour les systèmes multi-agents ambiants dans les villes intelligentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Roche, Nov 2020, Chambéry (73), France. pp.199-216, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57726/mhdg-s181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoVaBiA: A Multi-agent Decision-Making Support Tool for Organic Waste Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hatik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Medmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Applications of Agents, Multi-Agent Systems (PAAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Demazeau; Tom Holvoet; Juan M Corchado; Stefania Costantini, Oct 2020, L'Aquila, Italy. pp.421-425, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49778-1_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous Computing and Multi-agent Systems: Clarification of the Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Conference on Principles and Practice of Multi-Agent Systems (PRIMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Torino, Italy. pp.602-609, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-33792-6_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Temporality Model Time Scheduling Approach: a Practical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Davidsson, P., Verhagen, H. (eds) Multi-Agent-Based Simulation XIX. Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden. pp.115-125, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22270-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation Function for Agent Adaptation Issues in Ambient Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Velontrasina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCMS 2019: The 11th International Conference on Computer Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, North Rockhampton, Australia. pp.246-249, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3307363.3307376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards Scalable Agent-Based Simulation Model: Impact of the Time Scheduling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Agent-Based Modelling of Urban Systems Systems (ABMUS2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards a Balance between Adequacy and Time Optimization in Agent-based Simulations - A Practical Application of the Temporality Model Time Scheduling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Jul 2018, Porto, Portugal. pp.160-166, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006904601600166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Smart Island Simulation Application a Case Study of Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Practical Applications of Agents and Multi-Agent Systems(PAAMS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Porto, Portugal. pp.457--469, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60285-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards Simulating Smart Cities and Smart Islands with a Shared Generic Framework - A Case Study of London and Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ferard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Bustos-Turu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen H. van Dam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Smart Cities and Green ICT Systems(SmartGreens 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.329--336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders Strategies’ in Common Pool Resources. Experimentation of a help tool to the decision with Multi-Agent Based Simulation for Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daniel Cazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Cognitive Informatics and Cognitive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University, Aug 2016, Stanford, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIEGMAS : Un simulateur multi-agents pour l'étude des territoires de l'Océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daniel Cazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A agentified use of the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Internet of Things(iThings 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Chengdu, China. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iThings-GreenCom-CPSCom-SmartData.2016.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based modelling: what matters is action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Congress on Environmental Modelling and Software (iEMSs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. 1335 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIEGVIEW: un outil de visualisation des décisions à base de système Multi-Agents appliqué à la gouvernance des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Forum des Jeunes Chercheurs “Perception, représentation, compréhension”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Oct 2016, Saint-Denis, La Réunion. pp.91-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECA : une architecture agent pour l’adaptation au niveau individuel par réutilisation du modèle influence-réaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Velontrasina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'16) - short Paper Acceptation Rate 59%</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rouen, France. pp.161-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agentified use of the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full Paper in 9th IEEE International Conference on Internet of Things(iThings 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d’acteurs pour la Gouvernance Communautaire des Ressources Naturelles : Expérimentation d’un outil d’aide à la Décision à base de Systèmes Multi-Agents appliqué à l’Océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA’15 Rencontres de Jeunes Chercheurs en Intelligence Artificielle, Plateforme PFIA’15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de l'action humaine basée sur l'affordance vue comme propriété émergente du couple acteur/environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées francophones sur les Systèmes Multi-Agents (JFSMA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France. 226 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiagent System to Model Human Action Based on the Concept of Affordance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienne, Austria. pp.644-651, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005141606440651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de l'action humaine basée sur l'affordance vue comme propriété émergente du couple acteur/environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'14) - Long Paper Acceptation Rate 31%</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-Sur-Drôme, Région indéterminée. pp.129--138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASC : MAp Sectors Creator - a tool to help at the configuration of multi-agents systems for everyone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULTECH 4th International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication (INSTICC); Austrian Computer Society; Vienna University of Technology – TU Wien (TUW), Aug 2014, Vienne, Austria. pp.836-844, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005133408360844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agents model for the study of interactions between the stakeholders in the common pool resources : application to the district of Miarinarivo (Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Multi-Agent Systems and Simulation (MAS&amp;S’14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Warsaw, Poland. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique pour la modélisation multi-comportementale dans la SOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the Journées Francophones Systèmes Multi-Agents (JFSMA’13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial planning and sustainable development through multi-agent simulation: lessons from Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grantham Institute for Climate Change Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling situated action based on affordances and stigmergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IEEE International Conference on Self-Adaptive and Self-Organizing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lyon, France. 254 p., </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/saso.2012.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reification of emergent urban areas in a land-use simulation model in Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI workshop on Intelligent Agents in Urban Simulations and Smart Cities (IAUSSC2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another step toward reusability in agent-based simulation : Multi-behaviors & aMVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Athène, Greece. pp.1112--1119, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2012.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’action située basée sur les affordances et la stigmergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes Multi-Agents: Ouverture, Autonomie, et Co-évolution - JFSMA 12 - Vingtièmes journées francophones sur les systèmes multi-agents.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Honfleur, France. pp.117--126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'action située basée sur les affordances et la stigmergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Journées francophones sur les Systèmes Multi-Agents (JFSMA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Honfleur, France. 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Situated Action based on Affordance and Stigmergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Self-Adaptive and Self- Organizing Systems (SASO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.175--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to represent human activities in farming systems based on reactive situated agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODSIM2011, 19th International Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Perth, Australia. pp.2901--2907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réification de zones urbaines émergentes dans un modèle simulant l'évolution de la population à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.63--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of activities: application of some concepts and formalizations to agricultural systems simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling and Applied Simulation (MAS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Fès, Morocco. pp.25--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration : Aménagement énergétique d'un territoire - une approche par simulation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.237--240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">See emergence as a metaknowledge, a way to reify emegent phenomena in multiagent simulations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Porto, Portugal. pp.564--569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser et simuler l'aménagement énergétique d'un territoire par les systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence des Réseaux, de l'Informatique, et du Multimédia pour les E-Services (CRIMES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saint Denis de La Réunion, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Simulation de l’aménagement énergitique d’un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Convergence des Réseaux, de l’Informatique et du Multimédia pour les E-services (CRIME’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Saint-Denis, La Réunion. pp.17--22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Virtual Worlds from Biodiversity Information Systems: requirements, general process and typology of the metaverse's models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Tanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Internet and Web Applications and Services (ICIW 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Venise, Italy. pp.549--554, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIW.2009.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specimen’s behavior management: A masterpiece for Biodiversity Information System’s representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Tanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International ICSC Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Thessalonique, Greece. pp.563--578, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88351-7_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration XELOC : un support générique pour la configuration et l'initialisation de systèmes multi-agents, ISBN: 978.2.85428.911.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.251--256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-génération d'Environnement : l'exemple d'Infinite Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Lyon, France. pp.165--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of temporal dependencies of perceptions and influences for the distributed execution of agent-oriented simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Philippe Huget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Simulation and Modelling Conference (ESM2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Le Havre, France. pp.343--347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dépendances temporelles des influences et perceptions pour l’exécution distribuée de simulations orientées agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Philippe Huget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.33--42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence as metaknowledge: refining simulation models through emergence reification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Simulation and Modelling Conference (ESM2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Le Havre, France. pp.25--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools to visualise the structure of multi-agent conservations at various levels of analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Médoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Christchurch, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d'observation et d'analyse de simulations multi-agents : l'expérience de la plate-forme Geamas/Biomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Médoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CABM-HEMA-SMAGET 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bourg-Saint-Maurice, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of simulation models to improve individual and collective management of pig effluents in Grand-Ilet (Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Médoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Green Pork Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Generic Motivations in Social Hybrid Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenintsoa Andriamasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RASTA 2002: Regulated Agent-Based Social Systems - First International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Bologna, Italy. pp.281-300, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25867-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-modelling approach to help agricultural stakeholders design animal wastes management strategies in the Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Medoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Biennial Meeting of the International Environmental Modelling and Software Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Osnabrück, Germany. 528 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation agent appliquée à la gestion collective d'effluents d'élevage. Mise en oeuvre des concepts génériques de la plate-forme Geamas au sein de l'application Biomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenintsoa Hary Andriamasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ATP 99/60</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomas : un modèle multi-agents pour aider à la gestion négociée d'effluents d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Calderoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SMAGET. Modèles et Systèmes Multi-Agents pour la Gestion de l'Environnement et des Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un modèle multi-agents pour la gestion des effluents d'élevage à l'echelle d'une localité rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Calderoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Francophones en Intelligence Artificielle Distribuée et Systèmes Multi-Agents (JFIADSMA'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Pont-à-Mousson, France. 376 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur d'inférence et formalisme objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICO 1989 - International workshop on Cognitive Informatics applied to Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1989, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Based Knowledge and Reasoning design for diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPAC 1989 - International Symposium on Advanced Information Processing in Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1989, Nancy, France. pp.251-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un moteur d'inférence basé sur les des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APPLICA 1988 - 1er congrès européen d'Intelligence Artificielle et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SkuadCityModel : Une simulation de déplacements urbains construite sur la plate-forme SKUAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gauthier Picard; Christophe Lang; Nicolas Marilleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'16) - Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Metabief, France. Cepadues, Journées Francophones Systèmes Multi-Agents (JFSMA'16) - Demonstration, pp.233-234, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle relationnel pour la coordination des comportements des agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Velontrasina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de microgrids à l'aide d'un système multi-agents et de mesures de gisements solaires sur l'ile de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Duizabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Bessafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel, Fabien and Saunier, Julien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'16) - Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rouen, France. Cepadues, pp.247-248, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Systems: A webservices oriented architecture to face future management’s challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Tanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Western Indian Ocean Marine Science Association (WIOMSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Saint-Denis, Réunion. pp.n.c., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue &amp;quot;Agent-Based Modelling of City Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen H. van Dam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Courdier; Koen H. Van Dam. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDPI AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3 - 4, 177 p., 2016, Systems, ISSN 2079-8954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles théoriques aux applications multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Courdier; Jean-Paul Jamont; Gauthier Picard; Laurent Vercouter. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 30 (1-2/2016), 261 p., 2016, Revue d’Intelligence Artificielle, 978‐2‐7462‐4764‐2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes Multi-Agents (Actes des JFSMA 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepadues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782364931541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for a New Agent Architecture Based on the MVC Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allan Ramsay and Gennady Agre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence: Methodology, Systems, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7557, Springer Berlin Heidelberg, pp.230-239, 2012, Lecture Notes in Computer Science, 978-3-642-33184-8. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33185-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an Information System for the Preservation of the Insular Tropical Environment of Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulises Cortés and Manel Poch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Agent-Based Environmental Management Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser, pp.61-90, 2009, Whitestein Series in Software Agent Technologies and Autonomic Computing, 978-3-7643-8897-3. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7643-8900-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an interactive training environment distributed on networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Senteni; Alain Taurisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovatives Learning and Knowledge Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ed. UNESCO, pp.99-118, 2005, 99903-73-19-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des plates-formes SMA françaises à travers un Toy-problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul A Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation et Applications des SMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.207-242, 2002, 2-7462-0439-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation with an Agent-Oriented Platform in JAVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marcenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing Application Frameworks: Object-Oriented Frameworks at Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley and Sons' book, 1999, 0471252018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle et Transports : Travaux de recherche menés au LIM, groupe de Travail Systèmes Collectifs Adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des connaissances pour les diagnostics de dysfonctionnements de Systèmes Intégrés de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université de Nice-Sophia Antipolis, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04382329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Multi-Agents : Architecture, Ingénierie et Expérimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Système multi-agents [cs.MA]. Université de la Réunion, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01474194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment circule l'information dans une ville intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Porlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avantages et limites des villes intelligentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Porlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et Caractéristiques de la ville intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Porlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents enjeux auxquels font face les villes intelligentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Porlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux modèles théoriques et applications multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (1-2), pp.7--10, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POVABIA multi-agent simulation system for enhancing the potential of urban biowaste : application to the territory of Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hatik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Medmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Jiquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:ee217cdb7a4fc54d7a6fb3e226fa977bc9436c47;origin=https://hal.archives-ouvertes.fr/hal-04550995;visit=swh:1:snp:233cf3ba43a3f5a53014a52db398a97f1110f72d;anchor=swh:1:rel:390bf283f9e01c9d63da757b307fb2b9615f27c7;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Kit for Ubiquitous Agent Development (SKUAD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4e75a1a410ce344e049cfd1104956fc278963d71;origin=https://hal.archives-ouvertes.fr/hal-04555355;visit=swh:1:snp:22ad457b7dd5f125b1259081a4edcf378a5bd3fd;anchor=swh:1:rel:151133ba33a84cf395fc320716f1cdd6a65cf8d9;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémy Courdier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor in Computer ScienceHead of the Working Group on Collective Adaptive Systems in the LIM Lab</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Rémy Courdier received The Ph.D. degree in computer science from Nice Sophia-Antipolis University (France), he defended an accreditation to supervise researches projects and teams &amp;quot;Habilitation a Diriger des Recherches (HDR)&amp;quot; in 2003. He is university professor since 2008 and has been head of the Computer Science and Mathematics Research Laboratory of the University of Reunion Island. He has a strong Background in software engineering by working in R&D Teams of international IT Companies such as Digital Equipement Corporation and Schneider Electric. His research and extensive extracurricular activities combine interests in artificial intelligence and adaptive collective systems for socio-technical systems modeling and decision support. In 2023, Remy Courdier was elected to the National University Council (CNU), an authority of the French Ministry of Higher Education and Research.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interests:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">adaptive collective systems, multi-agent systems, agent based modelling, multi-agent simulation, cognitive computing, spatial planning, sustainable development, urban system simulation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une utilisation éco responsable des objets connectés par la mutualisation de leurs composants physiques : Une approche basée sur le concept d’artefact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (3-4), pp.393-413. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A step towards more eco-responsible computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lecture Notes in Computer Science, 12814, pp.175-184. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83164-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agronomie clinique et territoriale pour accompagner la transition vers une économie circulaire autour de l'agriculture : mise à l'épreuve et enseignements du projet GABiR à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), 16 p. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/bir974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Temporal Environment for Multi-Agent Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.607-613. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12720/JCM.14.7.607-613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement parallèle de simulations orientes agent : Une approche basée sur l'analyse des dépendances temporelles des influences et perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Philippe Huget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (5-6), pp.673-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Systems Evolution: The MABIS model to gather several communities on an adaptable environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Joseph Tanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), p. 269-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based simulation of complex systems: application to collective management of animal wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenintsoa Hary Andriamasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (3), pp.30-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual 'Role-Centered' Model for Design of Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dany Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Vol. 1599, pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un processus de développement en spirale pour la simulation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marcenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue RSTI - L'Objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Vol. 4 (1), pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Emergence Machine for Complex Systems Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marcenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calderoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Vol. 1416, pp.785-794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche et un modèle de conception à base d'objets et de réseaux sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 12 (3), pp.285-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de l’apport des techniques système expert dans le contexte du diagnostic des automatismes répartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grzesiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Intelligence Artificielle et Système Experts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, pp.43-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-symbolic multi-agent simulation of engagement dynamics: Comparison of resilient and fragile organisational profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamy Haja Rakotobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">he 11th International Conference on Information and Communication Technology for Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Bankok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires intelligents durables et approche multi-agents : Retour d'expériences de travaux menés à l'île de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème rencontre scientifique sur les TERritoires INTelligents (TERINT2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università Di Corsica, Jul 2023, Ajaccio (20000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From multi-agent systems to collective adaptive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperative Robotics and Artificial Intelligence Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Mascareignes, Dec 2022, Rose Hill Campus, Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle générique inclusif de système ambiant dédié à l'assistance basé sur le paradigme multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Paul Jamont, Oct 2021, Rouen, France. pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie pour les systèmes multi-agents ambiants dans les villes intelligentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Roche, Nov 2020, Chambéry (73), France. pp.199-216, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57726/mhdg-s181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoVaBiA: A Multi-agent Decision-Making Support Tool for Organic Waste Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hatik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Medmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Applications of Agents, Multi-Agent Systems (PAAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Demazeau; Tom Holvoet; Juan M Corchado; Stefania Costantini, Oct 2020, L'Aquila, Italy. pp.421-425, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49778-1_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Temporality Model Time Scheduling Approach: a Practical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Davidsson, P., Verhagen, H. (eds) Multi-Agent-Based Simulation XIX. Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden. pp.115-125, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22270-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous Computing and Multi-agent Systems: Clarification of the Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Conference on Principles and Practice of Multi-Agent Systems (PRIMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Torino, Italy. pp.602-609, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-33792-6_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation Function for Agent Adaptation Issues in Ambient Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Velontrasina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCMS 2019: The 11th International Conference on Computer Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, North Rockhampton, Australia. pp.246-249, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3307363.3307376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards Scalable Agent-Based Simulation Model: Impact of the Time Scheduling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Agent-Based Modelling of Urban Systems Systems (ABMUS2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards a Balance between Adequacy and Time Optimization in Agent-based Simulations - A Practical Application of the Temporality Model Time Scheduling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Jul 2018, Porto, Portugal. pp.160-166, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006904601600166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Smart Island Simulation Application a Case Study of Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Practical Applications of Agents and Multi-Agent Systems(PAAMS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Porto, Portugal. pp.457--469, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60285-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards Simulating Smart Cities and Smart Islands with a Shared Generic Framework - A Case Study of London and Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ferard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Bustos-Turu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen H. van Dam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Smart Cities and Green ICT Systems(SmartGreens 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.329--336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders Strategies’ in Common Pool Resources. Experimentation of a help tool to the decision with Multi-Agent Based Simulation for Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daniel Cazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Cognitive Informatics and Cognitive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University, Aug 2016, Stanford, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIEGMAS : Un simulateur multi-agents pour l'étude des territoires de l'Océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daniel Cazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIEGVIEW: un outil de visualisation des décisions à base de système Multi-Agents appliqué à la gouvernance des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Forum des Jeunes Chercheurs “Perception, représentation, compréhension”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Oct 2016, Saint-Denis, La Réunion. pp.91-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based modelling: what matters is action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Congress on Environmental Modelling and Software (iEMSs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. 1335 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECA : une architecture agent pour l’adaptation au niveau individuel par réutilisation du modèle influence-réaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Velontrasina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'16) - short Paper Acceptation Rate 59%</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rouen, France. pp.161-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agentified use of the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Internet of Things (iThings 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Chengdu, China. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iThings-GreenCom-CPSCom-SmartData.2016.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d’acteurs pour la Gouvernance Communautaire des Ressources Naturelles : Expérimentation d’un outil d’aide à la Décision à base de Systèmes Multi-Agents appliqué à l’Océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA’15 Rencontres de Jeunes Chercheurs en Intelligence Artificielle, Plateforme PFIA’15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiagent System to Model Human Action Based on the Concept of Affordance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienne, Austria. pp.644-651, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005141606440651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de l'action humaine basée sur l'affordance vue comme propriété émergente du couple acteur/environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées francophones sur les Systèmes Multi-Agents (JFSMA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France. 226 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASC : MAp Sectors Creator - a tool to help at the configuration of multi-agents systems for everyone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULTECH 4th International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication (INSTICC); Austrian Computer Society; Vienna University of Technology – TU Wien (TUW), Aug 2014, Vienne, Austria. pp.836-844, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005133408360844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de l'action humaine basée sur l'affordance vue comme propriété émergente du couple acteur/environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'14) - Long Paper Acceptation Rate 31%</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-Sur-Drôme, Région indéterminée. pp.129--138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agents model for the study of interactions between the stakeholders in the common pool resources : application to the district of Miarinarivo (Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Multi-Agent Systems and Simulation (MAS&amp;S’14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Warsaw, Poland. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial planning and sustainable development through multi-agent simulation: lessons from Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grantham Institute for Climate Change Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique pour la modélisation multi-comportementale dans la SOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the Journées Francophones Systèmes Multi-Agents (JFSMA’13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reification of emergent urban areas in a land-use simulation model in Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI workshop on Intelligent Agents in Urban Simulations and Smart Cities (IAUSSC2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling situated action based on affordances and stigmergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IEEE International Conference on Self-Adaptive and Self-Organizing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lyon, France. 254 p., </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/saso.2012.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another step toward reusability in agent-based simulation : Multi-behaviors & aMVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Athène, Greece. pp.1112--1119, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2012.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’action située basée sur les affordances et la stigmergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes Multi-Agents: Ouverture, Autonomie, et Co-évolution - JFSMA 12 - Vingtièmes journées francophones sur les systèmes multi-agents.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Honfleur, France. pp.117--126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'action située basée sur les affordances et la stigmergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Journées francophones sur les Systèmes Multi-Agents (JFSMA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Honfleur, France. 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Situated Action based on Affordance and Stigmergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Self-Adaptive and Self- Organizing Systems (SASO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.175--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to represent human activities in farming systems based on reactive situated agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODSIM2011, 19th International Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Perth, Australia. pp.2901--2907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réification de zones urbaines émergentes dans un modèle simulant l'évolution de la population à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.63--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of activities: application of some concepts and formalizations to agricultural systems simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling and Applied Simulation (MAS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Fès, Morocco. pp.25--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">See emergence as a metaknowledge, a way to reify emegent phenomena in multiagent simulations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Porto, Portugal. pp.564--569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration : Aménagement énergétique d'un territoire - une approche par simulation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.237--240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Simulation de l’aménagement énergitique d’un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Convergence des Réseaux, de l’Informatique et du Multimédia pour les E-services (CRIME’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Saint-Denis, La Réunion. pp.17--22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser et simuler l'aménagement énergétique d'un territoire par les systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence des Réseaux, de l'Informatique, et du Multimédia pour les E-Services (CRIMES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saint Denis de La Réunion, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Virtual Worlds from Biodiversity Information Systems: requirements, general process and typology of the metaverse's models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Tanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Internet and Web Applications and Services (ICIW 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Venise, Italy. pp.549--554, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIW.2009.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specimen’s behavior management: A masterpiece for Biodiversity Information System’s representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Tanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International ICSC Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Thessalonique, Greece. pp.563--578, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88351-7_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration XELOC : un support générique pour la configuration et l'initialisation de systèmes multi-agents, ISBN: 978.2.85428.911.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.251--256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-génération d'Environnement : l'exemple d'Infinite Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Lyon, France. pp.165--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of temporal dependencies of perceptions and influences for the distributed execution of agent-oriented simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Philippe Huget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Simulation and Modelling Conference (ESM2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Le Havre, France. pp.343--347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dépendances temporelles des influences et perceptions pour l’exécution distribuée de simulations orientées agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Philippe Huget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.33--42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence as metaknowledge: refining simulation models through emergence reification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Simulation and Modelling Conference (ESM2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Le Havre, France. pp.25--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools to visualise the structure of multi-agent conservations at various levels of analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Médoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Christchurch, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d'observation et d'analyse de simulations multi-agents : l'expérience de la plate-forme Geamas/Biomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Médoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CABM-HEMA-SMAGET 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bourg-Saint-Maurice, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of simulation models to improve individual and collective management of pig effluents in Grand-Ilet (Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Médoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Green Pork Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Generic Motivations in Social Hybrid Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenintsoa Andriamasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RASTA 2002: Regulated Agent-Based Social Systems - First International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Bologna, Italy. pp.281-300, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25867-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-modelling approach to help agricultural stakeholders design animal wastes management strategies in the Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Medoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Biennial Meeting of the International Environmental Modelling and Software Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Osnabrück, Germany. 528 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation agent appliquée à la gestion collective d'effluents d'élevage. Mise en oeuvre des concepts génériques de la plate-forme Geamas au sein de l'application Biomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenintsoa Hary Andriamasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ATP 99/60</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomas : un modèle multi-agents pour aider à la gestion négociée d'effluents d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Calderoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SMAGET. Modèles et Systèmes Multi-Agents pour la Gestion de l'Environnement et des Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un modèle multi-agents pour la gestion des effluents d'élevage à l'echelle d'une localité rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Calderoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Francophones en Intelligence Artificielle Distribuée et Systèmes Multi-Agents (JFIADSMA'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Pont-à-Mousson, France. 376 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur d'inférence et formalisme objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICO 1989 - International workshop on Cognitive Informatics applied to Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1989, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Based Knowledge and Reasoning design for diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPAC 1989 - International Symposium on Advanced Information Processing in Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1989, Nancy, France. pp.251-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un moteur d'inférence basé sur les des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APPLICA 1988 - 1er congrès européen d'Intelligence Artificielle et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SkuadCityModel : Une simulation de déplacements urbains construite sur la plate-forme SKUAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gauthier Picard; Christophe Lang; Nicolas Marilleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'16) - Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Metabief, France. Cepadues, Journées Francophones Systèmes Multi-Agents (JFSMA'16) - Demonstration, pp.233-234, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle relationnel pour la coordination des comportements des agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Velontrasina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de microgrids à l'aide d'un système multi-agents et de mesures de gisements solaires sur l'ile de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Duizabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Bessafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel, Fabien and Saunier, Julien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'16) - Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rouen, France. Cepadues, pp.247-248, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Systems: A webservices oriented architecture to face future management’s challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Tanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Western Indian Ocean Marine Science Association (WIOMSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Saint-Denis, Réunion. pp.n.c., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue &amp;quot;Agent-Based Modelling of City Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen H. van Dam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Courdier; Koen H. Van Dam. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDPI AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3 - 4, 177 p., 2016, Systems, ISSN 2079-8954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles théoriques aux applications multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Courdier; Jean-Paul Jamont; Gauthier Picard; Laurent Vercouter. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 30 (1-2/2016), 261 p., 2016, Revue d’Intelligence Artificielle, 978‐2‐7462‐4764‐2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes Multi-Agents (Actes des JFSMA 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepadues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782364931541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for a New Agent Architecture Based on the MVC Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allan Ramsay and Gennady Agre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence: Methodology, Systems, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7557, Springer Berlin Heidelberg, pp.230-239, 2012, Lecture Notes in Computer Science, 978-3-642-33184-8. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33185-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an Information System for the Preservation of the Insular Tropical Environment of Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulises Cortés and Manel Poch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Agent-Based Environmental Management Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser, pp.61-90, 2009, Whitestein Series in Software Agent Technologies and Autonomic Computing, 978-3-7643-8897-3. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7643-8900-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an interactive training environment distributed on networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Senteni; Alain Taurisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovatives Learning and Knowledge Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ed. UNESCO, pp.99-118, 2005, 99903-73-19-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des plates-formes SMA françaises à travers un Toy-problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul A Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation et Applications des SMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.207-242, 2002, 2-7462-0439-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation with an Agent-Oriented Platform in JAVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marcenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing Application Frameworks: Object-Oriented Frameworks at Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley and Sons' book, 1999, 0471252018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle et Transports : Travaux de recherche menés au LIM, groupe de Travail Systèmes Collectifs Adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des connaissances pour les diagnostics de dysfonctionnements de Systèmes Intégrés de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université de Nice-Sophia Antipolis, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04382329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Multi-Agents : Architecture, Ingénierie et Expérimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Système multi-agents [cs.MA]. Université de la Réunion, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01474194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment circule l'information dans une ville intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Porlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avantages et limites des villes intelligentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Porlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et Caractéristiques de la ville intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Porlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents enjeux auxquels font face les villes intelligentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Porlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux modèles théoriques et applications multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (1-2), pp.7--10, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POVABIA multi-agent simulation system for enhancing the potential of urban biowaste : application to the territory of Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hatik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Medmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Jiquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:ee217cdb7a4fc54d7a6fb3e226fa977bc9436c47;origin=https://hal.archives-ouvertes.fr/hal-04550995;visit=swh:1:snp:233cf3ba43a3f5a53014a52db398a97f1110f72d;anchor=swh:1:rel:390bf283f9e01c9d63da757b307fb2b9615f27c7;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Kit for Ubiquitous Agent Development (SKUAD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4e75a1a410ce344e049cfd1104956fc278963d71;origin=https://hal.archives-ouvertes.fr/hal-04555355;visit=swh:1:snp:22ad457b7dd5f125b1259081a4edcf378a5bd3fd;anchor=swh:1:rel:151133ba33a84cf395fc320716f1cdd6a65cf8d9;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04055929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Courdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Payet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.36" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056544v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83164-6_14" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/bir974" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04376222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Ralitera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/JCM.14.7.607-613" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;bastien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hoareau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Philippe Huget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762509v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;bastien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Conruyt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Joseph Tanzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461091v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenintsoa Hary Andriamasinoro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dany Vally" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382518v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marcenac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giroux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calderoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le H&#233;rin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382691v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grzesiak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04372427v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04372449v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04374523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Aky" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04373519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57726/mhdg-s181" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04373562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hatik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Medmoun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49778-1_39" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04376218v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_46" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01911984v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22270-3_9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04376232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Velontrasina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307363.3307376" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01911987v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01911986v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006904601600166" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510846v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60285-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Bustos-Turu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen H. van Dam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450845v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaudieux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daniel Cazal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Kwan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bastien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grondin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01816485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Gangat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings-GreenCom-CPSCom-SmartData.2016.76" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426767v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01478269v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01478263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450681v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466931v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005141606440651" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01478270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450086v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005133408360844" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449053v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187203v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187202v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/saso.2012.29" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel David" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187217v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.144" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188007v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748013v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188004v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745850v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188693v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188699v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423818v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Tanzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIW.2009.89" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188700v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88351-7_42" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188045v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188718v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188049v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188711v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Ralambondrainy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828636v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828727v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382943v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenintsoa Andriamasinoro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25867-4_17" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VLFZHK53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461098v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Medoc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768050v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Calderoni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768495v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382611v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382539v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01911981v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567278v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01478252v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Duizabo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188703v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461453v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdpi.com/journal/systems/special_issues/agent-based-modelling-city-systems" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01457376v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ria.revuesonline.com/resnum.jsp?editionId=3109&amp;amp;Submit2.x=19&amp;amp;Submit2.y=16&amp;amp;Submit2=Envoyer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282187v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186483v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33185-5_26" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186491v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8900-0_4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382984v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382783v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul A Barth&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutknecht" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382859v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01457482v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-04382329v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-01474194v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554830v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Porlier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555000v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04377065v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554723v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759386v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550995v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Medmoun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jiquel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ee217cdb7a4fc54d7a6fb3e226fa977bc9436c47;origin=https://hal.archives-ouvertes.fr/hal-04550995;visit=swh:1:snp:233cf3ba43a3f5a53014a52db398a97f1110f72d;anchor=swh:1:rel:390bf283f9e01c9d63da757b307fb2b9615f27c7;path=/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555355v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4e75a1a410ce344e049cfd1104956fc278963d71;origin=https://hal.archives-ouvertes.fr/hal-04555355;visit=swh:1:snp:22ad457b7dd5f125b1259081a4edcf378a5bd3fd;anchor=swh:1:rel:151133ba33a84cf395fc320716f1cdd6a65cf8d9;path=/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04055929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Courdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Payet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.36" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056544v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83164-6_14" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/bir974" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04376222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Ralitera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/JCM.14.7.607-613" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;bastien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hoareau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Philippe Huget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762509v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;bastien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Conruyt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Joseph Tanzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461091v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenintsoa Hary Andriamasinoro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dany Vally" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382518v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marcenac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giroux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calderoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le H&#233;rin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382691v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grzesiak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578661v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Haja Rakotobe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04372427v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04372449v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04374523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Aky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04373519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57726/mhdg-s181" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04373562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hatik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Medmoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49778-1_39" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01911984v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22270-3_9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04376218v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_46" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04376232v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Velontrasina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307363.3307376" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01911987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01911986v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006904601600166" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510846v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60285-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Bustos-Turu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen H. van Dam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaudieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daniel Cazal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Kwan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bastien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grondin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450721v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426767v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01478269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01478263v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Gangat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings-GreenCom-CPSCom-SmartData.2016.76" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450681v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466931v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005141606440651" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741085v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005133408360844" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01478270v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449053v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187202v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187203v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel David" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745847v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/saso.2012.29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.144" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188007v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748013v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188004v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745850v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188693v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188699v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188047v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423818v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188046v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Tanzi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIW.2009.89" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188700v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88351-7_42" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188045v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188718v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188049v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188711v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751876v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Ralambondrainy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828636v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenintsoa Andriamasinoro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25867-4_17" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VLFZHK53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461098v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Medoc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764075v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768050v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Calderoni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768495v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382611v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382576v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382539v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01911981v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567278v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01478252v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Duizabo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188703v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461453v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdpi.com/journal/systems/special_issues/agent-based-modelling-city-systems" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01457376v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ria.revuesonline.com/resnum.jsp?editionId=3109&amp;amp;Submit2.x=19&amp;amp;Submit2.y=16&amp;amp;Submit2=Envoyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282187v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186483v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33185-5_26" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186491v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8900-0_4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382984v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382783v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul A Barth&#232;s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutknecht" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382859v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01457482v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-04382329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-01474194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554830v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Porlier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555000v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04377065v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554723v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759386v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550995v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Medmoun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jiquel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ee217cdb7a4fc54d7a6fb3e226fa977bc9436c47;origin=https://hal.archives-ouvertes.fr/hal-04550995;visit=swh:1:snp:233cf3ba43a3f5a53014a52db398a97f1110f72d;anchor=swh:1:rel:390bf283f9e01c9d63da757b307fb2b9615f27c7;path=/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555355v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4e75a1a410ce344e049cfd1104956fc278963d71;origin=https://hal.archives-ouvertes.fr/hal-04555355;visit=swh:1:snp:22ad457b7dd5f125b1259081a4edcf378a5bd3fd;anchor=swh:1:rel:151133ba33a84cf395fc320716f1cdd6a65cf8d9;path=/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>