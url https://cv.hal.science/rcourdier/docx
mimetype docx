--- v1 (2026-04-18)
+++ v2 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémy Courdier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor in Computer ScienceHead of the Working Group on Collective Adaptive Systems in the LIM Lab</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Rémy Courdier received The Ph.D. degree in computer science from Nice Sophia-Antipolis University (France), he defended an accreditation to supervise researches projects and teams &amp;quot;Habilitation a Diriger des Recherches (HDR)&amp;quot; in 2003. He is university professor since 2008 and has been head of the Computer Science and Mathematics Research Laboratory of the University of Reunion Island. He has a strong Background in software engineering by working in R&D Teams of international IT Companies such as Digital Equipement Corporation and Schneider Electric. His research and extensive extracurricular activities combine interests in artificial intelligence and adaptive collective systems for socio-technical systems modeling and decision support. In 2023, Remy Courdier was elected to the National University Council (CNU), an authority of the French Ministry of Higher Education and Research.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interests:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">adaptive collective systems, multi-agent systems, agent based modelling, multi-agent simulation, cognitive computing, spatial planning, sustainable development, urban system simulation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une utilisation éco responsable des objets connectés par la mutualisation de leurs composants physiques : Une approche basée sur le concept d’artefact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (3-4), pp.393-413. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A step towards more eco-responsible computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lecture Notes in Computer Science, 12814, pp.175-184. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83164-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agronomie clinique et territoriale pour accompagner la transition vers une économie circulaire autour de l'agriculture : mise à l'épreuve et enseignements du projet GABiR à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), 16 p. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/bir974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Temporal Environment for Multi-Agent Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.607-613. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12720/JCM.14.7.607-613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement parallèle de simulations orientes agent : Une approche basée sur l'analyse des dépendances temporelles des influences et perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Philippe Huget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (5-6), pp.673-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Systems Evolution: The MABIS model to gather several communities on an adaptable environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Joseph Tanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), p. 269-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based simulation of complex systems: application to collective management of animal wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenintsoa Hary Andriamasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (3), pp.30-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual 'Role-Centered' Model for Design of Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dany Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Vol. 1599, pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un processus de développement en spirale pour la simulation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marcenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue RSTI - L'Objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Vol. 4 (1), pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Emergence Machine for Complex Systems Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marcenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calderoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Vol. 1416, pp.785-794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche et un modèle de conception à base d'objets et de réseaux sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 12 (3), pp.285-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de l’apport des techniques système expert dans le contexte du diagnostic des automatismes répartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grzesiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Intelligence Artificielle et Système Experts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, pp.43-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-symbolic multi-agent simulation of engagement dynamics: Comparison of resilient and fragile organisational profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamy Haja Rakotobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">he 11th International Conference on Information and Communication Technology for Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Bankok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires intelligents durables et approche multi-agents : Retour d'expériences de travaux menés à l'île de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème rencontre scientifique sur les TERritoires INTelligents (TERINT2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università Di Corsica, Jul 2023, Ajaccio (20000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From multi-agent systems to collective adaptive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperative Robotics and Artificial Intelligence Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Mascareignes, Dec 2022, Rose Hill Campus, Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle générique inclusif de système ambiant dédié à l'assistance basé sur le paradigme multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Paul Jamont, Oct 2021, Rouen, France. pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie pour les systèmes multi-agents ambiants dans les villes intelligentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Roche, Nov 2020, Chambéry (73), France. pp.199-216, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57726/mhdg-s181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoVaBiA: A Multi-agent Decision-Making Support Tool for Organic Waste Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hatik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Medmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Applications of Agents, Multi-Agent Systems (PAAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Demazeau; Tom Holvoet; Juan M Corchado; Stefania Costantini, Oct 2020, L'Aquila, Italy. pp.421-425, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49778-1_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Temporality Model Time Scheduling Approach: a Practical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Davidsson, P., Verhagen, H. (eds) Multi-Agent-Based Simulation XIX. Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden. pp.115-125, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22270-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous Computing and Multi-agent Systems: Clarification of the Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Conference on Principles and Practice of Multi-Agent Systems (PRIMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Torino, Italy. pp.602-609, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-33792-6_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation Function for Agent Adaptation Issues in Ambient Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Velontrasina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCMS 2019: The 11th International Conference on Computer Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, North Rockhampton, Australia. pp.246-249, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3307363.3307376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards Scalable Agent-Based Simulation Model: Impact of the Time Scheduling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Agent-Based Modelling of Urban Systems Systems (ABMUS2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards a Balance between Adequacy and Time Optimization in Agent-based Simulations - A Practical Application of the Temporality Model Time Scheduling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Jul 2018, Porto, Portugal. pp.160-166, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006904601600166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Smart Island Simulation Application a Case Study of Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Practical Applications of Agents and Multi-Agent Systems(PAAMS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Porto, Portugal. pp.457--469, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60285-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards Simulating Smart Cities and Smart Islands with a Shared Generic Framework - A Case Study of London and Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ferard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Bustos-Turu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen H. van Dam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Smart Cities and Green ICT Systems(SmartGreens 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.329--336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders Strategies’ in Common Pool Resources. Experimentation of a help tool to the decision with Multi-Agent Based Simulation for Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daniel Cazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Cognitive Informatics and Cognitive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University, Aug 2016, Stanford, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIEGMAS : Un simulateur multi-agents pour l'étude des territoires de l'Océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daniel Cazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIEGVIEW: un outil de visualisation des décisions à base de système Multi-Agents appliqué à la gouvernance des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Forum des Jeunes Chercheurs “Perception, représentation, compréhension”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Oct 2016, Saint-Denis, La Réunion. pp.91-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based modelling: what matters is action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Congress on Environmental Modelling and Software (iEMSs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. 1335 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECA : une architecture agent pour l’adaptation au niveau individuel par réutilisation du modèle influence-réaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Velontrasina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'16) - short Paper Acceptation Rate 59%</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rouen, France. pp.161-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agentified use of the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Internet of Things (iThings 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Chengdu, China. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iThings-GreenCom-CPSCom-SmartData.2016.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d’acteurs pour la Gouvernance Communautaire des Ressources Naturelles : Expérimentation d’un outil d’aide à la Décision à base de Systèmes Multi-Agents appliqué à l’Océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA’15 Rencontres de Jeunes Chercheurs en Intelligence Artificielle, Plateforme PFIA’15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiagent System to Model Human Action Based on the Concept of Affordance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienne, Austria. pp.644-651, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005141606440651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de l'action humaine basée sur l'affordance vue comme propriété émergente du couple acteur/environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées francophones sur les Systèmes Multi-Agents (JFSMA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France. 226 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASC : MAp Sectors Creator - a tool to help at the configuration of multi-agents systems for everyone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULTECH 4th International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication (INSTICC); Austrian Computer Society; Vienna University of Technology – TU Wien (TUW), Aug 2014, Vienne, Austria. pp.836-844, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005133408360844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de l'action humaine basée sur l'affordance vue comme propriété émergente du couple acteur/environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'14) - Long Paper Acceptation Rate 31%</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-Sur-Drôme, Région indéterminée. pp.129--138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agents model for the study of interactions between the stakeholders in the common pool resources : application to the district of Miarinarivo (Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Multi-Agent Systems and Simulation (MAS&amp;S’14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Warsaw, Poland. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial planning and sustainable development through multi-agent simulation: lessons from Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grantham Institute for Climate Change Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique pour la modélisation multi-comportementale dans la SOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the Journées Francophones Systèmes Multi-Agents (JFSMA’13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reification of emergent urban areas in a land-use simulation model in Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI workshop on Intelligent Agents in Urban Simulations and Smart Cities (IAUSSC2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling situated action based on affordances and stigmergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IEEE International Conference on Self-Adaptive and Self-Organizing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lyon, France. 254 p., </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/saso.2012.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another step toward reusability in agent-based simulation : Multi-behaviors & aMVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Athène, Greece. pp.1112--1119, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2012.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’action située basée sur les affordances et la stigmergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes Multi-Agents: Ouverture, Autonomie, et Co-évolution - JFSMA 12 - Vingtièmes journées francophones sur les systèmes multi-agents.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Honfleur, France. pp.117--126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'action située basée sur les affordances et la stigmergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Journées francophones sur les Systèmes Multi-Agents (JFSMA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Honfleur, France. 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Situated Action based on Affordance and Stigmergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Self-Adaptive and Self- Organizing Systems (SASO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.175--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to represent human activities in farming systems based on reactive situated agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODSIM2011, 19th International Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Perth, Australia. pp.2901--2907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réification de zones urbaines émergentes dans un modèle simulant l'évolution de la population à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.63--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of activities: application of some concepts and formalizations to agricultural systems simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling and Applied Simulation (MAS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Fès, Morocco. pp.25--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">See emergence as a metaknowledge, a way to reify emegent phenomena in multiagent simulations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Porto, Portugal. pp.564--569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration : Aménagement énergétique d'un territoire - une approche par simulation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.237--240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Simulation de l’aménagement énergitique d’un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Convergence des Réseaux, de l’Informatique et du Multimédia pour les E-services (CRIME’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Saint-Denis, La Réunion. pp.17--22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser et simuler l'aménagement énergétique d'un territoire par les systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence des Réseaux, de l'Informatique, et du Multimédia pour les E-Services (CRIMES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saint Denis de La Réunion, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Virtual Worlds from Biodiversity Information Systems: requirements, general process and typology of the metaverse's models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Tanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Internet and Web Applications and Services (ICIW 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Venise, Italy. pp.549--554, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIW.2009.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specimen’s behavior management: A masterpiece for Biodiversity Information System’s representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Tanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International ICSC Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Thessalonique, Greece. pp.563--578, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88351-7_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration XELOC : un support générique pour la configuration et l'initialisation de systèmes multi-agents, ISBN: 978.2.85428.911.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.251--256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-génération d'Environnement : l'exemple d'Infinite Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Lyon, France. pp.165--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of temporal dependencies of perceptions and influences for the distributed execution of agent-oriented simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Philippe Huget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Simulation and Modelling Conference (ESM2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Le Havre, France. pp.343--347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dépendances temporelles des influences et perceptions pour l’exécution distribuée de simulations orientées agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Philippe Huget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.33--42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence as metaknowledge: refining simulation models through emergence reification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Simulation and Modelling Conference (ESM2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Le Havre, France. pp.25--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools to visualise the structure of multi-agent conservations at various levels of analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Médoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Christchurch, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d'observation et d'analyse de simulations multi-agents : l'expérience de la plate-forme Geamas/Biomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Médoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CABM-HEMA-SMAGET 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bourg-Saint-Maurice, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of simulation models to improve individual and collective management of pig effluents in Grand-Ilet (Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Médoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Green Pork Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Generic Motivations in Social Hybrid Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenintsoa Andriamasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RASTA 2002: Regulated Agent-Based Social Systems - First International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Bologna, Italy. pp.281-300, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25867-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-modelling approach to help agricultural stakeholders design animal wastes management strategies in the Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Medoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Biennial Meeting of the International Environmental Modelling and Software Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Osnabrück, Germany. 528 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation agent appliquée à la gestion collective d'effluents d'élevage. Mise en oeuvre des concepts génériques de la plate-forme Geamas au sein de l'application Biomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenintsoa Hary Andriamasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ATP 99/60</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomas : un modèle multi-agents pour aider à la gestion négociée d'effluents d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Calderoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SMAGET. Modèles et Systèmes Multi-Agents pour la Gestion de l'Environnement et des Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un modèle multi-agents pour la gestion des effluents d'élevage à l'echelle d'une localité rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Calderoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Francophones en Intelligence Artificielle Distribuée et Systèmes Multi-Agents (JFIADSMA'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Pont-à-Mousson, France. 376 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur d'inférence et formalisme objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICO 1989 - International workshop on Cognitive Informatics applied to Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1989, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Based Knowledge and Reasoning design for diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPAC 1989 - International Symposium on Advanced Information Processing in Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1989, Nancy, France. pp.251-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un moteur d'inférence basé sur les des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APPLICA 1988 - 1er congrès européen d'Intelligence Artificielle et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SkuadCityModel : Une simulation de déplacements urbains construite sur la plate-forme SKUAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gauthier Picard; Christophe Lang; Nicolas Marilleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'16) - Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Metabief, France. Cepadues, Journées Francophones Systèmes Multi-Agents (JFSMA'16) - Demonstration, pp.233-234, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle relationnel pour la coordination des comportements des agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Velontrasina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de microgrids à l'aide d'un système multi-agents et de mesures de gisements solaires sur l'ile de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Duizabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Bessafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel, Fabien and Saunier, Julien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'16) - Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rouen, France. Cepadues, pp.247-248, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Systems: A webservices oriented architecture to face future management’s challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Tanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Western Indian Ocean Marine Science Association (WIOMSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Saint-Denis, Réunion. pp.n.c., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue &amp;quot;Agent-Based Modelling of City Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen H. van Dam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Courdier; Koen H. Van Dam. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDPI AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3 - 4, 177 p., 2016, Systems, ISSN 2079-8954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles théoriques aux applications multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Courdier; Jean-Paul Jamont; Gauthier Picard; Laurent Vercouter. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 30 (1-2/2016), 261 p., 2016, Revue d’Intelligence Artificielle, 978‐2‐7462‐4764‐2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes Multi-Agents (Actes des JFSMA 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepadues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782364931541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for a New Agent Architecture Based on the MVC Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allan Ramsay and Gennady Agre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence: Methodology, Systems, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7557, Springer Berlin Heidelberg, pp.230-239, 2012, Lecture Notes in Computer Science, 978-3-642-33184-8. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33185-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an Information System for the Preservation of the Insular Tropical Environment of Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulises Cortés and Manel Poch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Agent-Based Environmental Management Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser, pp.61-90, 2009, Whitestein Series in Software Agent Technologies and Autonomic Computing, 978-3-7643-8897-3. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7643-8900-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an interactive training environment distributed on networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Senteni; Alain Taurisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovatives Learning and Knowledge Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ed. UNESCO, pp.99-118, 2005, 99903-73-19-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des plates-formes SMA françaises à travers un Toy-problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul A Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation et Applications des SMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.207-242, 2002, 2-7462-0439-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation with an Agent-Oriented Platform in JAVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marcenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing Application Frameworks: Object-Oriented Frameworks at Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley and Sons' book, 1999, 0471252018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle et Transports : Travaux de recherche menés au LIM, groupe de Travail Systèmes Collectifs Adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des connaissances pour les diagnostics de dysfonctionnements de Systèmes Intégrés de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université de Nice-Sophia Antipolis, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04382329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Multi-Agents : Architecture, Ingénierie et Expérimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Système multi-agents [cs.MA]. Université de la Réunion, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01474194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment circule l'information dans une ville intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Porlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avantages et limites des villes intelligentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Porlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et Caractéristiques de la ville intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Porlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents enjeux auxquels font face les villes intelligentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Porlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux modèles théoriques et applications multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (1-2), pp.7--10, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POVABIA multi-agent simulation system for enhancing the potential of urban biowaste : application to the territory of Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hatik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Medmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Jiquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:ee217cdb7a4fc54d7a6fb3e226fa977bc9436c47;origin=https://hal.archives-ouvertes.fr/hal-04550995;visit=swh:1:snp:233cf3ba43a3f5a53014a52db398a97f1110f72d;anchor=swh:1:rel:390bf283f9e01c9d63da757b307fb2b9615f27c7;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Kit for Ubiquitous Agent Development (SKUAD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4e75a1a410ce344e049cfd1104956fc278963d71;origin=https://hal.archives-ouvertes.fr/hal-04555355;visit=swh:1:snp:22ad457b7dd5f125b1259081a4edcf378a5bd3fd;anchor=swh:1:rel:151133ba33a84cf395fc320716f1cdd6a65cf8d9;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémy Courdier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor in Computer ScienceHead of the Working Group on Collective Adaptive Systems in the LIM Lab</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Rémy Courdier received The Ph.D. degree in computer science from Nice Sophia-Antipolis University (France), he defended an accreditation to supervise researches projects and teams &amp;quot;Habilitation a Diriger des Recherches (HDR)&amp;quot; in 2003. He is university professor since 2008 and has been head of the Computer Science and Mathematics Research Laboratory of the University of Reunion Island. He has a strong Background in software engineering by working in R&D Teams of international IT Companies such as Digital Equipement Corporation and Schneider Electric. His research and extensive extracurricular activities combine interests in artificial intelligence and adaptive collective systems for socio-technical systems modeling and decision support. In 2023, Remy Courdier was elected to the National University Council (CNU), an authority of the French Ministry of Higher Education and Research.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interests:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">adaptive collective systems, multi-agent systems, agent based modelling, multi-agent simulation, cognitive computing, spatial planning, sustainable development, urban system simulation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une utilisation éco responsable des objets connectés par la mutualisation de leurs composants physiques : Une approche basée sur le concept d’artefact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (3-4), pp.393-413. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A step towards more eco-responsible computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lecture Notes in Computer Science, 12814, pp.175-184. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83164-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agronomie clinique et territoriale pour accompagner la transition vers une économie circulaire autour de l'agriculture : mise à l'épreuve et enseignements du projet GABiR à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), 16 p. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/bir974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Temporal Environment for Multi-Agent Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.607-613. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12720/JCM.14.7.607-613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Systems Evolution: The MABIS model to gather several communities on an adaptable environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Joseph Tanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), p. 269-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement parallèle de simulations orientes agent : Une approche basée sur l'analyse des dépendances temporelles des influences et perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Philippe Huget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (5-6), pp.673-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based simulation of complex systems: application to collective management of animal wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenintsoa Hary Andriamasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (3), pp.30-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual 'Role-Centered' Model for Design of Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dany Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Vol. 1599, pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Emergence Machine for Complex Systems Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marcenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calderoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Vol. 1416, pp.785-794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un processus de développement en spirale pour la simulation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marcenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue RSTI - L'Objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Vol. 4 (1), pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche et un modèle de conception à base d'objets et de réseaux sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 12 (3), pp.285-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de l’apport des techniques système expert dans le contexte du diagnostic des automatismes répartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grzesiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Intelligence Artificielle et Système Experts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, pp.43-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-symbolic multi-agent simulation of engagement dynamics: Comparison of resilient and fragile organisational profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamy Haja Rakotobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">he 11th International Conference on Information and Communication Technology for Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Bankok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires intelligents durables et approche multi-agents : Retour d'expériences de travaux menés à l'île de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème rencontre scientifique sur les TERritoires INTelligents (TERINT2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università Di Corsica, Jul 2023, Ajaccio (20000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From multi-agent systems to collective adaptive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperative Robotics and Artificial Intelligence Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Mascareignes, Dec 2022, Rose Hill Campus, Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle générique inclusif de système ambiant dédié à l'assistance basé sur le paradigme multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Paul Jamont, Oct 2021, Rouen, France. pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoVaBiA: A Multi-agent Decision-Making Support Tool for Organic Waste Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hatik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Medmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Applications of Agents, Multi-Agent Systems (PAAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Demazeau; Tom Holvoet; Juan M Corchado; Stefania Costantini, Oct 2020, L'Aquila, Italy. pp.421-425, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49778-1_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie pour les systèmes multi-agents ambiants dans les villes intelligentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Roche, Nov 2020, Chambéry (73), France. pp.199-216, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57726/mhdg-s181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation Function for Agent Adaptation Issues in Ambient Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Velontrasina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCMS 2019: The 11th International Conference on Computer Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, North Rockhampton, Australia. pp.246-249, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3307363.3307376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Temporality Model Time Scheduling Approach: a Practical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Davidsson, P., Verhagen, H. (eds) Multi-Agent-Based Simulation XIX. Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden. pp.115-125, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22270-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous Computing and Multi-agent Systems: Clarification of the Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Conference on Principles and Practice of Multi-Agent Systems (PRIMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Torino, Italy. pp.602-609, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-33792-6_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards a Balance between Adequacy and Time Optimization in Agent-based Simulations - A Practical Application of the Temporality Model Time Scheduling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Jul 2018, Porto, Portugal. pp.160-166, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006904601600166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards Scalable Agent-Based Simulation Model: Impact of the Time Scheduling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Agent-Based Modelling of Urban Systems Systems (ABMUS2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Smart Island Simulation Application a Case Study of Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Practical Applications of Agents and Multi-Agent Systems(PAAMS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Porto, Portugal. pp.457--469, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60285-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards Simulating Smart Cities and Smart Islands with a Shared Generic Framework - A Case Study of London and Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ferard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Bustos-Turu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen H. van Dam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Smart Cities and Green ICT Systems(SmartGreens 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.329--336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders Strategies’ in Common Pool Resources. Experimentation of a help tool to the decision with Multi-Agent Based Simulation for Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daniel Cazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Cognitive Informatics and Cognitive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University, Aug 2016, Stanford, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based modelling: what matters is action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Congress on Environmental Modelling and Software (iEMSs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. 1335 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIEGVIEW: un outil de visualisation des décisions à base de système Multi-Agents appliqué à la gouvernance des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Forum des Jeunes Chercheurs “Perception, représentation, compréhension”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Oct 2016, Saint-Denis, La Réunion. pp.91-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIEGMAS : Un simulateur multi-agents pour l'étude des territoires de l'Océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daniel Cazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECA : une architecture agent pour l’adaptation au niveau individuel par réutilisation du modèle influence-réaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Velontrasina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'16) - short Paper Acceptation Rate 59%</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rouen, France. pp.161-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agentified use of the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Internet of Things (iThings 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Chengdu, China. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iThings-GreenCom-CPSCom-SmartData.2016.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d’acteurs pour la Gouvernance Communautaire des Ressources Naturelles : Expérimentation d’un outil d’aide à la Décision à base de Systèmes Multi-Agents appliqué à l’Océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA’15 Rencontres de Jeunes Chercheurs en Intelligence Artificielle, Plateforme PFIA’15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agents model for the study of interactions between the stakeholders in the common pool resources : application to the district of Miarinarivo (Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Multi-Agent Systems and Simulation (MAS&amp;S’14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Warsaw, Poland. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de l'action humaine basée sur l'affordance vue comme propriété émergente du couple acteur/environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées francophones sur les Systèmes Multi-Agents (JFSMA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France. 226 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiagent System to Model Human Action Based on the Concept of Affordance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienne, Austria. pp.644-651, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005141606440651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASC : MAp Sectors Creator - a tool to help at the configuration of multi-agents systems for everyone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULTECH 4th International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication (INSTICC); Austrian Computer Society; Vienna University of Technology – TU Wien (TUW), Aug 2014, Vienne, Austria. pp.836-844, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005133408360844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de l'action humaine basée sur l'affordance vue comme propriété émergente du couple acteur/environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'14) - Long Paper Acceptation Rate 31%</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-Sur-Drôme, Région indéterminée. pp.129--138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial planning and sustainable development through multi-agent simulation: lessons from Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grantham Institute for Climate Change Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique pour la modélisation multi-comportementale dans la SOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the Journées Francophones Systèmes Multi-Agents (JFSMA’13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Situated Action based on Affordance and Stigmergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Self-Adaptive and Self- Organizing Systems (SASO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.175--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reification of emergent urban areas in a land-use simulation model in Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI workshop on Intelligent Agents in Urban Simulations and Smart Cities (IAUSSC2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another step toward reusability in agent-based simulation : Multi-behaviors & aMVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Athène, Greece. pp.1112--1119, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2012.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling situated action based on affordances and stigmergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IEEE International Conference on Self-Adaptive and Self-Organizing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lyon, France. 254 p., </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/saso.2012.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’action située basée sur les affordances et la stigmergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes Multi-Agents: Ouverture, Autonomie, et Co-évolution - JFSMA 12 - Vingtièmes journées francophones sur les systèmes multi-agents.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Honfleur, France. pp.117--126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'action située basée sur les affordances et la stigmergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Journées francophones sur les Systèmes Multi-Agents (JFSMA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Honfleur, France. 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to represent human activities in farming systems based on reactive situated agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODSIM2011, 19th International Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Perth, Australia. pp.2901--2907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réification de zones urbaines émergentes dans un modèle simulant l'évolution de la population à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.63--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of activities: application of some concepts and formalizations to agricultural systems simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling and Applied Simulation (MAS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Fès, Morocco. pp.25--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">See emergence as a metaknowledge, a way to reify emegent phenomena in multiagent simulations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Porto, Portugal. pp.564--569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser et simuler l'aménagement énergétique d'un territoire par les systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence des Réseaux, de l'Informatique, et du Multimédia pour les E-Services (CRIMES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saint Denis de La Réunion, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Simulation de l’aménagement énergitique d’un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Convergence des Réseaux, de l’Informatique et du Multimédia pour les E-services (CRIME’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Saint-Denis, La Réunion. pp.17--22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration : Aménagement énergétique d'un territoire - une approche par simulation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.237--240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Virtual Worlds from Biodiversity Information Systems: requirements, general process and typology of the metaverse's models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Tanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Internet and Web Applications and Services (ICIW 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Venise, Italy. pp.549--554, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIW.2009.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration XELOC : un support générique pour la configuration et l'initialisation de systèmes multi-agents, ISBN: 978.2.85428.911.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.251--256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-génération d'Environnement : l'exemple d'Infinite Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Lyon, France. pp.165--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specimen’s behavior management: A masterpiece for Biodiversity Information System’s representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Tanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International ICSC Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Thessalonique, Greece. pp.563--578, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88351-7_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence as metaknowledge: refining simulation models through emergence reification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Simulation and Modelling Conference (ESM2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Le Havre, France. pp.25--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dépendances temporelles des influences et perceptions pour l’exécution distribuée de simulations orientées agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Philippe Huget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.33--42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of temporal dependencies of perceptions and influences for the distributed execution of agent-oriented simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Philippe Huget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Simulation and Modelling Conference (ESM2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Le Havre, France. pp.343--347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools to visualise the structure of multi-agent conservations at various levels of analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Médoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Christchurch, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of simulation models to improve individual and collective management of pig effluents in Grand-Ilet (Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Médoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Green Pork Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d'observation et d'analyse de simulations multi-agents : l'expérience de la plate-forme Geamas/Biomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Médoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CABM-HEMA-SMAGET 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bourg-Saint-Maurice, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Generic Motivations in Social Hybrid Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenintsoa Andriamasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RASTA 2002: Regulated Agent-Based Social Systems - First International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Bologna, Italy. pp.281-300, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25867-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-modelling approach to help agricultural stakeholders design animal wastes management strategies in the Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Medoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Biennial Meeting of the International Environmental Modelling and Software Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Osnabrück, Germany. 528 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation agent appliquée à la gestion collective d'effluents d'élevage. Mise en oeuvre des concepts génériques de la plate-forme Geamas au sein de l'application Biomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenintsoa Hary Andriamasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ATP 99/60</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomas : un modèle multi-agents pour aider à la gestion négociée d'effluents d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Calderoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SMAGET. Modèles et Systèmes Multi-Agents pour la Gestion de l'Environnement et des Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un modèle multi-agents pour la gestion des effluents d'élevage à l'echelle d'une localité rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Calderoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Francophones en Intelligence Artificielle Distribuée et Systèmes Multi-Agents (JFIADSMA'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Pont-à-Mousson, France. 376 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur d'inférence et formalisme objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICO 1989 - International workshop on Cognitive Informatics applied to Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1989, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Based Knowledge and Reasoning design for diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPAC 1989 - International Symposium on Advanced Information Processing in Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1989, Nancy, France. pp.251-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un moteur d'inférence basé sur les des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APPLICA 1988 - 1er congrès européen d'Intelligence Artificielle et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SkuadCityModel : Une simulation de déplacements urbains construite sur la plate-forme SKUAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gauthier Picard; Christophe Lang; Nicolas Marilleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'16) - Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Metabief, France. Cepadues, Journées Francophones Systèmes Multi-Agents (JFSMA'16) - Demonstration, pp.233-234, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle relationnel pour la coordination des comportements des agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Velontrasina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de microgrids à l'aide d'un système multi-agents et de mesures de gisements solaires sur l'ile de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Duizabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Bessafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel, Fabien and Saunier, Julien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'16) - Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rouen, France. Cepadues, pp.247-248, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Systems: A webservices oriented architecture to face future management’s challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Tanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Western Indian Ocean Marine Science Association (WIOMSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Saint-Denis, Réunion. pp.n.c., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue &amp;quot;Agent-Based Modelling of City Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen H. van Dam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Courdier; Koen H. Van Dam. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDPI AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3 - 4, 177 p., 2016, Systems, ISSN 2079-8954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles théoriques aux applications multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Courdier; Jean-Paul Jamont; Gauthier Picard; Laurent Vercouter. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 30 (1-2/2016), 261 p., 2016, Revue d’Intelligence Artificielle, 978‐2‐7462‐4764‐2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes Multi-Agents (Actes des JFSMA 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepadues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782364931541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for a New Agent Architecture Based on the MVC Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allan Ramsay and Gennady Agre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence: Methodology, Systems, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7557, Springer Berlin Heidelberg, pp.230-239, 2012, Lecture Notes in Computer Science, 978-3-642-33184-8. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33185-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an Information System for the Preservation of the Insular Tropical Environment of Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulises Cortés and Manel Poch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Agent-Based Environmental Management Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser, pp.61-90, 2009, Whitestein Series in Software Agent Technologies and Autonomic Computing, 978-3-7643-8897-3. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7643-8900-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an interactive training environment distributed on networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Senteni; Alain Taurisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovatives Learning and Knowledge Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ed. UNESCO, pp.99-118, 2005, 99903-73-19-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des plates-formes SMA françaises à travers un Toy-problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul A Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation et Applications des SMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.207-242, 2002, 2-7462-0439-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation with an Agent-Oriented Platform in JAVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marcenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing Application Frameworks: Object-Oriented Frameworks at Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley and Sons' book, 1999, 0471252018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle et Transports : Travaux de recherche menés au LIM, groupe de Travail Systèmes Collectifs Adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des connaissances pour les diagnostics de dysfonctionnements de Systèmes Intégrés de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université de Nice-Sophia Antipolis, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04382329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Multi-Agents : Architecture, Ingénierie et Expérimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Système multi-agents [cs.MA]. Université de la Réunion, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01474194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents enjeux auxquels font face les villes intelligentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Porlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avantages et limites des villes intelligentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Porlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et Caractéristiques de la ville intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Porlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment circule l'information dans une ville intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Porlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux modèles théoriques et applications multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (1-2), pp.7--10, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POVABIA multi-agent simulation system for enhancing the potential of urban biowaste : application to the territory of Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hatik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Medmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Jiquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:ee217cdb7a4fc54d7a6fb3e226fa977bc9436c47;origin=https://hal.archives-ouvertes.fr/hal-04550995;visit=swh:1:snp:233cf3ba43a3f5a53014a52db398a97f1110f72d;anchor=swh:1:rel:390bf283f9e01c9d63da757b307fb2b9615f27c7;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Kit for Ubiquitous Agent Development (SKUAD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4e75a1a410ce344e049cfd1104956fc278963d71;origin=https://hal.archives-ouvertes.fr/hal-04555355;visit=swh:1:snp:22ad457b7dd5f125b1259081a4edcf378a5bd3fd;anchor=swh:1:rel:151133ba33a84cf395fc320716f1cdd6a65cf8d9;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04055929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Courdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Payet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.36" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056544v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83164-6_14" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/bir974" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04376222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Ralitera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/JCM.14.7.607-613" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;bastien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hoareau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Philippe Huget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762509v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;bastien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Conruyt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Joseph Tanzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461091v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenintsoa Hary Andriamasinoro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dany Vally" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382518v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marcenac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giroux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calderoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le H&#233;rin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382691v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grzesiak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578661v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Haja Rakotobe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04372427v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04372449v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04374523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Aky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04373519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57726/mhdg-s181" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04373562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hatik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Medmoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49778-1_39" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01911984v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22270-3_9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04376218v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_46" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04376232v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Velontrasina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307363.3307376" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01911987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01911986v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006904601600166" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510846v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60285-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Bustos-Turu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen H. van Dam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaudieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daniel Cazal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Kwan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bastien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grondin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450721v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426767v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01478269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01478263v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Gangat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings-GreenCom-CPSCom-SmartData.2016.76" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450681v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466931v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005141606440651" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741085v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005133408360844" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01478270v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449053v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187202v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187203v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel David" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745847v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/saso.2012.29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.144" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188007v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748013v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188004v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745850v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188693v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188699v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188047v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423818v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188046v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Tanzi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIW.2009.89" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188700v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88351-7_42" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188045v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188718v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188049v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188711v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751876v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Ralambondrainy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828636v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenintsoa Andriamasinoro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25867-4_17" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VLFZHK53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461098v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Medoc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764075v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768050v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Calderoni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768495v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382611v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382576v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382539v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01911981v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567278v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01478252v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Duizabo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188703v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461453v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdpi.com/journal/systems/special_issues/agent-based-modelling-city-systems" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01457376v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ria.revuesonline.com/resnum.jsp?editionId=3109&amp;amp;Submit2.x=19&amp;amp;Submit2.y=16&amp;amp;Submit2=Envoyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282187v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186483v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33185-5_26" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186491v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8900-0_4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382984v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382783v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul A Barth&#232;s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutknecht" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382859v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01457482v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-04382329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-01474194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554830v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Porlier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555000v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04377065v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554723v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759386v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550995v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Medmoun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jiquel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ee217cdb7a4fc54d7a6fb3e226fa977bc9436c47;origin=https://hal.archives-ouvertes.fr/hal-04550995;visit=swh:1:snp:233cf3ba43a3f5a53014a52db398a97f1110f72d;anchor=swh:1:rel:390bf283f9e01c9d63da757b307fb2b9615f27c7;path=/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555355v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4e75a1a410ce344e049cfd1104956fc278963d71;origin=https://hal.archives-ouvertes.fr/hal-04555355;visit=swh:1:snp:22ad457b7dd5f125b1259081a4edcf378a5bd3fd;anchor=swh:1:rel:151133ba33a84cf395fc320716f1cdd6a65cf8d9;path=/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04055929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Courdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Payet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.36" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056544v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83164-6_14" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/bir974" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04376222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Ralitera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/JCM.14.7.607-613" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762509v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;bastien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Conruyt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;bastien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Joseph Tanzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hoareau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Philippe Huget" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461091v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenintsoa Hary Andriamasinoro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dany Vally" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382824v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marcenac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calderoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le H&#233;rin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382691v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grzesiak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578661v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Haja Rakotobe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04372427v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04372449v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04374523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Aky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04373562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hatik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Medmoun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49778-1_39" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04373519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57726/mhdg-s181" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04376232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Velontrasina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307363.3307376" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01911984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22270-3_9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04376218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_46" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01911986v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006904601600166" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01911987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510846v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60285-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Bustos-Turu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen H. van Dam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaudieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daniel Cazal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Kwan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bastien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426767v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450721v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349988v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grondin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01478269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01478263v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Gangat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings-GreenCom-CPSCom-SmartData.2016.76" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450681v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449053v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466931v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005141606440651" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450086v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005133408360844" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01478270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187202v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187203v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188004v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel David" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187217v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.144" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745847v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/saso.2012.29" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188007v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748013v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745850v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188693v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188699v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423818v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188047v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188046v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Tanzi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIW.2009.89" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188045v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188044v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188700v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88351-7_42" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188049v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188718v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751876v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Ralambondrainy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828727v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828636v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenintsoa Andriamasinoro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25867-4_17" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VLFZHK53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461098v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Medoc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764075v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768050v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Calderoni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768495v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382611v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382576v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382539v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01911981v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567278v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01478252v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Duizabo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188703v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461453v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdpi.com/journal/systems/special_issues/agent-based-modelling-city-systems" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01457376v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ria.revuesonline.com/resnum.jsp?editionId=3109&amp;amp;Submit2.x=19&amp;amp;Submit2.y=16&amp;amp;Submit2=Envoyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282187v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186483v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33185-5_26" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186491v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8900-0_4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382984v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382783v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul A Barth&#232;s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutknecht" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382859v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01457482v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-04382329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-01474194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554723v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Porlier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555000v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04377065v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759386v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550995v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Medmoun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jiquel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ee217cdb7a4fc54d7a6fb3e226fa977bc9436c47;origin=https://hal.archives-ouvertes.fr/hal-04550995;visit=swh:1:snp:233cf3ba43a3f5a53014a52db398a97f1110f72d;anchor=swh:1:rel:390bf283f9e01c9d63da757b307fb2b9615f27c7;path=/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555355v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4e75a1a410ce344e049cfd1104956fc278963d71;origin=https://hal.archives-ouvertes.fr/hal-04555355;visit=swh:1:snp:22ad457b7dd5f125b1259081a4edcf378a5bd3fd;anchor=swh:1:rel:151133ba33a84cf395fc320716f1cdd6a65cf8d9;path=/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>