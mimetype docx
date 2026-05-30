--- v2 (2026-05-08)
+++ v3 (2026-05-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémy Courdier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor in Computer ScienceHead of the Working Group on Collective Adaptive Systems in the LIM Lab</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Rémy Courdier received The Ph.D. degree in computer science from Nice Sophia-Antipolis University (France), he defended an accreditation to supervise researches projects and teams &amp;quot;Habilitation a Diriger des Recherches (HDR)&amp;quot; in 2003. He is university professor since 2008 and has been head of the Computer Science and Mathematics Research Laboratory of the University of Reunion Island. He has a strong Background in software engineering by working in R&D Teams of international IT Companies such as Digital Equipement Corporation and Schneider Electric. His research and extensive extracurricular activities combine interests in artificial intelligence and adaptive collective systems for socio-technical systems modeling and decision support. In 2023, Remy Courdier was elected to the National University Council (CNU), an authority of the French Ministry of Higher Education and Research.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interests:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">adaptive collective systems, multi-agent systems, agent based modelling, multi-agent simulation, cognitive computing, spatial planning, sustainable development, urban system simulation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une utilisation éco responsable des objets connectés par la mutualisation de leurs composants physiques : Une approche basée sur le concept d’artefact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (3-4), pp.393-413. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A step towards more eco-responsible computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lecture Notes in Computer Science, 12814, pp.175-184. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83164-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agronomie clinique et territoriale pour accompagner la transition vers une économie circulaire autour de l'agriculture : mise à l'épreuve et enseignements du projet GABiR à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), 16 p. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/bir974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Temporal Environment for Multi-Agent Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.607-613. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12720/JCM.14.7.607-613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Systems Evolution: The MABIS model to gather several communities on an adaptable environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Joseph Tanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), p. 269-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement parallèle de simulations orientes agent : Une approche basée sur l'analyse des dépendances temporelles des influences et perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Philippe Huget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (5-6), pp.673-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based simulation of complex systems: application to collective management of animal wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenintsoa Hary Andriamasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (3), pp.30-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual 'Role-Centered' Model for Design of Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dany Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Vol. 1599, pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Emergence Machine for Complex Systems Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marcenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calderoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Vol. 1416, pp.785-794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un processus de développement en spirale pour la simulation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marcenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue RSTI - L'Objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Vol. 4 (1), pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche et un modèle de conception à base d'objets et de réseaux sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 12 (3), pp.285-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de l’apport des techniques système expert dans le contexte du diagnostic des automatismes répartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grzesiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Intelligence Artificielle et Système Experts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, pp.43-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-symbolic multi-agent simulation of engagement dynamics: Comparison of resilient and fragile organisational profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamy Haja Rakotobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">he 11th International Conference on Information and Communication Technology for Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Bankok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires intelligents durables et approche multi-agents : Retour d'expériences de travaux menés à l'île de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème rencontre scientifique sur les TERritoires INTelligents (TERINT2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università Di Corsica, Jul 2023, Ajaccio (20000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From multi-agent systems to collective adaptive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperative Robotics and Artificial Intelligence Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Mascareignes, Dec 2022, Rose Hill Campus, Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle générique inclusif de système ambiant dédié à l'assistance basé sur le paradigme multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Paul Jamont, Oct 2021, Rouen, France. pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoVaBiA: A Multi-agent Decision-Making Support Tool for Organic Waste Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hatik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Medmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Applications of Agents, Multi-Agent Systems (PAAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Demazeau; Tom Holvoet; Juan M Corchado; Stefania Costantini, Oct 2020, L'Aquila, Italy. pp.421-425, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49778-1_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie pour les systèmes multi-agents ambiants dans les villes intelligentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Roche, Nov 2020, Chambéry (73), France. pp.199-216, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57726/mhdg-s181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation Function for Agent Adaptation Issues in Ambient Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Velontrasina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCMS 2019: The 11th International Conference on Computer Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, North Rockhampton, Australia. pp.246-249, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3307363.3307376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Temporality Model Time Scheduling Approach: a Practical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Davidsson, P., Verhagen, H. (eds) Multi-Agent-Based Simulation XIX. Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden. pp.115-125, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22270-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous Computing and Multi-agent Systems: Clarification of the Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Conference on Principles and Practice of Multi-Agent Systems (PRIMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Torino, Italy. pp.602-609, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-33792-6_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards a Balance between Adequacy and Time Optimization in Agent-based Simulations - A Practical Application of the Temporality Model Time Scheduling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Jul 2018, Porto, Portugal. pp.160-166, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006904601600166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards Scalable Agent-Based Simulation Model: Impact of the Time Scheduling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Agent-Based Modelling of Urban Systems Systems (ABMUS2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Smart Island Simulation Application a Case Study of Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Practical Applications of Agents and Multi-Agent Systems(PAAMS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Porto, Portugal. pp.457--469, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60285-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards Simulating Smart Cities and Smart Islands with a Shared Generic Framework - A Case Study of London and Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ferard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Bustos-Turu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen H. van Dam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Smart Cities and Green ICT Systems(SmartGreens 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.329--336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders Strategies’ in Common Pool Resources. Experimentation of a help tool to the decision with Multi-Agent Based Simulation for Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daniel Cazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Cognitive Informatics and Cognitive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University, Aug 2016, Stanford, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based modelling: what matters is action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Congress on Environmental Modelling and Software (iEMSs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. 1335 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIEGVIEW: un outil de visualisation des décisions à base de système Multi-Agents appliqué à la gouvernance des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Forum des Jeunes Chercheurs “Perception, représentation, compréhension”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Oct 2016, Saint-Denis, La Réunion. pp.91-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIEGMAS : Un simulateur multi-agents pour l'étude des territoires de l'Océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daniel Cazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECA : une architecture agent pour l’adaptation au niveau individuel par réutilisation du modèle influence-réaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Velontrasina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'16) - short Paper Acceptation Rate 59%</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rouen, France. pp.161-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agentified use of the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Internet of Things (iThings 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Chengdu, China. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iThings-GreenCom-CPSCom-SmartData.2016.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d’acteurs pour la Gouvernance Communautaire des Ressources Naturelles : Expérimentation d’un outil d’aide à la Décision à base de Systèmes Multi-Agents appliqué à l’Océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA’15 Rencontres de Jeunes Chercheurs en Intelligence Artificielle, Plateforme PFIA’15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agents model for the study of interactions between the stakeholders in the common pool resources : application to the district of Miarinarivo (Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Multi-Agent Systems and Simulation (MAS&amp;S’14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Warsaw, Poland. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de l'action humaine basée sur l'affordance vue comme propriété émergente du couple acteur/environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées francophones sur les Systèmes Multi-Agents (JFSMA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France. 226 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiagent System to Model Human Action Based on the Concept of Affordance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienne, Austria. pp.644-651, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005141606440651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASC : MAp Sectors Creator - a tool to help at the configuration of multi-agents systems for everyone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULTECH 4th International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication (INSTICC); Austrian Computer Society; Vienna University of Technology – TU Wien (TUW), Aug 2014, Vienne, Austria. pp.836-844, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005133408360844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de l'action humaine basée sur l'affordance vue comme propriété émergente du couple acteur/environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'14) - Long Paper Acceptation Rate 31%</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-Sur-Drôme, Région indéterminée. pp.129--138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial planning and sustainable development through multi-agent simulation: lessons from Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grantham Institute for Climate Change Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique pour la modélisation multi-comportementale dans la SOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the Journées Francophones Systèmes Multi-Agents (JFSMA’13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Situated Action based on Affordance and Stigmergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Self-Adaptive and Self- Organizing Systems (SASO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.175--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reification of emergent urban areas in a land-use simulation model in Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI workshop on Intelligent Agents in Urban Simulations and Smart Cities (IAUSSC2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another step toward reusability in agent-based simulation : Multi-behaviors & aMVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Athène, Greece. pp.1112--1119, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2012.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling situated action based on affordances and stigmergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IEEE International Conference on Self-Adaptive and Self-Organizing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lyon, France. 254 p., </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/saso.2012.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’action située basée sur les affordances et la stigmergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes Multi-Agents: Ouverture, Autonomie, et Co-évolution - JFSMA 12 - Vingtièmes journées francophones sur les systèmes multi-agents.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Honfleur, France. pp.117--126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'action située basée sur les affordances et la stigmergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Journées francophones sur les Systèmes Multi-Agents (JFSMA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Honfleur, France. 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to represent human activities in farming systems based on reactive situated agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODSIM2011, 19th International Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Perth, Australia. pp.2901--2907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réification de zones urbaines émergentes dans un modèle simulant l'évolution de la population à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.63--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of activities: application of some concepts and formalizations to agricultural systems simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling and Applied Simulation (MAS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Fès, Morocco. pp.25--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">See emergence as a metaknowledge, a way to reify emegent phenomena in multiagent simulations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Porto, Portugal. pp.564--569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser et simuler l'aménagement énergétique d'un territoire par les systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence des Réseaux, de l'Informatique, et du Multimédia pour les E-Services (CRIMES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saint Denis de La Réunion, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Simulation de l’aménagement énergitique d’un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Convergence des Réseaux, de l’Informatique et du Multimédia pour les E-services (CRIME’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Saint-Denis, La Réunion. pp.17--22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration : Aménagement énergétique d'un territoire - une approche par simulation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.237--240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Virtual Worlds from Biodiversity Information Systems: requirements, general process and typology of the metaverse's models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Tanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Internet and Web Applications and Services (ICIW 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Venise, Italy. pp.549--554, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIW.2009.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration XELOC : un support générique pour la configuration et l'initialisation de systèmes multi-agents, ISBN: 978.2.85428.911.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.251--256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-génération d'Environnement : l'exemple d'Infinite Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Lyon, France. pp.165--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specimen’s behavior management: A masterpiece for Biodiversity Information System’s representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Tanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International ICSC Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Thessalonique, Greece. pp.563--578, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88351-7_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence as metaknowledge: refining simulation models through emergence reification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Simulation and Modelling Conference (ESM2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Le Havre, France. pp.25--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dépendances temporelles des influences et perceptions pour l’exécution distribuée de simulations orientées agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Philippe Huget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.33--42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of temporal dependencies of perceptions and influences for the distributed execution of agent-oriented simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Philippe Huget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Simulation and Modelling Conference (ESM2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Le Havre, France. pp.343--347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools to visualise the structure of multi-agent conservations at various levels of analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Médoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Christchurch, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of simulation models to improve individual and collective management of pig effluents in Grand-Ilet (Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Médoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Green Pork Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d'observation et d'analyse de simulations multi-agents : l'expérience de la plate-forme Geamas/Biomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Médoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CABM-HEMA-SMAGET 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bourg-Saint-Maurice, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Generic Motivations in Social Hybrid Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenintsoa Andriamasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RASTA 2002: Regulated Agent-Based Social Systems - First International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Bologna, Italy. pp.281-300, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25867-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-modelling approach to help agricultural stakeholders design animal wastes management strategies in the Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Medoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Biennial Meeting of the International Environmental Modelling and Software Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Osnabrück, Germany. 528 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation agent appliquée à la gestion collective d'effluents d'élevage. Mise en oeuvre des concepts génériques de la plate-forme Geamas au sein de l'application Biomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenintsoa Hary Andriamasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ATP 99/60</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomas : un modèle multi-agents pour aider à la gestion négociée d'effluents d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Calderoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SMAGET. Modèles et Systèmes Multi-Agents pour la Gestion de l'Environnement et des Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un modèle multi-agents pour la gestion des effluents d'élevage à l'echelle d'une localité rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Calderoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Francophones en Intelligence Artificielle Distribuée et Systèmes Multi-Agents (JFIADSMA'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Pont-à-Mousson, France. 376 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur d'inférence et formalisme objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICO 1989 - International workshop on Cognitive Informatics applied to Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1989, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Based Knowledge and Reasoning design for diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPAC 1989 - International Symposium on Advanced Information Processing in Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1989, Nancy, France. pp.251-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un moteur d'inférence basé sur les des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APPLICA 1988 - 1er congrès européen d'Intelligence Artificielle et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SkuadCityModel : Une simulation de déplacements urbains construite sur la plate-forme SKUAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gauthier Picard; Christophe Lang; Nicolas Marilleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'16) - Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Metabief, France. Cepadues, Journées Francophones Systèmes Multi-Agents (JFSMA'16) - Demonstration, pp.233-234, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle relationnel pour la coordination des comportements des agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Velontrasina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de microgrids à l'aide d'un système multi-agents et de mesures de gisements solaires sur l'ile de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Duizabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Bessafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel, Fabien and Saunier, Julien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'16) - Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rouen, France. Cepadues, pp.247-248, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Systems: A webservices oriented architecture to face future management’s challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Tanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Western Indian Ocean Marine Science Association (WIOMSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Saint-Denis, Réunion. pp.n.c., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue &amp;quot;Agent-Based Modelling of City Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen H. van Dam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Courdier; Koen H. Van Dam. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDPI AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3 - 4, 177 p., 2016, Systems, ISSN 2079-8954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles théoriques aux applications multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Courdier; Jean-Paul Jamont; Gauthier Picard; Laurent Vercouter. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 30 (1-2/2016), 261 p., 2016, Revue d’Intelligence Artificielle, 978‐2‐7462‐4764‐2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes Multi-Agents (Actes des JFSMA 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepadues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782364931541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for a New Agent Architecture Based on the MVC Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allan Ramsay and Gennady Agre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence: Methodology, Systems, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7557, Springer Berlin Heidelberg, pp.230-239, 2012, Lecture Notes in Computer Science, 978-3-642-33184-8. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33185-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an Information System for the Preservation of the Insular Tropical Environment of Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulises Cortés and Manel Poch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Agent-Based Environmental Management Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser, pp.61-90, 2009, Whitestein Series in Software Agent Technologies and Autonomic Computing, 978-3-7643-8897-3. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7643-8900-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an interactive training environment distributed on networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Senteni; Alain Taurisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovatives Learning and Knowledge Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ed. UNESCO, pp.99-118, 2005, 99903-73-19-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des plates-formes SMA françaises à travers un Toy-problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul A Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation et Applications des SMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.207-242, 2002, 2-7462-0439-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation with an Agent-Oriented Platform in JAVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marcenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing Application Frameworks: Object-Oriented Frameworks at Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley and Sons' book, 1999, 0471252018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle et Transports : Travaux de recherche menés au LIM, groupe de Travail Systèmes Collectifs Adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des connaissances pour les diagnostics de dysfonctionnements de Systèmes Intégrés de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université de Nice-Sophia Antipolis, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04382329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Multi-Agents : Architecture, Ingénierie et Expérimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Système multi-agents [cs.MA]. Université de la Réunion, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01474194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents enjeux auxquels font face les villes intelligentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Porlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avantages et limites des villes intelligentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Porlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et Caractéristiques de la ville intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Porlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment circule l'information dans une ville intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Porlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux modèles théoriques et applications multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (1-2), pp.7--10, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POVABIA multi-agent simulation system for enhancing the potential of urban biowaste : application to the territory of Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hatik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Medmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Jiquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:ee217cdb7a4fc54d7a6fb3e226fa977bc9436c47;origin=https://hal.archives-ouvertes.fr/hal-04550995;visit=swh:1:snp:233cf3ba43a3f5a53014a52db398a97f1110f72d;anchor=swh:1:rel:390bf283f9e01c9d63da757b307fb2b9615f27c7;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Kit for Ubiquitous Agent Development (SKUAD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4e75a1a410ce344e049cfd1104956fc278963d71;origin=https://hal.archives-ouvertes.fr/hal-04555355;visit=swh:1:snp:22ad457b7dd5f125b1259081a4edcf378a5bd3fd;anchor=swh:1:rel:151133ba33a84cf395fc320716f1cdd6a65cf8d9;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rémy Courdier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor in Computer ScienceHead of the Working Group on Collective Adaptive Systems in the LIM Lab</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Rémy Courdier received The Ph.D. degree in computer science from Nice Sophia-Antipolis University (France), he defended an accreditation to supervise researches projects and teams &amp;quot;Habilitation a Diriger des Recherches (HDR)&amp;quot; in 2003. He is university professor since 2008 and has been head of the Computer Science and Mathematics Research Laboratory of the University of Reunion Island. He has a strong Background in software engineering by working in R&D Teams of international IT Companies such as Digital Equipement Corporation and Schneider Electric. His research and extensive extracurricular activities combine interests in artificial intelligence and adaptive collective systems for socio-technical systems modeling and decision support. In 2023, Remy Courdier was elected to the National University Council (CNU), an authority of the French Ministry of Higher Education and Research.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interests:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">adaptive collective systems, multi-agent systems, agent based modelling, multi-agent simulation, cognitive computing, spatial planning, sustainable development, urban system simulation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une utilisation éco responsable des objets connectés par la mutualisation de leurs composants physiques : Une approche basée sur le concept d’artefact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (3-4), pp.393-413. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A step towards more eco-responsible computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lecture Notes in Computer Science, 12814, pp.175-184. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83164-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agronomie clinique et territoriale pour accompagner la transition vers une économie circulaire autour de l'agriculture : mise à l'épreuve et enseignements du projet GABiR à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), 16 p. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/bir974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Temporal Environment for Multi-Agent Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.607-613. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12720/JCM.14.7.607-613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Systems Evolution: The MABIS model to gather several communities on an adaptable environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Joseph Tanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), p. 269-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement parallèle de simulations orientes agent : Une approche basée sur l'analyse des dépendances temporelles des influences et perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Philippe Huget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (5-6), pp.673-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based simulation of complex systems: application to collective management of animal wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenintsoa Hary Andriamasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (3), pp.30-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual 'Role-Centered' Model for Design of Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dany Vally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Vol. 1599, pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un processus de développement en spirale pour la simulation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marcenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue RSTI - L'Objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Vol. 4 (1), pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Emergence Machine for Complex Systems Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marcenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calderoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Vol. 1416, pp.785-794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche et un modèle de conception à base d'objets et de réseaux sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 12 (3), pp.285-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de l’apport des techniques système expert dans le contexte du diagnostic des automatismes répartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grzesiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Intelligence Artificielle et Système Experts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, pp.43-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-symbolic multi-agent simulation of engagement dynamics: Comparison of resilient and fragile organisational profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamy Haja Rakotobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">he 11th International Conference on Information and Communication Technology for Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Bankok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires intelligents durables et approche multi-agents : Retour d'expériences de travaux menés à l'île de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème rencontre scientifique sur les TERritoires INTelligents (TERINT2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università Di Corsica, Jul 2023, Ajaccio (20000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From multi-agent systems to collective adaptive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperative Robotics and Artificial Intelligence Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Mascareignes, Dec 2022, Rose Hill Campus, Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle générique inclusif de système ambiant dédié à l'assistance basé sur le paradigme multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Paul Jamont, Oct 2021, Rouen, France. pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoVaBiA: A Multi-agent Decision-Making Support Tool for Organic Waste Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hatik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Medmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Applications of Agents, Multi-Agent Systems (PAAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Demazeau; Tom Holvoet; Juan M Corchado; Stefania Costantini, Oct 2020, L'Aquila, Italy. pp.421-425, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49778-1_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie pour les systèmes multi-agents ambiants dans les villes intelligentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Roche, Nov 2020, Chambéry (73), France. pp.199-216, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57726/mhdg-s181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation Function for Agent Adaptation Issues in Ambient Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Velontrasina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCMS 2019: The 11th International Conference on Computer Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, North Rockhampton, Australia. pp.246-249, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3307363.3307376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Temporality Model Time Scheduling Approach: a Practical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Davidsson, P., Verhagen, H. (eds) Multi-Agent-Based Simulation XIX. Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden. pp.115-125, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22270-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous Computing and Multi-agent Systems: Clarification of the Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Conference on Principles and Practice of Multi-Agent Systems (PRIMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Torino, Italy. pp.602-609, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-33792-6_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards a Balance between Adequacy and Time Optimization in Agent-based Simulations - A Practical Application of the Temporality Model Time Scheduling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Jul 2018, Porto, Portugal. pp.160-166, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006904601600166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards Scalable Agent-Based Simulation Model: Impact of the Time Scheduling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Agent-Based Modelling of Urban Systems Systems (ABMUS2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Smart Island Simulation Application a Case Study of Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Practical Applications of Agents and Multi-Agent Systems(PAAMS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Porto, Portugal. pp.457--469, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60285-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards Simulating Smart Cities and Smart Islands with a Shared Generic Framework - A Case Study of London and Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ferard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Bustos-Turu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen H. van Dam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Smart Cities and Green ICT Systems(SmartGreens 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.329--336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders Strategies’ in Common Pool Resources. Experimentation of a help tool to the decision with Multi-Agent Based Simulation for Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daniel Cazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Cognitive Informatics and Cognitive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University, Aug 2016, Stanford, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based modelling: what matters is action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Congress on Environmental Modelling and Software (iEMSs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. 1335 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIEGVIEW: un outil de visualisation des décisions à base de système Multi-Agents appliqué à la gouvernance des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Forum des Jeunes Chercheurs “Perception, représentation, compréhension”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Oct 2016, Saint-Denis, La Réunion. pp.91-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIEGMAS : Un simulateur multi-agents pour l'étude des territoires de l'Océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daniel Cazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECA : une architecture agent pour l’adaptation au niveau individuel par réutilisation du modèle influence-réaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Velontrasina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'16) - short Paper Acceptation Rate 59%</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rouen, France. pp.161-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agentified use of the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Internet of Things (iThings 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Chengdu, China. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iThings-GreenCom-CPSCom-SmartData.2016.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d’acteurs pour la Gouvernance Communautaire des Ressources Naturelles : Expérimentation d’un outil d’aide à la Décision à base de Systèmes Multi-Agents appliqué à l’Océan Indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA’15 Rencontres de Jeunes Chercheurs en Intelligence Artificielle, Plateforme PFIA’15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agents model for the study of interactions between the stakeholders in the common pool resources : application to the district of Miarinarivo (Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Multi-Agent Systems and Simulation (MAS&amp;S’14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Warsaw, Poland. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de l'action humaine basée sur l'affordance vue comme propriété émergente du couple acteur/environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées francophones sur les Systèmes Multi-Agents (JFSMA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France. 226 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiagent System to Model Human Action Based on the Concept of Affordance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienne, Austria. pp.644-651, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005141606440651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de l'action humaine basée sur l'affordance vue comme propriété émergente du couple acteur/environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'14) - Long Paper Acceptation Rate 31%</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-Sur-Drôme, Région indéterminée. pp.129--138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASC : MAp Sectors Creator - a tool to help at the configuration of multi-agents systems for everyone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaudieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jöel Kwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULTECH 4th International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication (INSTICC); Austrian Computer Society; Vienna University of Technology – TU Wien (TUW), Aug 2014, Vienne, Austria. pp.836-844, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005133408360844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique pour la modélisation multi-comportementale dans la SOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the Journées Francophones Systèmes Multi-Agents (JFSMA’13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial planning and sustainable development through multi-agent simulation: lessons from Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grantham Institute for Climate Change Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Situated Action based on Affordance and Stigmergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Self-Adaptive and Self- Organizing Systems (SASO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.175--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reification of emergent urban areas in a land-use simulation model in Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI workshop on Intelligent Agents in Urban Simulations and Smart Cities (IAUSSC2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another step toward reusability in agent-based simulation : Multi-behaviors & aMVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Athène, Greece. pp.1112--1119, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2012.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling situated action based on affordances and stigmergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IEEE International Conference on Self-Adaptive and Self-Organizing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lyon, France. 254 p., </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/saso.2012.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’action située basée sur les affordances et la stigmergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes Multi-Agents: Ouverture, Autonomie, et Co-évolution - JFSMA 12 - Vingtièmes journées francophones sur les systèmes multi-agents.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Honfleur, France. pp.117--126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'action située basée sur les affordances et la stigmergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Journées francophones sur les Systèmes Multi-Agents (JFSMA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Honfleur, France. 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to represent human activities in farming systems based on reactive situated agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODSIM2011, 19th International Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Perth, Australia. pp.2901--2907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réification de zones urbaines émergentes dans un modèle simulant l'évolution de la population à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.63--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of activities: application of some concepts and formalizations to agricultural systems simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling and Applied Simulation (MAS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Fès, Morocco. pp.25--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">See emergence as a metaknowledge, a way to reify emegent phenomena in multiagent simulations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Porto, Portugal. pp.564--569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser et simuler l'aménagement énergétique d'un territoire par les systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence des Réseaux, de l'Informatique, et du Multimédia pour les E-Services (CRIMES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saint Denis de La Réunion, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Simulation de l’aménagement énergitique d’un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Convergence des Réseaux, de l’Informatique et du Multimédia pour les E-services (CRIME’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Saint-Denis, La Réunion. pp.17--22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration : Aménagement énergétique d'un territoire - une approche par simulation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.237--240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Virtual Worlds from Biodiversity Information Systems: requirements, general process and typology of the metaverse's models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Tanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Internet and Web Applications and Services (ICIW 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Venise, Italy. pp.549--554, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIW.2009.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specimen’s behavior management: A masterpiece for Biodiversity Information System’s representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Tanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International ICSC Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Thessalonique, Greece. pp.563--578, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88351-7_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration XELOC : un support générique pour la configuration et l'initialisation de systèmes multi-agents, ISBN: 978.2.85428.911.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.251--256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-génération d'Environnement : l'exemple d'Infinite Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Lyon, France. pp.165--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence as metaknowledge: refining simulation models through emergence reification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Simulation and Modelling Conference (ESM2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Le Havre, France. pp.25--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dépendances temporelles des influences et perceptions pour l’exécution distribuée de simulations orientées agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Philippe Huget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA’08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.33--42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of temporal dependencies of perceptions and influences for the distributed execution of agent-oriented simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Philippe Huget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Simulation and Modelling Conference (ESM2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Le Havre, France. pp.343--347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools to visualise the structure of multi-agent conservations at various levels of analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Médoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Christchurch, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d'observation et d'analyse de simulations multi-agents : l'expérience de la plate-forme Geamas/Biomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Médoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CABM-HEMA-SMAGET 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bourg-Saint-Maurice, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of simulation models to improve individual and collective management of pig effluents in Grand-Ilet (Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Médoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Green Pork Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Generic Motivations in Social Hybrid Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenintsoa Andriamasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RASTA 2002: Regulated Agent-Based Social Systems - First International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Bologna, Italy. pp.281-300, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25867-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-modelling approach to help agricultural stakeholders design animal wastes management strategies in the Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Medoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Biennial Meeting of the International Environmental Modelling and Software Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Osnabrück, Germany. 528 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation agent appliquée à la gestion collective d'effluents d'élevage. Mise en oeuvre des concepts génériques de la plate-forme Geamas au sein de l'application Biomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenintsoa Hary Andriamasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ATP 99/60</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomas : un modèle multi-agents pour aider à la gestion négociée d'effluents d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Calderoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SMAGET. Modèles et Systèmes Multi-Agents pour la Gestion de l'Environnement et des Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un modèle multi-agents pour la gestion des effluents d'élevage à l'echelle d'une localité rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Calderoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Francophones en Intelligence Artificielle Distribuée et Systèmes Multi-Agents (JFIADSMA'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Pont-à-Mousson, France. 376 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur d'inférence et formalisme objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICO 1989 - International workshop on Cognitive Informatics applied to Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1989, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Based Knowledge and Reasoning design for diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPAC 1989 - International Symposium on Advanced Information Processing in Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1989, Nancy, France. pp.251-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un moteur d'inférence basé sur les des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Hérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APPLICA 1988 - 1er congrès européen d'Intelligence Artificielle et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SkuadCityModel : Une simulation de déplacements urbains construite sur la plate-forme SKUAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gauthier Picard; Christophe Lang; Nicolas Marilleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'16) - Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Metabief, France. Cepadues, Journées Francophones Systèmes Multi-Agents (JFSMA'16) - Demonstration, pp.233-234, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle relationnel pour la coordination des comportements des agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Velontrasina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de microgrids à l'aide d'un système multi-agents et de mesures de gisements solaires sur l'ile de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Duizabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Bessafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel, Fabien and Saunier, Julien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'16) - Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rouen, France. Cepadues, pp.247-248, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Systems: A webservices oriented architecture to face future management’s challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Tanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Western Indian Ocean Marine Science Association (WIOMSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Saint-Denis, Réunion. pp.n.c., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue &amp;quot;Agent-Based Modelling of City Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen H. van Dam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Courdier; Koen H. Van Dam. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDPI AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3 - 4, 177 p., 2016, Systems, ISSN 2079-8954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles théoriques aux applications multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Courdier; Jean-Paul Jamont; Gauthier Picard; Laurent Vercouter. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 30 (1-2/2016), 261 p., 2016, Revue d’Intelligence Artificielle, 978‐2‐7462‐4764‐2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes Multi-Agents (Actes des JFSMA 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepadues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782364931541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for a New Agent Architecture Based on the MVC Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allan Ramsay and Gennady Agre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence: Methodology, Systems, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7557, Springer Berlin Heidelberg, pp.230-239, 2012, Lecture Notes in Computer Science, 978-3-642-33184-8. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33185-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an Information System for the Preservation of the Insular Tropical Environment of Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Conruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulises Cortés and Manel Poch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Agent-Based Environmental Management Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser, pp.61-90, 2009, Whitestein Series in Software Agent Technologies and Autonomic Computing, 978-3-7643-8897-3. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7643-8900-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an interactive training environment distributed on networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Senteni; Alain Taurisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovatives Learning and Knowledge Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ed. UNESCO, pp.99-118, 2005, 99903-73-19-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des plates-formes SMA françaises à travers un Toy-problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul A Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation et Applications des SMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.207-242, 2002, 2-7462-0439-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation with an Agent-Oriented Platform in JAVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marcenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing Application Frameworks: Object-Oriented Frameworks at Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley and Sons' book, 1999, 0471252018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle et Transports : Travaux de recherche menés au LIM, groupe de Travail Systèmes Collectifs Adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahina Ralitera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des connaissances pour les diagnostics de dysfonctionnements de Systèmes Intégrés de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université de Nice-Sophia Antipolis, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04382329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Multi-Agents : Architecture, Ingénierie et Expérimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Système multi-agents [cs.MA]. Université de la Réunion, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01474194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents enjeux auxquels font face les villes intelligentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Porlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avantages et limites des villes intelligentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Porlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et Caractéristiques de la ville intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Porlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment circule l'information dans une ville intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Porlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux modèles théoriques et applications multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (1-2), pp.7--10, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POVABIA multi-agent simulation system for enhancing the potential of urban biowaste : application to the territory of Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hatik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Medmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Jiquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:ee217cdb7a4fc54d7a6fb3e226fa977bc9436c47;origin=https://hal.archives-ouvertes.fr/hal-04550995;visit=swh:1:snp:233cf3ba43a3f5a53014a52db398a97f1110f72d;anchor=swh:1:rel:390bf283f9e01c9d63da757b307fb2b9615f27c7;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Kit for Ubiquitous Agent Development (SKUAD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4e75a1a410ce344e049cfd1104956fc278963d71;origin=https://hal.archives-ouvertes.fr/hal-04555355;visit=swh:1:snp:22ad457b7dd5f125b1259081a4edcf378a5bd3fd;anchor=swh:1:rel:151133ba33a84cf395fc320716f1cdd6a65cf8d9;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04055929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Courdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Payet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.36" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056544v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83164-6_14" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/bir974" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04376222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Ralitera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/JCM.14.7.607-613" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762509v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;bastien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Conruyt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;bastien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Joseph Tanzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hoareau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Philippe Huget" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461091v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenintsoa Hary Andriamasinoro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dany Vally" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382824v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marcenac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calderoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le H&#233;rin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382691v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grzesiak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578661v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Haja Rakotobe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04372427v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04372449v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04374523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Aky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04373562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hatik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Medmoun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49778-1_39" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04373519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57726/mhdg-s181" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04376232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Velontrasina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307363.3307376" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01911984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22270-3_9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04376218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_46" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01911986v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006904601600166" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01911987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510846v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60285-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Bustos-Turu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen H. van Dam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaudieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daniel Cazal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Kwan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bastien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426767v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450721v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349988v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grondin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01478269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01478263v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Gangat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings-GreenCom-CPSCom-SmartData.2016.76" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450681v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449053v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466931v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005141606440651" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450086v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005133408360844" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01478270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187202v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187203v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188004v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel David" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187217v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.144" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745847v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/saso.2012.29" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188007v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748013v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745850v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188693v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188699v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423818v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188047v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188046v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Tanzi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIW.2009.89" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188045v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188044v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188700v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88351-7_42" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188049v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188718v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751876v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Ralambondrainy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828727v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828636v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenintsoa Andriamasinoro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25867-4_17" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VLFZHK53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461098v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Medoc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764075v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768050v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Calderoni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768495v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382611v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382576v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382539v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01911981v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567278v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01478252v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Duizabo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188703v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461453v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdpi.com/journal/systems/special_issues/agent-based-modelling-city-systems" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01457376v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ria.revuesonline.com/resnum.jsp?editionId=3109&amp;amp;Submit2.x=19&amp;amp;Submit2.y=16&amp;amp;Submit2=Envoyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282187v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186483v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33185-5_26" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186491v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8900-0_4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382984v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382783v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul A Barth&#232;s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutknecht" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382859v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01457482v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-04382329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-01474194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554723v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Porlier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555000v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04377065v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759386v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550995v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Medmoun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jiquel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ee217cdb7a4fc54d7a6fb3e226fa977bc9436c47;origin=https://hal.archives-ouvertes.fr/hal-04550995;visit=swh:1:snp:233cf3ba43a3f5a53014a52db398a97f1110f72d;anchor=swh:1:rel:390bf283f9e01c9d63da757b307fb2b9615f27c7;path=/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555355v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4e75a1a410ce344e049cfd1104956fc278963d71;origin=https://hal.archives-ouvertes.fr/hal-04555355;visit=swh:1:snp:22ad457b7dd5f125b1259081a4edcf378a5bd3fd;anchor=swh:1:rel:151133ba33a84cf395fc320716f1cdd6a65cf8d9;path=/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04055929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Courdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Payet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.36" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056544v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83164-6_14" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/bir974" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04376222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahina Ralitera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/JCM.14.7.607-613" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762509v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;bastien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Conruyt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;bastien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Joseph Tanzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hoareau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Philippe Huget" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461091v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenintsoa Hary Andriamasinoro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dany Vally" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382518v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marcenac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giroux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calderoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le H&#233;rin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382691v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grzesiak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578661v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Haja Rakotobe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04372427v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04372449v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04374523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Aky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04373562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hatik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Medmoun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49778-1_39" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04373519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57726/mhdg-s181" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04376232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Velontrasina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307363.3307376" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01911984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22270-3_9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04376218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_46" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01911986v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006904601600166" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01911987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510846v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60285-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Bustos-Turu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen H. van Dam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaudieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daniel Cazal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Kwan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bastien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426767v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450721v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349988v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grondin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01478269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01478263v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Gangat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings-GreenCom-CPSCom-SmartData.2016.76" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450681v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449053v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466931v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005141606440651" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01478270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450086v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005133408360844" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187203v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187202v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188004v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel David" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187217v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.144" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745847v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/saso.2012.29" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188007v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748013v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745850v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188693v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188699v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423818v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188047v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188046v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Tanzi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIW.2009.89" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188700v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88351-7_42" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188045v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188049v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188718v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751876v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Ralambondrainy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828636v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenintsoa Andriamasinoro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25867-4_17" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VLFZHK53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461098v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Medoc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764075v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768050v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Calderoni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768495v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382611v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382576v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382539v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01911981v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567278v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01478252v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Duizabo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188703v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461453v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdpi.com/journal/systems/special_issues/agent-based-modelling-city-systems" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01457376v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ria.revuesonline.com/resnum.jsp?editionId=3109&amp;amp;Submit2.x=19&amp;amp;Submit2.y=16&amp;amp;Submit2=Envoyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282187v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186483v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33185-5_26" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186491v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8900-0_4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382984v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382783v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul A Barth&#232;s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutknecht" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382859v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01457482v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-04382329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-01474194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554723v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Porlier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555000v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04377065v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759386v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550995v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Medmoun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jiquel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ee217cdb7a4fc54d7a6fb3e226fa977bc9436c47;origin=https://hal.archives-ouvertes.fr/hal-04550995;visit=swh:1:snp:233cf3ba43a3f5a53014a52db398a97f1110f72d;anchor=swh:1:rel:390bf283f9e01c9d63da757b307fb2b9615f27c7;path=/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555355v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4e75a1a410ce344e049cfd1104956fc278963d71;origin=https://hal.archives-ouvertes.fr/hal-04555355;visit=swh:1:snp:22ad457b7dd5f125b1259081a4edcf378a5bd3fd;anchor=swh:1:rel:151133ba33a84cf395fc320716f1cdd6a65cf8d9;path=/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>