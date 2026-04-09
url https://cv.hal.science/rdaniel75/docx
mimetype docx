--- v0 (2026-03-14)
+++ v1 (2026-04-09)
@@ -221,191 +221,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Da engenharia à literatura e à promoção do português na França. Entrevista com Daniel Rodrigues</w:t>
+                <w:t xml:space="preserve">De l'ingénierie à la littérature et à la promotion du portugais en France. Entretien avec Daniel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3 (13), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2365</w:t>
+              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3063</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417177v1</w:t>
+                <w:t xml:space="preserve">hal-05417170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'ingénierie à la littérature et à la promotion du portugais en France. Entretien avec Daniel Rodrigues</w:t>
+                <w:t xml:space="preserve">Da engenharia à literatura e à promoção do português na França. Entrevista com Daniel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3063</w:t>
+              <w:t xml:space="preserve">, 2024, 3 (13), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417170v1</w:t>
+                <w:t xml:space="preserve">hal-05417177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -719,165 +719,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As derivas de Os Passos em Volta de Herberto Helder: estrangeiros e migrações</w:t>
+                <w:t xml:space="preserve">«“Lingua concéntrica”, anacronismos do travestismo em Herberto Helder»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I Congresso Internacional de Letras e Direito CESV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Vitória, Brazil</w:t>
+              <w:t xml:space="preserve">Colloque international «Travestissements de la voix dans les littératures ibéro-américaines contemporaines»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Assia Mohssine et Daniel Rodrigues (org.), Oct 2021, MSH de Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839813v1</w:t>
+                <w:t xml:space="preserve">hal-03429295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«“Lingua concéntrica”, anacronismos do travestismo em Herberto Helder»</w:t>
+                <w:t xml:space="preserve">As derivas de Os Passos em Volta de Herberto Helder: estrangeiros e migrações</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international «Travestissements de la voix dans les littératures ibéro-américaines contemporaines»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Assia Mohssine et Daniel Rodrigues (org.), Oct 2021, MSH de Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">I Congresso Internacional de Letras e Direito CESV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Vitória, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429295v1</w:t>
+                <w:t xml:space="preserve">hal-03839813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ética das imagens, ética do texto: Ágora, de Ana Luísa Amaral</w:t>
               </w:r>
@@ -926,96 +926,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« De la transmission des héritages dits « mineurs » : réflexions sur le « legs » au féminin »</w:t>
+                <w:t xml:space="preserve">« Matrimônio Brasiliero. A Poesia de Conceição Evaristo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études : « Carrefours. À propos des croisements entre études postcoloniales, mémorielles et de genre »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, (Organisateur) : Philippe Mesnard, Jan 2019, Clermont-Ferrand, Maison des Sciences de l’Homme, France</w:t>
+              <w:t xml:space="preserve">XVI Congrès International de l’ABRALIC (Associação Brasileira de Literatura Comparada) : « Circulação, tramas e sentidos na Literatura »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (Organisateurs) : Rogério da Silva Lima, Betina Ribeiro Rodrigues da Cunha, Kelcilene Gracia Rodrigues, Jul 2019, Université de Brasilia (UnB), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362853v1</w:t>
+                <w:t xml:space="preserve">hal-02379104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Matrimoine afro-brésilien : Conceição Evaristo et ses escrevivências »</w:t>
               </w:r>
@@ -1064,96 +1064,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Matrimônio Brasiliero. A Poesia de Conceição Evaristo »</w:t>
+                <w:t xml:space="preserve">« De la transmission des héritages dits « mineurs » : réflexions sur le « legs » au féminin »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Congrès International de l’ABRALIC (Associação Brasileira de Literatura Comparada) : « Circulação, tramas e sentidos na Literatura »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, (Organisateurs) : Rogério da Silva Lima, Betina Ribeiro Rodrigues da Cunha, Kelcilene Gracia Rodrigues, Jul 2019, Université de Brasilia (UnB), Brazil</w:t>
+              <w:t xml:space="preserve">Journée d’études : « Carrefours. À propos des croisements entre études postcoloniales, mémorielles et de genre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (Organisateur) : Philippe Mesnard, Jan 2019, Clermont-Ferrand, Maison des Sciences de l’Homme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379104v1</w:t>
+                <w:t xml:space="preserve">hal-02362853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anachronismes du poème continu</w:t>
               </w:r>
@@ -1530,285 +1530,285 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Apresentação »</w:t>
+                <w:t xml:space="preserve">« Presentación »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berlin, Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assia Mohssine et Daniel Rodrigues (éds.), Reimaginar la piel. Voces y corporalidades travestidas en la literatura iberoamericana contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 21-28, 2024, coll. « Argumentos y debates. Sociocrítica e interdisciplinariedad », 9783631905364</w:t>
+              <w:t xml:space="preserve">, , p. 11-19, 2024, coll. « Argumentos y debates. Sociocrítica e interdisciplinariedad », 9783631905364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745925v1</w:t>
+                <w:t xml:space="preserve">hal-04745912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Presentación »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assia Mohssine</w:t>
+                <w:t xml:space="preserve">Autoportraits vivants et performances post-68 : le corps féminin comme palimpseste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Godi-Tkatchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Berlin, Peter Lang. </w:t>
+              <w:t xml:space="preserve">Gérald Préher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assia Mohssine et Daniel Rodrigues (éds.), Reimaginar la piel. Voces y corporalidades travestidas en la literatura iberoamericana contemporánea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , p. 11-19, 2024, coll. « Argumentos y debates. Sociocrítica e interdisciplinariedad », 9783631905364</w:t>
+              <w:t xml:space="preserve">"Portraits et autoportraits de femmes dans les lettres et les arts post-68"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, Association Résonances - Femmes, 2024, Résonances</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745912v1</w:t>
+                <w:t xml:space="preserve">hal-02370513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoportraits vivants et performances post-68 : le corps féminin comme palimpseste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Godi-Tkatchouk</w:t>
+                <w:t xml:space="preserve">« Apresentação »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gérald Préher. </w:t>
+              <w:t xml:space="preserve">Berlin, Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Portraits et autoportraits de femmes dans les lettres et les arts post-68"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 21, Association Résonances - Femmes, 2024, Résonances</w:t>
+              <w:t xml:space="preserve">Assia Mohssine et Daniel Rodrigues (éds.), Reimaginar la piel. Voces y corporalidades travestidas en la literatura iberoamericana contemporánea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 21-28, 2024, coll. « Argumentos y debates. Sociocrítica e interdisciplinariedad », 9783631905364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370513v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REECRIRE LES CLASSIQUES, SE REECRIRE SOI-MEME OU LES MUSES CHEZ HERBERTO HELDER</w:t>
               </w:r>
@@ -2060,51 +2060,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46C9B264"/>
+    <w:nsid w:val="B3BE6B68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2291,51 +2291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rdaniel75" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8903-0454" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181819252" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417177v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodrigues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417170v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mohssine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Urdician" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03839813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429295v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03839793v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02362853v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02379122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02379104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03839827v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03844985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavergne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mathios" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04075455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda Mendes dos Santos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04745925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04745912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Godi-Tkatchouk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127100v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA030166" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rdaniel75" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8903-0454" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181819252" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417170v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodrigues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mohssine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Urdician" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03839813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03839793v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02379104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02379122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02362853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03839827v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03844985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavergne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mathios" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04075455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda Mendes dos Santos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04745912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370513v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Godi-Tkatchouk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04745925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127100v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA030166" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>