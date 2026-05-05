--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -926,234 +926,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Matrimônio Brasiliero. A Poesia de Conceição Evaristo »</w:t>
+                <w:t xml:space="preserve">« De la transmission des héritages dits « mineurs » : réflexions sur le « legs » au féminin »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Congrès International de l’ABRALIC (Associação Brasileira de Literatura Comparada) : « Circulação, tramas e sentidos na Literatura »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, (Organisateurs) : Rogério da Silva Lima, Betina Ribeiro Rodrigues da Cunha, Kelcilene Gracia Rodrigues, Jul 2019, Université de Brasilia (UnB), Brazil</w:t>
+              <w:t xml:space="preserve">Journée d’études : « Carrefours. À propos des croisements entre études postcoloniales, mémorielles et de genre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (Organisateur) : Philippe Mesnard, Jan 2019, Clermont-Ferrand, Maison des Sciences de l’Homme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379104v1</w:t>
+                <w:t xml:space="preserve">hal-02362853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Matrimoine afro-brésilien : Conceição Evaristo et ses escrevivências »</w:t>
+                <w:t xml:space="preserve">« Matrimônio Brasiliero. A Poesia de Conceição Evaristo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Féminismes Post-coloniaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Université de Guyanne, France</w:t>
+              <w:t xml:space="preserve">XVI Congrès International de l’ABRALIC (Associação Brasileira de Literatura Comparada) : « Circulação, tramas e sentidos na Literatura »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (Organisateurs) : Rogério da Silva Lima, Betina Ribeiro Rodrigues da Cunha, Kelcilene Gracia Rodrigues, Jul 2019, Université de Brasilia (UnB), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379122v1</w:t>
+                <w:t xml:space="preserve">hal-02379104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« De la transmission des héritages dits « mineurs » : réflexions sur le « legs » au féminin »</w:t>
+                <w:t xml:space="preserve">« Matrimoine afro-brésilien : Conceição Evaristo et ses escrevivências »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études : « Carrefours. À propos des croisements entre études postcoloniales, mémorielles et de genre »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, (Organisateur) : Philippe Mesnard, Jan 2019, Clermont-Ferrand, Maison des Sciences de l’Homme, France</w:t>
+              <w:t xml:space="preserve">Séminaire Féminismes Post-coloniaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Université de Guyanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362853v1</w:t>
+                <w:t xml:space="preserve">hal-02379122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anachronismes du poème continu</w:t>
               </w:r>
@@ -2060,51 +2060,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3BE6B68"/>
+    <w:nsid w:val="CF4FDD5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2291,51 +2291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rdaniel75" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8903-0454" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181819252" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417170v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodrigues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mohssine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Urdician" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03839813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03839793v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02379104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02379122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02362853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03839827v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03844985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavergne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mathios" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04075455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda Mendes dos Santos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04745912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370513v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Godi-Tkatchouk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04745925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127100v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA030166" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rdaniel75" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8903-0454" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181819252" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417170v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodrigues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mohssine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Urdician" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03839813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03839793v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02362853v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02379104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02379122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03839827v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03844985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavergne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mathios" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04075455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda Mendes dos Santos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04745912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370513v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Godi-Tkatchouk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04745925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127100v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA030166" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>