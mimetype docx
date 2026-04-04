--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -604,165 +604,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Temps des lieux : toponymes, histoires et recréations étymologiques chez les Q’eqchi’</w:t>
+                <w:t xml:space="preserve">Escuchar las voces de los lugares sagrados: antropología lingüística desde la etnografía maya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Denimal Labeguerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Temporalités rituelles, temporalités plurielles de la chaire Anthropologie linguistique du religieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Valentina Vapnarsky, Apr 2025, EPHE (Paris), France</w:t>
+              <w:t xml:space="preserve">Pensamiento indígena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.-C. Niño Vargas, Oct 2025, Bogota D.C., Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100771v1</w:t>
+                <w:t xml:space="preserve">hal-05357085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escuchar las voces de los lugares sagrados: antropología lingüística desde la etnografía maya</w:t>
+                <w:t xml:space="preserve">Les Temps des lieux : toponymes, histoires et recréations étymologiques chez les Q’eqchi’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Denimal Labeguerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pensamiento indígena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J.-C. Niño Vargas, Oct 2025, Bogota D.C., Colombia</w:t>
+              <w:t xml:space="preserve">Séminaire Temporalités rituelles, temporalités plurielles de la chaire Anthropologie linguistique du religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valentina Vapnarsky, Apr 2025, EPHE (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357085v1</w:t>
+                <w:t xml:space="preserve">hal-05100771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguraciones de la cosmo-ecología maya-q’eqchi’ a través de los “lugares sagrados”</w:t>
               </w:r>
@@ -1372,165 +1372,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux épistémiques des pratiques langagières q’eqchi’ sur les “lieux sacrés” (Petén, Guatemala)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Denimal Labeguerie</w:t>
+                <w:t xml:space="preserve">La Cueva del Padre: Transmisión de narrativas y adopción de prácticas ceremoniales asociadas al &amp;quot;lugar sagrado&amp;quot; q’eqchi’ de Pek Paar (Petén, Guatemala)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Denimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire bi-mensuel du Centre Erea (Enseignement et recherche en ethnologie amérindienne) du LESC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">12e Congreso internacional de mayistas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702455v1</w:t>
+                <w:t xml:space="preserve">hal-04335475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cueva del Padre: Transmisión de narrativas y adopción de prácticas ceremoniales asociadas al &amp;quot;lugar sagrado&amp;quot; q’eqchi’ de Pek Paar (Petén, Guatemala)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Denimal</w:t>
+                <w:t xml:space="preserve">Enjeux épistémiques des pratiques langagières q’eqchi’ sur les “lieux sacrés” (Petén, Guatemala)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Denimal Labeguerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Congreso internacional de mayistas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Mexico, México</w:t>
+              <w:t xml:space="preserve">Séminaire bi-mensuel du Centre Erea (Enseignement et recherche en ethnologie amérindienne) du LESC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335475v1</w:t>
+                <w:t xml:space="preserve">hal-04702455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Politique du sacré : Vestiges, &amp;quot;lieux sacrés&amp;quot; et néo-autochtonie des migrants mayas q’eqchi’ dans les basses-terres du Guatemala (département du Petén)</w:t>
               </w:r>
@@ -2239,51 +2239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62ACB5D7"/>
+    <w:nsid w:val="19A02346"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2470,51 +2470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rdenimallabe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0063-6159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357022v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Denimal Labeguerie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yaa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Denimal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.19920" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335448v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.19699" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042328ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040289ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100771v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357085v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline H&#233;mond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Guen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100758v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Si Pop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lemaitre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rdenimallabe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0063-6159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357022v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Denimal Labeguerie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yaa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Denimal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.19920" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335448v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.19699" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042328ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040289ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline H&#233;mond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Guen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100758v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Si Pop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lemaitre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335475v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>