--- v1 (2026-04-04)
+++ v2 (2026-05-02)
@@ -244,191 +244,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de: Brent K. S. Woodfill, War in the land of true peace. The fight for Maya sacred places (Norman, University of Oklahoma Press, 2019)</w:t>
+                <w:t xml:space="preserve">Compte rendu de: Megan Ybarra, Green Wars. Conservation and Decolonization in the Maya Forest (Oakland, University of California Press, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Denimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 107 (2), pp.255-261. </w:t>
+              <w:t xml:space="preserve">, 2021, 107 (1), pp.235-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/jsa.19920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/jsa.19699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335446v1</w:t>
+                <w:t xml:space="preserve">hal-04335448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de: Megan Ybarra, Green Wars. Conservation and Decolonization in the Maya Forest (Oakland, University of California Press, 2018)</w:t>
+                <w:t xml:space="preserve">Compte rendu de: Brent K. S. Woodfill, War in the land of true peace. The fight for Maya sacred places (Norman, University of Oklahoma Press, 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Denimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 107 (1), pp.235-240. </w:t>
+              <w:t xml:space="preserve">, 2021, 107 (2), pp.255-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/jsa.19699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/jsa.19920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335448v1</w:t>
+                <w:t xml:space="preserve">hal-04335446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de: Charles Stépanoff, Chamanisme, rituel et cognition: chez les Touvas de Sibérie du Sud (Paris, Éditions de la MSH, 2014)</w:t>
               </w:r>
@@ -604,165 +604,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escuchar las voces de los lugares sagrados: antropología lingüística desde la etnografía maya</w:t>
+                <w:t xml:space="preserve">Les Temps des lieux : toponymes, histoires et recréations étymologiques chez les Q’eqchi’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Denimal Labeguerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pensamiento indígena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J.-C. Niño Vargas, Oct 2025, Bogota D.C., Colombia</w:t>
+              <w:t xml:space="preserve">Séminaire Temporalités rituelles, temporalités plurielles de la chaire Anthropologie linguistique du religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valentina Vapnarsky, Apr 2025, EPHE (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357085v1</w:t>
+                <w:t xml:space="preserve">hal-05100771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Temps des lieux : toponymes, histoires et recréations étymologiques chez les Q’eqchi’</w:t>
+                <w:t xml:space="preserve">Escuchar las voces de los lugares sagrados: antropología lingüística desde la etnografía maya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Denimal Labeguerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Temporalités rituelles, temporalités plurielles de la chaire Anthropologie linguistique du religieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Valentina Vapnarsky, Apr 2025, EPHE (Paris), France</w:t>
+              <w:t xml:space="preserve">Pensamiento indígena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.-C. Niño Vargas, Oct 2025, Bogota D.C., Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100771v1</w:t>
+                <w:t xml:space="preserve">hal-05357085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguraciones de la cosmo-ecología maya-q’eqchi’ a través de los “lugares sagrados”</w:t>
               </w:r>
@@ -2239,51 +2239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19A02346"/>
+    <w:nsid w:val="678934E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2470,51 +2470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rdenimallabe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0063-6159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357022v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Denimal Labeguerie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yaa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Denimal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.19920" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335448v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.19699" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042328ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040289ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline H&#233;mond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Guen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100758v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Si Pop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lemaitre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335475v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rdenimallabe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0063-6159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357022v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Denimal Labeguerie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yaa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335448v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Denimal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.19699" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.19920" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042328ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040289ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100771v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357085v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline H&#233;mond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Guen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100758v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Si Pop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lemaitre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335475v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>