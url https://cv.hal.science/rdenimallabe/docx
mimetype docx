--- v2 (2026-05-02)
+++ v3 (2026-05-02)
@@ -604,234 +604,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Temps des lieux : toponymes, histoires et recréations étymologiques chez les Q’eqchi’</w:t>
+                <w:t xml:space="preserve">Escuchar las voces de los lugares sagrados: antropología lingüística desde la etnografía maya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Denimal Labeguerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Temporalités rituelles, temporalités plurielles de la chaire Anthropologie linguistique du religieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Valentina Vapnarsky, Apr 2025, EPHE (Paris), France</w:t>
+              <w:t xml:space="preserve">Pensamiento indígena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.-C. Niño Vargas, Oct 2025, Bogota D.C., Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100771v1</w:t>
+                <w:t xml:space="preserve">hal-05357085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escuchar las voces de los lugares sagrados: antropología lingüística desde la etnografía maya</w:t>
+                <w:t xml:space="preserve">Reconfiguraciones de la cosmo-ecología maya-q’eqchi’ a través de los “lugares sagrados”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Denimal Labeguerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pensamiento indígena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J.-C. Niño Vargas, Oct 2025, Bogota D.C., Colombia</w:t>
+              <w:t xml:space="preserve">Workshop Redefiniendo las cosmo-ecologías y las cosmo-políticas indígenas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bogota D.C., Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357085v1</w:t>
+                <w:t xml:space="preserve">hal-05357064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfiguraciones de la cosmo-ecología maya-q’eqchi’ a través de los “lugares sagrados”</w:t>
+                <w:t xml:space="preserve">Les Temps des lieux : toponymes, histoires et recréations étymologiques chez les Q’eqchi’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Denimal Labeguerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Redefiniendo las cosmo-ecologías y las cosmo-políticas indígenas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bogota D.C., Colombia</w:t>
+              <w:t xml:space="preserve">Séminaire Temporalités rituelles, temporalités plurielles de la chaire Anthropologie linguistique du religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valentina Vapnarsky, Apr 2025, EPHE (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357064v1</w:t>
+                <w:t xml:space="preserve">hal-05100771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entangling Indigenous knowledges in Universities: Reflections on Collaborative Experiences and Fieldwork (EDGES Project)</w:t>
               </w:r>
@@ -2239,51 +2239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="678934E7"/>
+    <w:nsid w:val="DABE3F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2470,51 +2470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rdenimallabe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0063-6159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357022v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Denimal Labeguerie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yaa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335448v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Denimal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.19699" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.19920" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042328ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040289ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100771v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357085v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline H&#233;mond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Guen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100758v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Si Pop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lemaitre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335475v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rdenimallabe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0063-6159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357022v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Denimal Labeguerie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yaa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335448v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Denimal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.19699" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.19920" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042328ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040289ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357064v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline H&#233;mond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Guen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100758v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Si Pop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lemaitre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335475v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>