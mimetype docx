--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rea Peltola </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rea-peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1096-1003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sémantique cognitive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Linguistique finnoise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interaction Homme-Animal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La coordination de l'espace dans la langue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'expression de la perception sensorielle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'interface animé-inanimé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modalité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construing Complex Referentiality in Interspecies Interaction: Embodiment and Biosemiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (23 [Art. 3430]), 21 p. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani15233430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal distance, mouth sounds, and referentiality in child-dog play: A pluridisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.126-148. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.langcom.2025.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05059729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction réduplicative finnoise V1 kuin V1=kin : une ressource modale et discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études finno-ougriennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, 35 p. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15lya⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05527851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Editorial] Towards interspecies pragmatics: Language use and embodied interaction in human-animal activities, encounters, and narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Simonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, pp.15-19. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2023.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jäämistä ja pysymistä ilmaisevien verbien työnjakoa ja merkitysrakenteita [Compte-rendu de : Gaïdig Dubois : La nature du rester en finnois et en français. Helsinki : Helsingin yliopisto 2023. 362 s. ISBN 978-951-51-8854-0].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virittäjä</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (2), pp.283-287. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23982/vir.143586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Recherches sur les langues finno-ougriennes : syntaxe, discours, contacts, corpus, 54 (1), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-54010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbalizing animal inner speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 217, pp.109-122. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2023.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Jutta Salminen: Epäilemisen merkitys. Epäillä-sanueen polaarinen kaksihahmotteisuus kiellon ja kielteisyyden semantiikan peilinä. Helsinki: Helsingin yliopisto 2020. Johdanto 132 s. ja neljä artikkelia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virittäjä</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (2), pp.278-286. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23982/vir.101777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Book review of] Aikhenvald, Alexandra Y. & Dixon, R.M.W. (eds.). 2017. Commands: A cross-linguistic typology. Explorations in linguistic typology. Oxford: Oxford University Press. Pp.xxiv + 328.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKY Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.187-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chemin de l'audible : la structuration dynamique de la perception par les verbes &amp;quot;höras&amp;quot; (suédois) et &amp;quot;kuulua&amp;quot; (finnois) « être audible »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hellerstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Perception, perceptibilité et objet perçu. Approches inter-langues, 1 (20), pp.67-86. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ss.020.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being perceptible: Animacy, existentiality and intersubjectivity in constructions with the Finnish verb kuulua ‘to be perceptible (through hearing)’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (1), pp.39-74. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0332586518000033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecies identification in nature observations: Modal expressions and open reference constructions with non-human animate reference in Finnish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Effects of Animacy in Grammar and Cognition, 4 (1), pp.453-477. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opli-2018-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deontic readings of the imperative through the prism of force dynamic relations: Permissive and preventive utterances with the discourse marker &amp;quot;vaa(n)&amp;quot; in Finnish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.17-34. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2017.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voimadynaaminen VAAN. Odotusten, intentioiden ja kerrottavuuden partikkeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virittäjä</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (4), pp.500-533. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23982/vir.58864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restriction et renforcement : le MD vaa(n) (finnois) comparé à bara (suédois) et seulement (français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Comparaison des marqueurs discursifs, 3 (207), pp.79-92. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.207.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permission and obligation intertwined: The twofold modal meaning of the Finnish jussive from a discourse perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (4), pp.683-716. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2016-0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prises de distance en finnois : le mode jussif et le marqueur discursif -hAn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dynamiques de la construction des sens attendus et inattendus dans les langues, 66-67, pp.101-116. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konsessiiviset vaikka-lausumat: virtuaalisesta faktuaaliseen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virittäjä</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (3), pp.317-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions finales en finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études hongroises et finlandaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.121-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kummakiveä kohtaamassa: siirtolohkareen merkitysrakenteista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hanna Nurminen; Vesa Koivisto; Maija Koivisto; Päivi Koivisto; Lari Kotilainen; Ulla Tuomarla; Laura Visapää. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yhtymäkohtia: Ilona Herlinin juhlakirja</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teos, pp.124-136, 2025, 978-952-363-630-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05445914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohtaaminen ja liike luontohavaintonarratiiveissa (Encountering and moving in narratives of nature observation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rea Peltola; Anni Jääskeläinen; Katariina Harjunpää. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kieli ja eläin: Vuorovaikutusta ja kielioppia monilajisissa yhteisöissä (Language and interaction in human-animal communities)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnish Literature Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-309, 2021, 978-951-858-424-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihmiskieli ja eläimyys (Human language and animalness)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rea Peltola; Anni Jääskeläinen; Katariina Harjunpää. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kieli ja eläin: Vuorovaikutusta ja kielioppia monilajisissa yhteisöissä (Language and interaction in human-animal communities)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnish Literature Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.401-439, 2021, 978-951-858-424-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding constructions: Postmodal auxiliaries in mirative complement patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Hilpert; Bert Cappelle; Ilse Depraetere. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modality and Diachronic Construction Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, John Benjamins Publishing Company, pp.149-184, 2021, (Constructional Approaches to Language), 9789027209498. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/cal.32.06pel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adjectivité et le temps. Les propriétés permanentes et situationnelles des adjectifs finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Havu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Neveu; Audrey Roig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'adjectivité : approches descriptives de la linguistique adjectivale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.392-410, 2020, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110604788-018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction[: Cross-Linguistic Perspectives on the Semantics of Grammatical Aspect]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Patard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Linguistic Perspectives on the Semantics of Grammatical Aspect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Brill-Rodopi, pp.1-9, 2019, (Cahiers Chronos), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004401006_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode injonctif dans une position subordonnée : le cas du jussif finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hava Bat-Zeev Shyldkrot; Annie Bertin et Olivier Soutet; Olivier Soutet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subordonnants et subordination à travers les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Honoré Champion éditeur, pp.159-173, 2016, (Bibliothèque de grammaire et linguistique), 978-2-74532935-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subordination in purpose clauses: variation of verb moods in Finnish and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Visapää; Jyrki Kalliokoski; Helena Sorva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contexts of Subordination: Cognitive, typological and discourse perspectives is a collection of articles that approaches linguistic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 249, PA : J. Benjamins, pp.125-146, 2014, (Pragmatics &amp; beyond. New series), 978-90-272-5654-6. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/pbns.249.05pel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnish kun-clauses and their equivalents in French in a corpus of blog texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Havu; Irma Hyvärinen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing and Contrasting Syntactic Structures: From dependency to quasi-subordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LXXXVI, Société Néophilologique de Helsinki, pp.137-161, 2013, (Mémoires de la Société néophilologique de Helsinki), 978-951-9040-42-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than modal? Intersubjective and discursive dimensions of (post)modal expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Patard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Linguistics / Revue canadienne de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interspecies pragmatics: Language use and embodied interaction in human-animal activities, encounters, and narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Simonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur les langues finno-ougriennes : syntaxe, discours, contacts, corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54 (1), [245 p.], 2024, Recherches sur les langues finno-ougriennes : syntaxe, discours, contacts, corpus / Varia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'été des abeilles et autres saisons de la littérature finlandaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harri Veivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen, 163 p., 2022, (Symposia), 978-2-38185-168-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieli ja eläin: Vuorovaikutusta ja kielioppia monilajisissa yhteisöissä (Language and interaction in human-animal communities)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Jääskeläinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katariina Harjunpää</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SKS Finnish Literature Society; SKS Finnish Literature Society, 446 p., 2021, 978-951-858-424-0. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21435/skst.1474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Linguistic Perspectives on the Semantics of Grammatical Aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Patard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill; Rodopi, 30, 281 p., 2019, Cahiers Chronos, 978-90-04-39933-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construing and identifying referentiality in interspecies languaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the Societas Linguistica Europaea (SLE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne; Societas Linguistica Europaea (SLE), Aug 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05383107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions of responsibility in Human-Animal linguistics. Plenary presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kielitieteen päivät 2025 - Finnish Conference of Linguistics 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Helsinki, May 2025, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BLOK erratique : la langue et l’imaginaire d’une pierre étrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Les mots de la nature – la langue du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRISCO UR4255; Le festival Les Boréales; Bibliothèque Alexis de Tocqueville, Nov 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tolerance to commitment: A force-dynamic account of Finnish implicative verbs of ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societas Linguistica Europaea (SLE), Aug 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied spatial coordination in child-pet interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLiCo 9 - Embodied and Ecolinguistic Approaches to Cognitive Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de linguistique cognitive, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signs of absence in interspecies play: vocal, verbal, and bodily manifestations of &amp;quot;being out of sight&amp;quot; and &amp;quot;being out of reach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Pragmatics Conference (IPC18 Brussels 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Jul 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai kuin saikin: korrelatiivinen verbintoisto ja senlähirakenteet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVIII Kielitieteen päivät / XLVIIIe conférence de linguistique de Finlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative verb reduplication as a modal and narrative resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La postmodalité et les cycles de vie des expressions modales / Postmodality and the life cycles of modal expressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbalizing non-human sensory perception in narratives of nature observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de Nord dans l’aire fenno-balte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Penanros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe congrès de l'Association pour les études nordiques : Entre Scandinavie et Baltique orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de nord dans l'aire fenno-balte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Penanros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Scandinavie et Baltique orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre d’un bloc erratique : la conceptualisation linguistique de Kummakivi « La pierre étrange »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Représentations et pratiques de la nature : pays nordiques et germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le chemin du son. L'expression de l'audible en suédois et en finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hellerstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe Congrès de l'Association pour les Études nordiques (Apen2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg; Bibliothèque nationale et universitaire de Strasbourg, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être audible : l'animé, le passif et le potentiel dans les constructions avec höras (suédois) et kuulua (finnois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hellerstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux sources de la perception sensorielle : Expression linguistique du perceptible, de l'apparition et de l'apparence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen, Mar 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impératif et le zoom discursif : la particule focalisante &amp;quot;vaan&amp;quot; dans les injonctions positives et négatives en finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronos 12 -12e Colloque International sur l’actionnalité, le temps, l’aspect, la modalité et l’évidentialité [12th International Conference on Actionality, Tense, Aspect, Modality / Evidentiality]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les marqueurs discursifs du finnois et du suédois se ressemblent : les exemples de ny(t)/nu et de vaa(n)/ba(ra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIe Congrès de l’Association pour les Études Nordiques (APEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01585930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énoncés concessifs en finnois : hypothèse sur le passage du virtuel au réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque de l'association CerLiCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France. pp.207-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mode jussif et le marqueur discursif -hAn en finnois : deux procédés de distanciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Linguistique GReG PLS III Sens attendu / inattendu dans les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nanterre La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prises de distance en finnois : le jussif et le marqueur discursif -hAn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journée d'études finno-ougriennes Langues - littératures - cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concessive vaikka-clauses in Finnish: from virtual to factual (Suomen vaikka-lausumat: virtuaalisesta faktuaaliseen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Finnish and Estonian Conference of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énoncés concessifs en finnois : hypothèse sur le passage de l'irréel au réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque international du CerLiCO : Du réel à l'irréel - 1. Diversité des langues et représentations métalinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eläimellistä kielitiedettä (Linguistique animale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katariina Harjunpää</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rea Peltola </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rea-peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1096-1003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sémantique cognitive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Linguistique finnoise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interaction Homme-Animal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La coordination de l'espace dans la langue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'expression de la perception sensorielle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'interface animé-inanimé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modalité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construing Complex Referentiality in Interspecies Interaction: Embodiment and Biosemiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (23 [Art. 3430]), 21 p. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani15233430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction réduplicative finnoise V1 kuin V1=kin : une ressource modale et discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études finno-ougriennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, 35 p. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15lya⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05527851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal distance, mouth sounds, and referentiality in child-dog play: A pluridisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.126-148. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.langcom.2025.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05059729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Recherches sur les langues finno-ougriennes : syntaxe, discours, contacts, corpus, 54 (1), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-54010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jäämistä ja pysymistä ilmaisevien verbien työnjakoa ja merkitysrakenteita [Compte-rendu de : Gaïdig Dubois : La nature du rester en finnois et en français. Helsinki : Helsingin yliopisto 2023. 362 s. ISBN 978-951-51-8854-0].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virittäjä</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (2), pp.283-287. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23982/vir.143586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Editorial] Towards interspecies pragmatics: Language use and embodied interaction in human-animal activities, encounters, and narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Simonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, pp.15-19. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2023.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbalizing animal inner speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 217, pp.109-122. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2023.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Jutta Salminen: Epäilemisen merkitys. Epäillä-sanueen polaarinen kaksihahmotteisuus kiellon ja kielteisyyden semantiikan peilinä. Helsinki: Helsingin yliopisto 2020. Johdanto 132 s. ja neljä artikkelia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virittäjä</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (2), pp.278-286. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23982/vir.101777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Book review of] Aikhenvald, Alexandra Y. & Dixon, R.M.W. (eds.). 2017. Commands: A cross-linguistic typology. Explorations in linguistic typology. Oxford: Oxford University Press. Pp.xxiv + 328.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKY Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.187-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chemin de l'audible : la structuration dynamique de la perception par les verbes &amp;quot;höras&amp;quot; (suédois) et &amp;quot;kuulua&amp;quot; (finnois) « être audible »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hellerstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Perception, perceptibilité et objet perçu. Approches inter-langues, 1 (20), pp.67-86. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ss.020.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecies identification in nature observations: Modal expressions and open reference constructions with non-human animate reference in Finnish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Effects of Animacy in Grammar and Cognition, 4 (1), pp.453-477. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opli-2018-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being perceptible: Animacy, existentiality and intersubjectivity in constructions with the Finnish verb kuulua ‘to be perceptible (through hearing)’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (1), pp.39-74. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0332586518000033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deontic readings of the imperative through the prism of force dynamic relations: Permissive and preventive utterances with the discourse marker &amp;quot;vaa(n)&amp;quot; in Finnish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.17-34. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2017.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voimadynaaminen VAAN. Odotusten, intentioiden ja kerrottavuuden partikkeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virittäjä</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (4), pp.500-533. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23982/vir.58864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restriction et renforcement : le MD vaa(n) (finnois) comparé à bara (suédois) et seulement (français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Comparaison des marqueurs discursifs, 3 (207), pp.79-92. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.207.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permission and obligation intertwined: The twofold modal meaning of the Finnish jussive from a discourse perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (4), pp.683-716. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2016-0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prises de distance en finnois : le mode jussif et le marqueur discursif -hAn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dynamiques de la construction des sens attendus et inattendus dans les langues, 66-67, pp.101-116. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konsessiiviset vaikka-lausumat: virtuaalisesta faktuaaliseen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virittäjä</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (3), pp.317-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions finales en finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études hongroises et finlandaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.121-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kummakiveä kohtaamassa: siirtolohkareen merkitysrakenteista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hanna Nurminen; Vesa Koivisto; Maija Koivisto; Päivi Koivisto; Lari Kotilainen; Ulla Tuomarla; Laura Visapää. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yhtymäkohtia: Ilona Herlinin juhlakirja</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teos, pp.124-136, 2025, 978-952-363-630-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05445914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihmiskieli ja eläimyys (Human language and animalness)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rea Peltola; Anni Jääskeläinen; Katariina Harjunpää. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kieli ja eläin: Vuorovaikutusta ja kielioppia monilajisissa yhteisöissä (Language and interaction in human-animal communities)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnish Literature Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.401-439, 2021, 978-951-858-424-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohtaaminen ja liike luontohavaintonarratiiveissa (Encountering and moving in narratives of nature observation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rea Peltola; Anni Jääskeläinen; Katariina Harjunpää. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kieli ja eläin: Vuorovaikutusta ja kielioppia monilajisissa yhteisöissä (Language and interaction in human-animal communities)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnish Literature Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-309, 2021, 978-951-858-424-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding constructions: Postmodal auxiliaries in mirative complement patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Hilpert; Bert Cappelle; Ilse Depraetere. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modality and Diachronic Construction Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, John Benjamins Publishing Company, pp.149-184, 2021, (Constructional Approaches to Language), 9789027209498. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/cal.32.06pel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adjectivité et le temps. Les propriétés permanentes et situationnelles des adjectifs finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Havu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Neveu; Audrey Roig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'adjectivité : approches descriptives de la linguistique adjectivale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.392-410, 2020, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110604788-018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction[: Cross-Linguistic Perspectives on the Semantics of Grammatical Aspect]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Patard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Linguistic Perspectives on the Semantics of Grammatical Aspect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Brill-Rodopi, pp.1-9, 2019, (Cahiers Chronos), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004401006_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode injonctif dans une position subordonnée : le cas du jussif finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hava Bat-Zeev Shyldkrot; Annie Bertin et Olivier Soutet; Olivier Soutet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subordonnants et subordination à travers les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Honoré Champion éditeur, pp.159-173, 2016, (Bibliothèque de grammaire et linguistique), 978-2-74532935-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subordination in purpose clauses: variation of verb moods in Finnish and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Visapää; Jyrki Kalliokoski; Helena Sorva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contexts of Subordination: Cognitive, typological and discourse perspectives is a collection of articles that approaches linguistic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 249, PA : J. Benjamins, pp.125-146, 2014, (Pragmatics &amp; beyond. New series), 978-90-272-5654-6. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/pbns.249.05pel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnish kun-clauses and their equivalents in French in a corpus of blog texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Havu; Irma Hyvärinen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing and Contrasting Syntactic Structures: From dependency to quasi-subordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LXXXVI, Société Néophilologique de Helsinki, pp.137-161, 2013, (Mémoires de la Société néophilologique de Helsinki), 978-951-9040-42-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than modal? Intersubjective and discursive dimensions of (post)modal expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Patard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Linguistics / Revue canadienne de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interspecies pragmatics: Language use and embodied interaction in human-animal activities, encounters, and narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Simonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur les langues finno-ougriennes : syntaxe, discours, contacts, corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54 (1), [245 p.], 2024, Recherches sur les langues finno-ougriennes : syntaxe, discours, contacts, corpus / Varia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'été des abeilles et autres saisons de la littérature finlandaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harri Veivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen, 163 p., 2022, (Symposia), 978-2-38185-168-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieli ja eläin: Vuorovaikutusta ja kielioppia monilajisissa yhteisöissä (Language and interaction in human-animal communities)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Jääskeläinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katariina Harjunpää</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SKS Finnish Literature Society; SKS Finnish Literature Society, 446 p., 2021, 978-951-858-424-0. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21435/skst.1474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Linguistic Perspectives on the Semantics of Grammatical Aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Patard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill; Rodopi, 30, 281 p., 2019, Cahiers Chronos, 978-90-04-39933-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions of responsibility in Human-Animal linguistics. Plenary presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kielitieteen päivät 2025 - Finnish Conference of Linguistics 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Helsinki, May 2025, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construing and identifying referentiality in interspecies languaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the Societas Linguistica Europaea (SLE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne; Societas Linguistica Europaea (SLE), Aug 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05383107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BLOK erratique : la langue et l’imaginaire d’une pierre étrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Les mots de la nature – la langue du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRISCO UR4255; Le festival Les Boréales; Bibliothèque Alexis de Tocqueville, Nov 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tolerance to commitment: A force-dynamic account of Finnish implicative verbs of ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societas Linguistica Europaea (SLE), Aug 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied spatial coordination in child-pet interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLiCo 9 - Embodied and Ecolinguistic Approaches to Cognitive Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de linguistique cognitive, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signs of absence in interspecies play: vocal, verbal, and bodily manifestations of &amp;quot;being out of sight&amp;quot; and &amp;quot;being out of reach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Pragmatics Conference (IPC18 Brussels 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Jul 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai kuin saikin: korrelatiivinen verbintoisto ja senlähirakenteet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVIII Kielitieteen päivät / XLVIIIe conférence de linguistique de Finlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative verb reduplication as a modal and narrative resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La postmodalité et les cycles de vie des expressions modales / Postmodality and the life cycles of modal expressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de Nord dans l’aire fenno-balte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Penanros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe congrès de l'Association pour les études nordiques : Entre Scandinavie et Baltique orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de nord dans l'aire fenno-balte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Penanros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Scandinavie et Baltique orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre d’un bloc erratique : la conceptualisation linguistique de Kummakivi « La pierre étrange »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Représentations et pratiques de la nature : pays nordiques et germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbalizing non-human sensory perception in narratives of nature observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le chemin du son. L'expression de l'audible en suédois et en finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hellerstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe Congrès de l'Association pour les Études nordiques (Apen2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg; Bibliothèque nationale et universitaire de Strasbourg, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être audible : l'animé, le passif et le potentiel dans les constructions avec höras (suédois) et kuulua (finnois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hellerstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux sources de la perception sensorielle : Expression linguistique du perceptible, de l'apparition et de l'apparence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen, Mar 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les marqueurs discursifs du finnois et du suédois se ressemblent : les exemples de ny(t)/nu et de vaa(n)/ba(ra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIe Congrès de l’Association pour les Études Nordiques (APEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01585930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impératif et le zoom discursif : la particule focalisante &amp;quot;vaan&amp;quot; dans les injonctions positives et négatives en finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronos 12 -12e Colloque International sur l’actionnalité, le temps, l’aspect, la modalité et l’évidentialité [12th International Conference on Actionality, Tense, Aspect, Modality / Evidentiality]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énoncés concessifs en finnois : hypothèse sur le passage du virtuel au réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque de l'association CerLiCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France. pp.207-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prises de distance en finnois : le jussif et le marqueur discursif -hAn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journée d'études finno-ougriennes Langues - littératures - cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mode jussif et le marqueur discursif -hAn en finnois : deux procédés de distanciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Linguistique GReG PLS III Sens attendu / inattendu dans les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nanterre La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concessive vaikka-clauses in Finnish: from virtual to factual (Suomen vaikka-lausumat: virtuaalisesta faktuaaliseen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Finnish and Estonian Conference of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énoncés concessifs en finnois : hypothèse sur le passage de l'irréel au réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque international du CerLiCO : Du réel à l'irréel - 1. Diversité des langues et représentations métalinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eläimellistä kielitiedettä (Linguistique animale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katariina Harjunpää</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02AC3086"/>
+    <w:nsid w:val="CBC2B39E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62DCAE97"/>
+    <w:nsid w:val="23991F17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rea-peltola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1096-1003" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388183v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Peltola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15233430" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05059729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langcom.2025.04.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Duvallon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Simonen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2023.11.013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23982/vir.143586" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924284v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-54010001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2023.09.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23982/vir.101777" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hellerstedt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.020.0067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0332586518000033" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871514v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opli-2018-0023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2017.08.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681948v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23982/vir.58864" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.207.0079" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2016-0017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1453" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05445914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21435/skst.1474" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534220v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381764v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.32.06pel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Havu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110604788-018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Patard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roussel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004401006_002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.249.05pel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455042v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222426v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Veivo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni J&#228;&#228;skel&#228;inen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Harjunp&#228;&#228;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21435/skst.1474" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02152003v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05383107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Godet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569574v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883539v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534238v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528638v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Penanros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527613v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534125v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475515v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585930v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940759v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940762v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703958v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703970v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920842v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rea-peltola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1096-1003" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388183v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Peltola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15233430" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Duvallon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05059729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langcom.2025.04.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-54010001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23982/vir.143586" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Simonen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2023.11.013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2023.09.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23982/vir.101777" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hellerstedt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.020.0067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opli-2018-0023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871494v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0332586518000033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2017.08.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681948v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23982/vir.58864" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.207.0079" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2016-0017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1453" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05445914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21435/skst.1474" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534185v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381764v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.32.06pel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Havu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110604788-018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Patard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roussel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004401006_002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.249.05pel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455042v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222426v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Veivo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni J&#228;&#228;skel&#228;inen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Harjunp&#228;&#228;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21435/skst.1474" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02152003v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075235v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05383107v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Godet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569574v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883539v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Penanros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534125v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534238v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475515v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940762v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940759v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703958v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703970v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920842v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>