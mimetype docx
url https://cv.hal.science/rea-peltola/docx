--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rea Peltola </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rea-peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1096-1003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sémantique cognitive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Linguistique finnoise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interaction Homme-Animal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La coordination de l'espace dans la langue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'expression de la perception sensorielle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'interface animé-inanimé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modalité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construing Complex Referentiality in Interspecies Interaction: Embodiment and Biosemiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (23 [Art. 3430]), 21 p. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani15233430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction réduplicative finnoise V1 kuin V1=kin : une ressource modale et discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études finno-ougriennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, 35 p. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15lya⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05527851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal distance, mouth sounds, and referentiality in child-dog play: A pluridisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.126-148. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.langcom.2025.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05059729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Recherches sur les langues finno-ougriennes : syntaxe, discours, contacts, corpus, 54 (1), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-54010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jäämistä ja pysymistä ilmaisevien verbien työnjakoa ja merkitysrakenteita [Compte-rendu de : Gaïdig Dubois : La nature du rester en finnois et en français. Helsinki : Helsingin yliopisto 2023. 362 s. ISBN 978-951-51-8854-0].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virittäjä</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (2), pp.283-287. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23982/vir.143586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Editorial] Towards interspecies pragmatics: Language use and embodied interaction in human-animal activities, encounters, and narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Simonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, pp.15-19. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2023.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbalizing animal inner speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 217, pp.109-122. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2023.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Jutta Salminen: Epäilemisen merkitys. Epäillä-sanueen polaarinen kaksihahmotteisuus kiellon ja kielteisyyden semantiikan peilinä. Helsinki: Helsingin yliopisto 2020. Johdanto 132 s. ja neljä artikkelia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virittäjä</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (2), pp.278-286. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23982/vir.101777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Book review of] Aikhenvald, Alexandra Y. & Dixon, R.M.W. (eds.). 2017. Commands: A cross-linguistic typology. Explorations in linguistic typology. Oxford: Oxford University Press. Pp.xxiv + 328.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKY Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.187-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chemin de l'audible : la structuration dynamique de la perception par les verbes &amp;quot;höras&amp;quot; (suédois) et &amp;quot;kuulua&amp;quot; (finnois) « être audible »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hellerstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Perception, perceptibilité et objet perçu. Approches inter-langues, 1 (20), pp.67-86. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ss.020.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecies identification in nature observations: Modal expressions and open reference constructions with non-human animate reference in Finnish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Effects of Animacy in Grammar and Cognition, 4 (1), pp.453-477. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opli-2018-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being perceptible: Animacy, existentiality and intersubjectivity in constructions with the Finnish verb kuulua ‘to be perceptible (through hearing)’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (1), pp.39-74. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0332586518000033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deontic readings of the imperative through the prism of force dynamic relations: Permissive and preventive utterances with the discourse marker &amp;quot;vaa(n)&amp;quot; in Finnish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.17-34. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2017.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voimadynaaminen VAAN. Odotusten, intentioiden ja kerrottavuuden partikkeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virittäjä</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (4), pp.500-533. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23982/vir.58864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restriction et renforcement : le MD vaa(n) (finnois) comparé à bara (suédois) et seulement (français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Comparaison des marqueurs discursifs, 3 (207), pp.79-92. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.207.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permission and obligation intertwined: The twofold modal meaning of the Finnish jussive from a discourse perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (4), pp.683-716. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2016-0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prises de distance en finnois : le mode jussif et le marqueur discursif -hAn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dynamiques de la construction des sens attendus et inattendus dans les langues, 66-67, pp.101-116. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konsessiiviset vaikka-lausumat: virtuaalisesta faktuaaliseen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virittäjä</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (3), pp.317-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions finales en finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études hongroises et finlandaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.121-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kummakiveä kohtaamassa: siirtolohkareen merkitysrakenteista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hanna Nurminen; Vesa Koivisto; Maija Koivisto; Päivi Koivisto; Lari Kotilainen; Ulla Tuomarla; Laura Visapää. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yhtymäkohtia: Ilona Herlinin juhlakirja</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teos, pp.124-136, 2025, 978-952-363-630-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05445914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihmiskieli ja eläimyys (Human language and animalness)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rea Peltola; Anni Jääskeläinen; Katariina Harjunpää. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kieli ja eläin: Vuorovaikutusta ja kielioppia monilajisissa yhteisöissä (Language and interaction in human-animal communities)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnish Literature Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.401-439, 2021, 978-951-858-424-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohtaaminen ja liike luontohavaintonarratiiveissa (Encountering and moving in narratives of nature observation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rea Peltola; Anni Jääskeläinen; Katariina Harjunpää. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kieli ja eläin: Vuorovaikutusta ja kielioppia monilajisissa yhteisöissä (Language and interaction in human-animal communities)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnish Literature Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-309, 2021, 978-951-858-424-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding constructions: Postmodal auxiliaries in mirative complement patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Hilpert; Bert Cappelle; Ilse Depraetere. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modality and Diachronic Construction Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, John Benjamins Publishing Company, pp.149-184, 2021, (Constructional Approaches to Language), 9789027209498. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/cal.32.06pel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adjectivité et le temps. Les propriétés permanentes et situationnelles des adjectifs finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Havu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Neveu; Audrey Roig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'adjectivité : approches descriptives de la linguistique adjectivale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.392-410, 2020, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110604788-018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction[: Cross-Linguistic Perspectives on the Semantics of Grammatical Aspect]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Patard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Linguistic Perspectives on the Semantics of Grammatical Aspect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Brill-Rodopi, pp.1-9, 2019, (Cahiers Chronos), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004401006_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode injonctif dans une position subordonnée : le cas du jussif finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hava Bat-Zeev Shyldkrot; Annie Bertin et Olivier Soutet; Olivier Soutet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subordonnants et subordination à travers les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Honoré Champion éditeur, pp.159-173, 2016, (Bibliothèque de grammaire et linguistique), 978-2-74532935-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subordination in purpose clauses: variation of verb moods in Finnish and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Visapää; Jyrki Kalliokoski; Helena Sorva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contexts of Subordination: Cognitive, typological and discourse perspectives is a collection of articles that approaches linguistic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 249, PA : J. Benjamins, pp.125-146, 2014, (Pragmatics &amp; beyond. New series), 978-90-272-5654-6. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/pbns.249.05pel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnish kun-clauses and their equivalents in French in a corpus of blog texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Havu; Irma Hyvärinen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing and Contrasting Syntactic Structures: From dependency to quasi-subordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LXXXVI, Société Néophilologique de Helsinki, pp.137-161, 2013, (Mémoires de la Société néophilologique de Helsinki), 978-951-9040-42-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than modal? Intersubjective and discursive dimensions of (post)modal expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Patard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Linguistics / Revue canadienne de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interspecies pragmatics: Language use and embodied interaction in human-animal activities, encounters, and narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Simonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur les langues finno-ougriennes : syntaxe, discours, contacts, corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54 (1), [245 p.], 2024, Recherches sur les langues finno-ougriennes : syntaxe, discours, contacts, corpus / Varia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'été des abeilles et autres saisons de la littérature finlandaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harri Veivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen, 163 p., 2022, (Symposia), 978-2-38185-168-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieli ja eläin: Vuorovaikutusta ja kielioppia monilajisissa yhteisöissä (Language and interaction in human-animal communities)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Jääskeläinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katariina Harjunpää</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SKS Finnish Literature Society; SKS Finnish Literature Society, 446 p., 2021, 978-951-858-424-0. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21435/skst.1474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Linguistic Perspectives on the Semantics of Grammatical Aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Patard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill; Rodopi, 30, 281 p., 2019, Cahiers Chronos, 978-90-04-39933-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions of responsibility in Human-Animal linguistics. Plenary presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kielitieteen päivät 2025 - Finnish Conference of Linguistics 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Helsinki, May 2025, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construing and identifying referentiality in interspecies languaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the Societas Linguistica Europaea (SLE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne; Societas Linguistica Europaea (SLE), Aug 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05383107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BLOK erratique : la langue et l’imaginaire d’une pierre étrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Les mots de la nature – la langue du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRISCO UR4255; Le festival Les Boréales; Bibliothèque Alexis de Tocqueville, Nov 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tolerance to commitment: A force-dynamic account of Finnish implicative verbs of ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societas Linguistica Europaea (SLE), Aug 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied spatial coordination in child-pet interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLiCo 9 - Embodied and Ecolinguistic Approaches to Cognitive Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de linguistique cognitive, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signs of absence in interspecies play: vocal, verbal, and bodily manifestations of &amp;quot;being out of sight&amp;quot; and &amp;quot;being out of reach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Pragmatics Conference (IPC18 Brussels 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Jul 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai kuin saikin: korrelatiivinen verbintoisto ja senlähirakenteet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVIII Kielitieteen päivät / XLVIIIe conférence de linguistique de Finlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative verb reduplication as a modal and narrative resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La postmodalité et les cycles de vie des expressions modales / Postmodality and the life cycles of modal expressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de Nord dans l’aire fenno-balte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Penanros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe congrès de l'Association pour les études nordiques : Entre Scandinavie et Baltique orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de nord dans l'aire fenno-balte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Penanros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Scandinavie et Baltique orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre d’un bloc erratique : la conceptualisation linguistique de Kummakivi « La pierre étrange »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Représentations et pratiques de la nature : pays nordiques et germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbalizing non-human sensory perception in narratives of nature observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le chemin du son. L'expression de l'audible en suédois et en finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hellerstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe Congrès de l'Association pour les Études nordiques (Apen2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg; Bibliothèque nationale et universitaire de Strasbourg, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être audible : l'animé, le passif et le potentiel dans les constructions avec höras (suédois) et kuulua (finnois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hellerstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux sources de la perception sensorielle : Expression linguistique du perceptible, de l'apparition et de l'apparence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen, Mar 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les marqueurs discursifs du finnois et du suédois se ressemblent : les exemples de ny(t)/nu et de vaa(n)/ba(ra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIe Congrès de l’Association pour les Études Nordiques (APEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01585930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impératif et le zoom discursif : la particule focalisante &amp;quot;vaan&amp;quot; dans les injonctions positives et négatives en finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronos 12 -12e Colloque International sur l’actionnalité, le temps, l’aspect, la modalité et l’évidentialité [12th International Conference on Actionality, Tense, Aspect, Modality / Evidentiality]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énoncés concessifs en finnois : hypothèse sur le passage du virtuel au réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque de l'association CerLiCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France. pp.207-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prises de distance en finnois : le jussif et le marqueur discursif -hAn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journée d'études finno-ougriennes Langues - littératures - cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mode jussif et le marqueur discursif -hAn en finnois : deux procédés de distanciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Linguistique GReG PLS III Sens attendu / inattendu dans les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nanterre La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concessive vaikka-clauses in Finnish: from virtual to factual (Suomen vaikka-lausumat: virtuaalisesta faktuaaliseen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Finnish and Estonian Conference of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énoncés concessifs en finnois : hypothèse sur le passage de l'irréel au réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque international du CerLiCO : Du réel à l'irréel - 1. Diversité des langues et représentations métalinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eläimellistä kielitiedettä (Linguistique animale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katariina Harjunpää</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rea Peltola </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rea-peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1096-1003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sémantique cognitive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Linguistique finnoise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interaction Homme-Animal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La coordination de l'espace dans la langue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'expression de la perception sensorielle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'interface animé-inanimé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modalité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construing Complex Referentiality in Interspecies Interaction: Embodiment and Biosemiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (23 [Art. 3430]), 21 p. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani15233430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction réduplicative finnoise V1 kuin V1=kin : une ressource modale et discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études finno-ougriennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, 35 p. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15lya⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05527851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal distance, mouth sounds, and referentiality in child-dog play: A pluridisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.126-148. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.langcom.2025.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05059729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Editorial] Towards interspecies pragmatics: Language use and embodied interaction in human-animal activities, encounters, and narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Simonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, pp.15-19. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2023.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jäämistä ja pysymistä ilmaisevien verbien työnjakoa ja merkitysrakenteita [Compte-rendu de : Gaïdig Dubois : La nature du rester en finnois et en français. Helsinki : Helsingin yliopisto 2023. 362 s. ISBN 978-951-51-8854-0].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virittäjä</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (2), pp.283-287. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23982/vir.143586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Recherches sur les langues finno-ougriennes : syntaxe, discours, contacts, corpus, 54 (1), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-54010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbalizing animal inner speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 217, pp.109-122. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2023.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Jutta Salminen: Epäilemisen merkitys. Epäillä-sanueen polaarinen kaksihahmotteisuus kiellon ja kielteisyyden semantiikan peilinä. Helsinki: Helsingin yliopisto 2020. Johdanto 132 s. ja neljä artikkelia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virittäjä</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (2), pp.278-286. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23982/vir.101777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Book review of] Aikhenvald, Alexandra Y. & Dixon, R.M.W. (eds.). 2017. Commands: A cross-linguistic typology. Explorations in linguistic typology. Oxford: Oxford University Press. Pp.xxiv + 328.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKY Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.187-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chemin de l'audible : la structuration dynamique de la perception par les verbes &amp;quot;höras&amp;quot; (suédois) et &amp;quot;kuulua&amp;quot; (finnois) « être audible »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hellerstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Perception, perceptibilité et objet perçu. Approches inter-langues, 1 (20), pp.67-86. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ss.020.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecies identification in nature observations: Modal expressions and open reference constructions with non-human animate reference in Finnish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Effects of Animacy in Grammar and Cognition, 4 (1), pp.453-477. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opli-2018-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being perceptible: Animacy, existentiality and intersubjectivity in constructions with the Finnish verb kuulua ‘to be perceptible (through hearing)’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (1), pp.39-74. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0332586518000033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voimadynaaminen VAAN. Odotusten, intentioiden ja kerrottavuuden partikkeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virittäjä</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (4), pp.500-533. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23982/vir.58864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deontic readings of the imperative through the prism of force dynamic relations: Permissive and preventive utterances with the discourse marker &amp;quot;vaa(n)&amp;quot; in Finnish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.17-34. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2017.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restriction et renforcement : le MD vaa(n) (finnois) comparé à bara (suédois) et seulement (français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Comparaison des marqueurs discursifs, 3 (207), pp.79-92. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.207.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permission and obligation intertwined: The twofold modal meaning of the Finnish jussive from a discourse perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (4), pp.683-716. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2016-0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prises de distance en finnois : le mode jussif et le marqueur discursif -hAn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dynamiques de la construction des sens attendus et inattendus dans les langues, 66-67, pp.101-116. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konsessiiviset vaikka-lausumat: virtuaalisesta faktuaaliseen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virittäjä</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (3), pp.317-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions finales en finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études hongroises et finlandaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.121-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kummakiveä kohtaamassa: siirtolohkareen merkitysrakenteista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hanna Nurminen; Vesa Koivisto; Maija Koivisto; Päivi Koivisto; Lari Kotilainen; Ulla Tuomarla; Laura Visapää. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yhtymäkohtia: Ilona Herlinin juhlakirja</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teos, pp.124-136, 2025, 978-952-363-630-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05445914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihmiskieli ja eläimyys (Human language and animalness)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rea Peltola; Anni Jääskeläinen; Katariina Harjunpää. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kieli ja eläin: Vuorovaikutusta ja kielioppia monilajisissa yhteisöissä (Language and interaction in human-animal communities)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnish Literature Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.401-439, 2021, 978-951-858-424-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohtaaminen ja liike luontohavaintonarratiiveissa (Encountering and moving in narratives of nature observation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rea Peltola; Anni Jääskeläinen; Katariina Harjunpää. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kieli ja eläin: Vuorovaikutusta ja kielioppia monilajisissa yhteisöissä (Language and interaction in human-animal communities)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnish Literature Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-309, 2021, 978-951-858-424-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding constructions: Postmodal auxiliaries in mirative complement patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Hilpert; Bert Cappelle; Ilse Depraetere. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modality and Diachronic Construction Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, John Benjamins Publishing Company, pp.149-184, 2021, (Constructional Approaches to Language), 9789027209498. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/cal.32.06pel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adjectivité et le temps. Les propriétés permanentes et situationnelles des adjectifs finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Havu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Neveu; Audrey Roig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'adjectivité : approches descriptives de la linguistique adjectivale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.392-410, 2020, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110604788-018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction[: Cross-Linguistic Perspectives on the Semantics of Grammatical Aspect]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Patard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Linguistic Perspectives on the Semantics of Grammatical Aspect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Brill-Rodopi, pp.1-9, 2019, (Cahiers Chronos), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004401006_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode injonctif dans une position subordonnée : le cas du jussif finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hava Bat-Zeev Shyldkrot; Annie Bertin et Olivier Soutet; Olivier Soutet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subordonnants et subordination à travers les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Honoré Champion éditeur, pp.159-173, 2016, (Bibliothèque de grammaire et linguistique), 978-2-74532935-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subordination in purpose clauses: variation of verb moods in Finnish and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Visapää; Jyrki Kalliokoski; Helena Sorva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contexts of Subordination: Cognitive, typological and discourse perspectives is a collection of articles that approaches linguistic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 249, PA : J. Benjamins, pp.125-146, 2014, (Pragmatics &amp; beyond. New series), 978-90-272-5654-6. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/pbns.249.05pel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnish kun-clauses and their equivalents in French in a corpus of blog texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Havu; Irma Hyvärinen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing and Contrasting Syntactic Structures: From dependency to quasi-subordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LXXXVI, Société Néophilologique de Helsinki, pp.137-161, 2013, (Mémoires de la Société néophilologique de Helsinki), 978-951-9040-42-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than modal? Intersubjective and discursive dimensions of (post)modal expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Patard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Linguistics / Revue canadienne de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interspecies pragmatics: Language use and embodied interaction in human-animal activities, encounters, and narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Simonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur les langues finno-ougriennes : syntaxe, discours, contacts, corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54 (1), [245 p.], 2024, Recherches sur les langues finno-ougriennes : syntaxe, discours, contacts, corpus / Varia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'été des abeilles et autres saisons de la littérature finlandaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harri Veivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen, 163 p., 2022, (Symposia), 978-2-38185-168-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieli ja eläin: Vuorovaikutusta ja kielioppia monilajisissa yhteisöissä (Language and interaction in human-animal communities)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Jääskeläinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katariina Harjunpää</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SKS Finnish Literature Society; SKS Finnish Literature Society, 446 p., 2021, 978-951-858-424-0. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21435/skst.1474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Linguistic Perspectives on the Semantics of Grammatical Aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Patard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill; Rodopi, 30, 281 p., 2019, Cahiers Chronos, 978-90-04-39933-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construing and identifying referentiality in interspecies languaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the Societas Linguistica Europaea (SLE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne; Societas Linguistica Europaea (SLE), Aug 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05383107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions of responsibility in Human-Animal linguistics. Plenary presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kielitieteen päivät 2025 - Finnish Conference of Linguistics 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Helsinki, May 2025, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BLOK erratique : la langue et l’imaginaire d’une pierre étrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Les mots de la nature – la langue du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRISCO UR4255; Le festival Les Boréales; Bibliothèque Alexis de Tocqueville, Nov 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tolerance to commitment: A force-dynamic account of Finnish implicative verbs of ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societas Linguistica Europaea (SLE), Aug 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied spatial coordination in child-pet interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLiCo 9 - Embodied and Ecolinguistic Approaches to Cognitive Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de linguistique cognitive, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signs of absence in interspecies play: vocal, verbal, and bodily manifestations of &amp;quot;being out of sight&amp;quot; and &amp;quot;being out of reach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Pragmatics Conference (IPC18 Brussels 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Jul 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai kuin saikin: korrelatiivinen verbintoisto ja senlähirakenteet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVIII Kielitieteen päivät / XLVIIIe conférence de linguistique de Finlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative verb reduplication as a modal and narrative resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La postmodalité et les cycles de vie des expressions modales / Postmodality and the life cycles of modal expressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbalizing non-human sensory perception in narratives of nature observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de Nord dans l’aire fenno-balte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Penanros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe congrès de l'Association pour les études nordiques : Entre Scandinavie et Baltique orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de nord dans l'aire fenno-balte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Penanros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Scandinavie et Baltique orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre d’un bloc erratique : la conceptualisation linguistique de Kummakivi « La pierre étrange »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Représentations et pratiques de la nature : pays nordiques et germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le chemin du son. L'expression de l'audible en suédois et en finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hellerstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe Congrès de l'Association pour les Études nordiques (Apen2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg; Bibliothèque nationale et universitaire de Strasbourg, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être audible : l'animé, le passif et le potentiel dans les constructions avec höras (suédois) et kuulua (finnois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hellerstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux sources de la perception sensorielle : Expression linguistique du perceptible, de l'apparition et de l'apparence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen, Mar 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impératif et le zoom discursif : la particule focalisante &amp;quot;vaan&amp;quot; dans les injonctions positives et négatives en finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronos 12 -12e Colloque International sur l’actionnalité, le temps, l’aspect, la modalité et l’évidentialité [12th International Conference on Actionality, Tense, Aspect, Modality / Evidentiality]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les marqueurs discursifs du finnois et du suédois se ressemblent : les exemples de ny(t)/nu et de vaa(n)/ba(ra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIe Congrès de l’Association pour les Études Nordiques (APEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01585930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énoncés concessifs en finnois : hypothèse sur le passage du virtuel au réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque de l'association CerLiCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France. pp.207-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mode jussif et le marqueur discursif -hAn en finnois : deux procédés de distanciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Linguistique GReG PLS III Sens attendu / inattendu dans les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nanterre La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prises de distance en finnois : le jussif et le marqueur discursif -hAn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journée d'études finno-ougriennes Langues - littératures - cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concessive vaikka-clauses in Finnish: from virtual to factual (Suomen vaikka-lausumat: virtuaalisesta faktuaaliseen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Finnish and Estonian Conference of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énoncés concessifs en finnois : hypothèse sur le passage de l'irréel au réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque international du CerLiCO : Du réel à l'irréel - 1. Diversité des langues et représentations métalinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eläimellistä kielitiedettä (Linguistique animale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katariina Harjunpää</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBC2B39E"/>
+    <w:nsid w:val="CC089D1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="23991F17"/>
+    <w:nsid w:val="EAEA8DB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rea-peltola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1096-1003" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388183v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Peltola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15233430" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Duvallon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05059729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langcom.2025.04.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-54010001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23982/vir.143586" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Simonen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2023.11.013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2023.09.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23982/vir.101777" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hellerstedt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.020.0067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opli-2018-0023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871494v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0332586518000033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2017.08.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681948v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23982/vir.58864" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.207.0079" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2016-0017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1453" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05445914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21435/skst.1474" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534185v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381764v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.32.06pel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Havu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110604788-018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Patard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roussel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004401006_002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.249.05pel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455042v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222426v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Veivo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni J&#228;&#228;skel&#228;inen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Harjunp&#228;&#228;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21435/skst.1474" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02152003v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075235v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05383107v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Godet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569574v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883539v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Penanros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534125v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534238v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475515v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940762v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940759v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703958v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703970v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920842v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rea-peltola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1096-1003" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388183v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Peltola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15233430" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Duvallon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05059729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langcom.2025.04.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Simonen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2023.11.013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23982/vir.143586" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924284v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-54010001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2023.09.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23982/vir.101777" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hellerstedt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.020.0067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opli-2018-0023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871494v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0332586518000033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23982/vir.58864" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2017.08.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.207.0079" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2016-0017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1453" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05445914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21435/skst.1474" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534185v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381764v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.32.06pel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Havu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110604788-018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Patard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roussel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004401006_002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.249.05pel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455042v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222426v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Veivo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni J&#228;&#228;skel&#228;inen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Harjunp&#228;&#228;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21435/skst.1474" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02152003v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05383107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Godet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569574v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883539v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534238v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528638v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Penanros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527613v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534125v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475515v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585930v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940759v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940762v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703958v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703970v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920842v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>