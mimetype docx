--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rea Peltola </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rea-peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1096-1003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sémantique cognitive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Linguistique finnoise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interaction Homme-Animal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La coordination de l'espace dans la langue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'expression de la perception sensorielle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'interface animé-inanimé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modalité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construing Complex Referentiality in Interspecies Interaction: Embodiment and Biosemiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (23 [Art. 3430]), 21 p. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani15233430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction réduplicative finnoise V1 kuin V1=kin : une ressource modale et discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études finno-ougriennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, 35 p. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15lya⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05527851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal distance, mouth sounds, and referentiality in child-dog play: A pluridisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.126-148. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.langcom.2025.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05059729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Editorial] Towards interspecies pragmatics: Language use and embodied interaction in human-animal activities, encounters, and narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Simonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, pp.15-19. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2023.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jäämistä ja pysymistä ilmaisevien verbien työnjakoa ja merkitysrakenteita [Compte-rendu de : Gaïdig Dubois : La nature du rester en finnois et en français. Helsinki : Helsingin yliopisto 2023. 362 s. ISBN 978-951-51-8854-0].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virittäjä</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (2), pp.283-287. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23982/vir.143586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Recherches sur les langues finno-ougriennes : syntaxe, discours, contacts, corpus, 54 (1), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-54010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbalizing animal inner speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 217, pp.109-122. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2023.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Jutta Salminen: Epäilemisen merkitys. Epäillä-sanueen polaarinen kaksihahmotteisuus kiellon ja kielteisyyden semantiikan peilinä. Helsinki: Helsingin yliopisto 2020. Johdanto 132 s. ja neljä artikkelia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virittäjä</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (2), pp.278-286. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23982/vir.101777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Book review of] Aikhenvald, Alexandra Y. & Dixon, R.M.W. (eds.). 2017. Commands: A cross-linguistic typology. Explorations in linguistic typology. Oxford: Oxford University Press. Pp.xxiv + 328.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKY Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.187-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chemin de l'audible : la structuration dynamique de la perception par les verbes &amp;quot;höras&amp;quot; (suédois) et &amp;quot;kuulua&amp;quot; (finnois) « être audible »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hellerstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Perception, perceptibilité et objet perçu. Approches inter-langues, 1 (20), pp.67-86. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ss.020.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecies identification in nature observations: Modal expressions and open reference constructions with non-human animate reference in Finnish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Effects of Animacy in Grammar and Cognition, 4 (1), pp.453-477. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opli-2018-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being perceptible: Animacy, existentiality and intersubjectivity in constructions with the Finnish verb kuulua ‘to be perceptible (through hearing)’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (1), pp.39-74. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0332586518000033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voimadynaaminen VAAN. Odotusten, intentioiden ja kerrottavuuden partikkeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virittäjä</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (4), pp.500-533. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23982/vir.58864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deontic readings of the imperative through the prism of force dynamic relations: Permissive and preventive utterances with the discourse marker &amp;quot;vaa(n)&amp;quot; in Finnish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.17-34. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2017.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restriction et renforcement : le MD vaa(n) (finnois) comparé à bara (suédois) et seulement (français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Comparaison des marqueurs discursifs, 3 (207), pp.79-92. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.207.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permission and obligation intertwined: The twofold modal meaning of the Finnish jussive from a discourse perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (4), pp.683-716. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2016-0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prises de distance en finnois : le mode jussif et le marqueur discursif -hAn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dynamiques de la construction des sens attendus et inattendus dans les langues, 66-67, pp.101-116. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konsessiiviset vaikka-lausumat: virtuaalisesta faktuaaliseen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virittäjä</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (3), pp.317-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions finales en finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études hongroises et finlandaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.121-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kummakiveä kohtaamassa: siirtolohkareen merkitysrakenteista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hanna Nurminen; Vesa Koivisto; Maija Koivisto; Päivi Koivisto; Lari Kotilainen; Ulla Tuomarla; Laura Visapää. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yhtymäkohtia: Ilona Herlinin juhlakirja</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teos, pp.124-136, 2025, 978-952-363-630-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05445914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihmiskieli ja eläimyys (Human language and animalness)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rea Peltola; Anni Jääskeläinen; Katariina Harjunpää. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kieli ja eläin: Vuorovaikutusta ja kielioppia monilajisissa yhteisöissä (Language and interaction in human-animal communities)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnish Literature Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.401-439, 2021, 978-951-858-424-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohtaaminen ja liike luontohavaintonarratiiveissa (Encountering and moving in narratives of nature observation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rea Peltola; Anni Jääskeläinen; Katariina Harjunpää. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kieli ja eläin: Vuorovaikutusta ja kielioppia monilajisissa yhteisöissä (Language and interaction in human-animal communities)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnish Literature Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-309, 2021, 978-951-858-424-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding constructions: Postmodal auxiliaries in mirative complement patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Hilpert; Bert Cappelle; Ilse Depraetere. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modality and Diachronic Construction Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, John Benjamins Publishing Company, pp.149-184, 2021, (Constructional Approaches to Language), 9789027209498. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/cal.32.06pel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adjectivité et le temps. Les propriétés permanentes et situationnelles des adjectifs finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Havu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Neveu; Audrey Roig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'adjectivité : approches descriptives de la linguistique adjectivale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.392-410, 2020, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110604788-018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction[: Cross-Linguistic Perspectives on the Semantics of Grammatical Aspect]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Patard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Linguistic Perspectives on the Semantics of Grammatical Aspect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Brill-Rodopi, pp.1-9, 2019, (Cahiers Chronos), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004401006_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode injonctif dans une position subordonnée : le cas du jussif finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hava Bat-Zeev Shyldkrot; Annie Bertin et Olivier Soutet; Olivier Soutet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subordonnants et subordination à travers les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Honoré Champion éditeur, pp.159-173, 2016, (Bibliothèque de grammaire et linguistique), 978-2-74532935-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subordination in purpose clauses: variation of verb moods in Finnish and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Visapää; Jyrki Kalliokoski; Helena Sorva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contexts of Subordination: Cognitive, typological and discourse perspectives is a collection of articles that approaches linguistic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 249, PA : J. Benjamins, pp.125-146, 2014, (Pragmatics &amp; beyond. New series), 978-90-272-5654-6. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/pbns.249.05pel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnish kun-clauses and their equivalents in French in a corpus of blog texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Havu; Irma Hyvärinen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing and Contrasting Syntactic Structures: From dependency to quasi-subordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LXXXVI, Société Néophilologique de Helsinki, pp.137-161, 2013, (Mémoires de la Société néophilologique de Helsinki), 978-951-9040-42-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than modal? Intersubjective and discursive dimensions of (post)modal expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Patard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Linguistics / Revue canadienne de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interspecies pragmatics: Language use and embodied interaction in human-animal activities, encounters, and narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Simonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur les langues finno-ougriennes : syntaxe, discours, contacts, corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54 (1), [245 p.], 2024, Recherches sur les langues finno-ougriennes : syntaxe, discours, contacts, corpus / Varia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'été des abeilles et autres saisons de la littérature finlandaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harri Veivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen, 163 p., 2022, (Symposia), 978-2-38185-168-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieli ja eläin: Vuorovaikutusta ja kielioppia monilajisissa yhteisöissä (Language and interaction in human-animal communities)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Jääskeläinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katariina Harjunpää</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SKS Finnish Literature Society; SKS Finnish Literature Society, 446 p., 2021, 978-951-858-424-0. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21435/skst.1474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Linguistic Perspectives on the Semantics of Grammatical Aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Patard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill; Rodopi, 30, 281 p., 2019, Cahiers Chronos, 978-90-04-39933-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construing and identifying referentiality in interspecies languaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the Societas Linguistica Europaea (SLE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne; Societas Linguistica Europaea (SLE), Aug 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05383107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions of responsibility in Human-Animal linguistics. Plenary presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kielitieteen päivät 2025 - Finnish Conference of Linguistics 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Helsinki, May 2025, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BLOK erratique : la langue et l’imaginaire d’une pierre étrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Les mots de la nature – la langue du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRISCO UR4255; Le festival Les Boréales; Bibliothèque Alexis de Tocqueville, Nov 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tolerance to commitment: A force-dynamic account of Finnish implicative verbs of ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societas Linguistica Europaea (SLE), Aug 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied spatial coordination in child-pet interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLiCo 9 - Embodied and Ecolinguistic Approaches to Cognitive Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de linguistique cognitive, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signs of absence in interspecies play: vocal, verbal, and bodily manifestations of &amp;quot;being out of sight&amp;quot; and &amp;quot;being out of reach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Pragmatics Conference (IPC18 Brussels 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Jul 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai kuin saikin: korrelatiivinen verbintoisto ja senlähirakenteet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVIII Kielitieteen päivät / XLVIIIe conférence de linguistique de Finlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative verb reduplication as a modal and narrative resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La postmodalité et les cycles de vie des expressions modales / Postmodality and the life cycles of modal expressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbalizing non-human sensory perception in narratives of nature observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de Nord dans l’aire fenno-balte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Penanros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe congrès de l'Association pour les études nordiques : Entre Scandinavie et Baltique orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de nord dans l'aire fenno-balte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Penanros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Scandinavie et Baltique orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre d’un bloc erratique : la conceptualisation linguistique de Kummakivi « La pierre étrange »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Représentations et pratiques de la nature : pays nordiques et germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le chemin du son. L'expression de l'audible en suédois et en finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hellerstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe Congrès de l'Association pour les Études nordiques (Apen2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg; Bibliothèque nationale et universitaire de Strasbourg, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être audible : l'animé, le passif et le potentiel dans les constructions avec höras (suédois) et kuulua (finnois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hellerstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux sources de la perception sensorielle : Expression linguistique du perceptible, de l'apparition et de l'apparence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen, Mar 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impératif et le zoom discursif : la particule focalisante &amp;quot;vaan&amp;quot; dans les injonctions positives et négatives en finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronos 12 -12e Colloque International sur l’actionnalité, le temps, l’aspect, la modalité et l’évidentialité [12th International Conference on Actionality, Tense, Aspect, Modality / Evidentiality]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les marqueurs discursifs du finnois et du suédois se ressemblent : les exemples de ny(t)/nu et de vaa(n)/ba(ra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIe Congrès de l’Association pour les Études Nordiques (APEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01585930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énoncés concessifs en finnois : hypothèse sur le passage du virtuel au réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque de l'association CerLiCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France. pp.207-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mode jussif et le marqueur discursif -hAn en finnois : deux procédés de distanciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Linguistique GReG PLS III Sens attendu / inattendu dans les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nanterre La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prises de distance en finnois : le jussif et le marqueur discursif -hAn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journée d'études finno-ougriennes Langues - littératures - cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concessive vaikka-clauses in Finnish: from virtual to factual (Suomen vaikka-lausumat: virtuaalisesta faktuaaliseen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Finnish and Estonian Conference of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énoncés concessifs en finnois : hypothèse sur le passage de l'irréel au réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque international du CerLiCO : Du réel à l'irréel - 1. Diversité des langues et représentations métalinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eläimellistä kielitiedettä (Linguistique animale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katariina Harjunpää</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rea Peltola </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rea-peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1096-1003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sémantique cognitive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Linguistique finnoise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interaction Homme-Animal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La coordination de l'espace dans la langue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'expression de la perception sensorielle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'interface animé-inanimé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modalité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construing Complex Referentiality in Interspecies Interaction: Embodiment and Biosemiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (23 [Art. 3430]), 21 p. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani15233430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05388183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction réduplicative finnoise V1 kuin V1=kin : une ressource modale et discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études finno-ougriennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, 35 p. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15lya⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05527851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal distance, mouth sounds, and referentiality in child-dog play: A pluridisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.126-148. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.langcom.2025.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05059729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Recherches sur les langues finno-ougriennes : syntaxe, discours, contacts, corpus, 54 (1), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-54010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jäämistä ja pysymistä ilmaisevien verbien työnjakoa ja merkitysrakenteita [Compte-rendu de : Gaïdig Dubois : La nature du rester en finnois et en français. Helsinki : Helsingin yliopisto 2023. 362 s. ISBN 978-951-51-8854-0].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virittäjä</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (2), pp.283-287. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23982/vir.143586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Editorial] Towards interspecies pragmatics: Language use and embodied interaction in human-animal activities, encounters, and narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Simonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, pp.15-19. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2023.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbalizing animal inner speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 217, pp.109-122. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2023.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Jutta Salminen: Epäilemisen merkitys. Epäillä-sanueen polaarinen kaksihahmotteisuus kiellon ja kielteisyyden semantiikan peilinä. Helsinki: Helsingin yliopisto 2020. Johdanto 132 s. ja neljä artikkelia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virittäjä</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (2), pp.278-286. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23982/vir.101777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Book review of] Aikhenvald, Alexandra Y. & Dixon, R.M.W. (eds.). 2017. Commands: A cross-linguistic typology. Explorations in linguistic typology. Oxford: Oxford University Press. Pp.xxiv + 328.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKY Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.187-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chemin de l'audible : la structuration dynamique de la perception par les verbes &amp;quot;höras&amp;quot; (suédois) et &amp;quot;kuulua&amp;quot; (finnois) « être audible »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hellerstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Perception, perceptibilité et objet perçu. Approches inter-langues, 1 (20), pp.67-86. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ss.020.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecies identification in nature observations: Modal expressions and open reference constructions with non-human animate reference in Finnish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Effects of Animacy in Grammar and Cognition, 4 (1), pp.453-477. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opli-2018-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being perceptible: Animacy, existentiality and intersubjectivity in constructions with the Finnish verb kuulua ‘to be perceptible (through hearing)’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (1), pp.39-74. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0332586518000033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voimadynaaminen VAAN. Odotusten, intentioiden ja kerrottavuuden partikkeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virittäjä</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (4), pp.500-533. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23982/vir.58864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deontic readings of the imperative through the prism of force dynamic relations: Permissive and preventive utterances with the discourse marker &amp;quot;vaa(n)&amp;quot; in Finnish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.17-34. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2017.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restriction et renforcement : le MD vaa(n) (finnois) comparé à bara (suédois) et seulement (français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Comparaison des marqueurs discursifs, 3 (207), pp.79-92. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.207.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permission and obligation intertwined: The twofold modal meaning of the Finnish jussive from a discourse perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (4), pp.683-716. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ling-2016-0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prises de distance en finnois : le mode jussif et le marqueur discursif -hAn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dynamiques de la construction des sens attendus et inattendus dans les langues, 66-67, pp.101-116. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konsessiiviset vaikka-lausumat: virtuaalisesta faktuaaliseen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virittäjä</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (3), pp.317-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions finales en finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études hongroises et finlandaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.121-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kummakiveä kohtaamassa: siirtolohkareen merkitysrakenteista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hanna Nurminen; Vesa Koivisto; Maija Koivisto; Päivi Koivisto; Lari Kotilainen; Ulla Tuomarla; Laura Visapää. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yhtymäkohtia: Ilona Herlinin juhlakirja</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teos, pp.124-136, 2025, 978-952-363-630-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05445914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihmiskieli ja eläimyys (Human language and animalness)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rea Peltola; Anni Jääskeläinen; Katariina Harjunpää. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kieli ja eläin: Vuorovaikutusta ja kielioppia monilajisissa yhteisöissä (Language and interaction in human-animal communities)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnish Literature Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.401-439, 2021, 978-951-858-424-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohtaaminen ja liike luontohavaintonarratiiveissa (Encountering and moving in narratives of nature observation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rea Peltola; Anni Jääskeläinen; Katariina Harjunpää. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kieli ja eläin: Vuorovaikutusta ja kielioppia monilajisissa yhteisöissä (Language and interaction in human-animal communities)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnish Literature Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-309, 2021, 978-951-858-424-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding constructions: Postmodal auxiliaries in mirative complement patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Hilpert; Bert Cappelle; Ilse Depraetere. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modality and Diachronic Construction Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, John Benjamins Publishing Company, pp.149-184, 2021, (Constructional Approaches to Language), 9789027209498. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/cal.32.06pel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adjectivité et le temps. Les propriétés permanentes et situationnelles des adjectifs finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Havu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Neveu; Audrey Roig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'adjectivité : approches descriptives de la linguistique adjectivale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.392-410, 2020, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110604788-018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction[: Cross-Linguistic Perspectives on the Semantics of Grammatical Aspect]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Patard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Linguistic Perspectives on the Semantics of Grammatical Aspect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Brill-Rodopi, pp.1-9, 2019, (Cahiers Chronos), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004401006_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode injonctif dans une position subordonnée : le cas du jussif finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hava Bat-Zeev Shyldkrot; Annie Bertin et Olivier Soutet; Olivier Soutet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subordonnants et subordination à travers les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Honoré Champion éditeur, pp.159-173, 2016, (Bibliothèque de grammaire et linguistique), 978-2-74532935-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subordination in purpose clauses: variation of verb moods in Finnish and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Visapää; Jyrki Kalliokoski; Helena Sorva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contexts of Subordination: Cognitive, typological and discourse perspectives is a collection of articles that approaches linguistic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 249, PA : J. Benjamins, pp.125-146, 2014, (Pragmatics &amp; beyond. New series), 978-90-272-5654-6. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/pbns.249.05pel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnish kun-clauses and their equivalents in French in a corpus of blog texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Havu; Irma Hyvärinen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing and Contrasting Syntactic Structures: From dependency to quasi-subordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LXXXVI, Société Néophilologique de Helsinki, pp.137-161, 2013, (Mémoires de la Société néophilologique de Helsinki), 978-951-9040-42-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than modal? Intersubjective and discursive dimensions of (post)modal expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Patard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Linguistics / Revue canadienne de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interspecies pragmatics: Language use and embodied interaction in human-animal activities, encounters, and narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Simonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur les langues finno-ougriennes : syntaxe, discours, contacts, corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54 (1), [245 p.], 2024, Recherches sur les langues finno-ougriennes : syntaxe, discours, contacts, corpus / Varia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'été des abeilles et autres saisons de la littérature finlandaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harri Veivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen, 163 p., 2022, (Symposia), 978-2-38185-168-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieli ja eläin: Vuorovaikutusta ja kielioppia monilajisissa yhteisöissä (Language and interaction in human-animal communities)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Jääskeläinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katariina Harjunpää</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SKS Finnish Literature Society; SKS Finnish Literature Society, 446 p., 2021, 978-951-858-424-0. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21435/skst.1474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Linguistic Perspectives on the Semantics of Grammatical Aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Patard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill; Rodopi, 30, 281 p., 2019, Cahiers Chronos, 978-90-04-39933-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions of responsibility in Human-Animal linguistics. Plenary presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kielitieteen päivät 2025 - Finnish Conference of Linguistics 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Helsinki, May 2025, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construing and identifying referentiality in interspecies languaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the Societas Linguistica Europaea (SLE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne; Societas Linguistica Europaea (SLE), Aug 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05383107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BLOK erratique : la langue et l’imaginaire d’une pierre étrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Les mots de la nature – la langue du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRISCO UR4255; Le festival Les Boréales; Bibliothèque Alexis de Tocqueville, Nov 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tolerance to commitment: A force-dynamic account of Finnish implicative verbs of ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societas Linguistica Europaea (SLE), Aug 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied spatial coordination in child-pet interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLiCo 9 - Embodied and Ecolinguistic Approaches to Cognitive Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de linguistique cognitive, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signs of absence in interspecies play: vocal, verbal, and bodily manifestations of &amp;quot;being out of sight&amp;quot; and &amp;quot;being out of reach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Pragmatics Conference (IPC18 Brussels 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Jul 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai kuin saikin: korrelatiivinen verbintoisto ja senlähirakenteet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVIII Kielitieteen päivät / XLVIIIe conférence de linguistique de Finlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative verb reduplication as a modal and narrative resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La postmodalité et les cycles de vie des expressions modales / Postmodality and the life cycles of modal expressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de Nord dans l’aire fenno-balte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Penanros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe congrès de l'Association pour les études nordiques : Entre Scandinavie et Baltique orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de nord dans l'aire fenno-balte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Penanros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Scandinavie et Baltique orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre d’un bloc erratique : la conceptualisation linguistique de Kummakivi « La pierre étrange »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Représentations et pratiques de la nature : pays nordiques et germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbalizing non-human sensory perception in narratives of nature observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03534238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le chemin du son. L'expression de l'audible en suédois et en finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hellerstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe Congrès de l'Association pour les Études nordiques (Apen2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg; Bibliothèque nationale et universitaire de Strasbourg, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être audible : l'animé, le passif et le potentiel dans les constructions avec höras (suédois) et kuulua (finnois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hellerstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux sources de la perception sensorielle : Expression linguistique du perceptible, de l'apparition et de l'apparence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen, Mar 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les marqueurs discursifs du finnois et du suédois se ressemblent : les exemples de ny(t)/nu et de vaa(n)/ba(ra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIe Congrès de l’Association pour les Études Nordiques (APEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01585930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impératif et le zoom discursif : la particule focalisante &amp;quot;vaan&amp;quot; dans les injonctions positives et négatives en finnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronos 12 -12e Colloque International sur l’actionnalité, le temps, l’aspect, la modalité et l’évidentialité [12th International Conference on Actionality, Tense, Aspect, Modality / Evidentiality]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énoncés concessifs en finnois : hypothèse sur le passage du virtuel au réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque de l'association CerLiCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France. pp.207-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prises de distance en finnois : le jussif et le marqueur discursif -hAn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journée d'études finno-ougriennes Langues - littératures - cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mode jussif et le marqueur discursif -hAn en finnois : deux procédés de distanciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Linguistique GReG PLS III Sens attendu / inattendu dans les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nanterre La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concessive vaikka-clauses in Finnish: from virtual to factual (Suomen vaikka-lausumat: virtuaalisesta faktuaaliseen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Finnish and Estonian Conference of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énoncés concessifs en finnois : hypothèse sur le passage de l'irréel au réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outi Duvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque international du CerLiCO : Du réel à l'irréel - 1. Diversité des langues et représentations métalinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eläimellistä kielitiedettä (Linguistique animale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katariina Harjunpää</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Peltola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC089D1C"/>
+    <w:nsid w:val="8F8619A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EAEA8DB8"/>
+    <w:nsid w:val="3F715E81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rea-peltola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1096-1003" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388183v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Peltola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15233430" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Duvallon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05059729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langcom.2025.04.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Simonen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2023.11.013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23982/vir.143586" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924284v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-54010001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2023.09.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23982/vir.101777" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hellerstedt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.020.0067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opli-2018-0023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871494v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0332586518000033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23982/vir.58864" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2017.08.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.207.0079" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2016-0017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1453" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05445914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21435/skst.1474" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534185v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381764v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.32.06pel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Havu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110604788-018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Patard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roussel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004401006_002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.249.05pel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455042v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222426v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Veivo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni J&#228;&#228;skel&#228;inen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Harjunp&#228;&#228;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21435/skst.1474" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02152003v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05383107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Godet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569574v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883539v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534238v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528638v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Penanros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527613v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534125v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475515v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585930v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940759v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940762v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703958v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703970v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920842v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rea-peltola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1096-1003" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388183v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Peltola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15233430" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Duvallon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05059729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langcom.2025.04.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-54010001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23982/vir.143586" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Simonen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2023.11.013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2023.09.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23982/vir.101777" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hellerstedt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.020.0067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opli-2018-0023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871494v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0332586518000033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23982/vir.58864" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2017.08.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.207.0079" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2016-0017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1453" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05445914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21435/skst.1474" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534185v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381764v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.32.06pel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Havu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110604788-018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Patard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roussel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004401006_002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.249.05pel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455042v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222426v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Veivo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni J&#228;&#228;skel&#228;inen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katariina Harjunp&#228;&#228;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21435/skst.1474" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02152003v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075235v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05383107v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Godet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569574v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883539v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Penanros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534125v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534238v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475515v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940762v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940759v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703958v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703970v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920842v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>