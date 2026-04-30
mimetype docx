--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -66,85 +66,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of immersive modules of safety and pilot equipment for practical works in Process Engineering Education</w:t>
+                <w:t xml:space="preserve">Development of immersive modules of safety and pilot equipment for practical works in progress engineering education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
@@ -183,1567 +183,1425 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068901v1</w:t>
+                <w:t xml:space="preserve">hal-05068955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive technology for food science education: digital twin laboratory, safety and experimental modules for practical works</w:t>
+                <w:t xml:space="preserve">Understanding proteases’ mechanisms for production of pea protein hydrolysates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
+                <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Pommet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Degrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International ISEKI-FOOD conference</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">7th international ISEKI Food conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527097v1</w:t>
+                <w:t xml:space="preserve">hal-04488261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An immersive twin of a chemistry lab in virtual reality: how to design and use VR in classroom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface active properties of pea proteins solubilized from pea flour in realistic conditions relevant with baking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalatiana Rakotozafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Cousquer</w:t>
+                <w:t xml:space="preserve">Anne-Flore Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Koscielniak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Pommet</w:t>
+                <w:t xml:space="preserve">Camille Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educause ELI conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05069648v1</w:t>
+              <w:t xml:space="preserve">17th Food Colloids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Leeds, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback from teaching and learning with immersive digital twin of a chemistry lab</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
+                <w:t xml:space="preserve">Impacts de 5 ingrédients utilisés en panification étudiés par fluorescence frontale 3D au moyen de plans d'expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalatiana Rakotozafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos Dago-Serry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educause annual conference</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Chimiométrie 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069004v1</w:t>
+                <w:t xml:space="preserve">hal-04292214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive training experience projects in high education: feedback and prospectives</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopie de Fluorescence Frontale et Analyse en Composantes Indépendantes : une nouvelle façon de suivre la structuration de la pâte à pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Galichet</w:t>
+                <w:t xml:space="preserve">Aline Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Debacq</w:t>
+                <w:t xml:space="preserve">Jacques Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalatiana Rakotozafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Potus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUNIS annual conference</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Chimiométrie 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Namur, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">hal-01531718v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAP’VR, un projet collaboratif pour développer des travaux pratiques immersifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Miquelard Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohayb Khaoulani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 486, pp.37-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic light scattering for the determination of linoleic acid critical micelle concentration. Effect of pH, ionic strength, and ethanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Degrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 388, pp.122670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.122670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of pure linoleic acid 13-HPX production by enzymatic reaction pathway: Unravelling oxygen transfer role</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Degrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 430, pp.132978. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2021.132978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-front-face fluorescence spectroscopy and independent components analysis: a new way to monitor bread dough development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalatiana Rakotozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Potus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 147, pp.307-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and physicochemical characterization of [i]Tenebrio molitor[/i] proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Azagoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ducept</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalatiana Rakotozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 88, pp.24-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la structuration de la pâte à pain grâce au couplage entre spectroscopie de fluorescence frontale et analyse en composantes indépendantes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalatiana Rakotozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 983, pp.38-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of immersive modules of safety and pilot equipment for practical works in progress engineering education</w:t>
+                <w:t xml:space="preserve">Development of immersive modules of safety and pilot equipment for practical works in Process Engineering Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
@@ -1782,548 +1640,690 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Berlin, France</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05068955v1</w:t>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding proteases’ mechanisms for production of pea protein hydrolysates</w:t>
+                <w:t xml:space="preserve">Immersive technology for food science education: digital twin laboratory, safety and experimental modules for practical works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international ISEKI Food conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04488261v1</w:t>
+              <w:t xml:space="preserve">7th International ISEKI-FOOD conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEKI FOOD association, Jul 2023, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface active properties of pea proteins solubilized from pea flour in realistic conditions relevant with baking</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An immersive twin of a chemistry lab in virtual reality: how to design and use VR in classroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cousquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Koscielniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Food Colloids Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04292328v1</w:t>
+              <w:t xml:space="preserve">Educause ELI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de 5 ingrédients utilisés en panification étudiés par fluorescence frontale 3D au moyen de plans d'expériences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rebeca Garcia</w:t>
+                <w:t xml:space="preserve">Feedback from teaching and learning with immersive digital twin of a chemistry lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cousquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Koscielniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Boussard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Nicolas</w:t>
+                <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie 2018</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04292214v1</w:t>
+              <w:t xml:space="preserve">Educause annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Denver, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie de Fluorescence Frontale et Analyse en Composantes Indépendantes : une nouvelle façon de suivre la structuration de la pâte à pain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immersive training experience projects in high education: feedback and prospectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Koscielniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cousquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Boussard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jacques Potus</w:t>
+                <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie 2016</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">EUNIS annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Athenes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proteases as tools to generate pea protein hydrolysates with interesting antioxidant and functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Soledad Espina-Sanahuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292268v1</w:t>
+                <w:t xml:space="preserve">Catherine Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Food Chemistry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2367,51 +2367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Degrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2611,51 +2611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068901v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caqueret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Havet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Guiga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Haustant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Garcia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Sylla-Iyarreta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pommet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lagarde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cousquer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069696v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Galichet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Soledad Espina-Sanahuja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Boussard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488439v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohayb Khaoulani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04180238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Degrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122670" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.132978" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalatiana Rakotozafy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Potus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.10.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z8X7PZG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Azagoh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ducept" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Cuvelier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.06.010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCFDXG2B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300196v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068955v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488261v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04292328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Monnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04292214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Dago-Serry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04292268v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caqueret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Havet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Guiga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Haustant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488261v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Garcia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Degrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04292328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalatiana Rakotozafy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Monnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04292214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Dago-Serry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Boussard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04292268v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Potus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488439v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Sylla-Iyarreta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pommet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lagarde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohayb Khaoulani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04180238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122670" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.132978" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250500v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.10.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z8X7PZG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360473v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Azagoh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ducept" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Cuvelier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.06.010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCFDXG2B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068901v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069648v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cousquer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069004v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069696v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Galichet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Soledad Espina-Sanahuja" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03956790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>